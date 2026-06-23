--- v0 (2026-04-23)
+++ v1 (2026-06-23)
@@ -29,60 +29,60 @@
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30006"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30215"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\tsrfl011\03.寄附講座G\02 企業向け書式\01-1_協会企画型_募集要項・申込書式\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DD61C248-5B9B-48B6-AC59-8FAC82CFD7A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6E15C6D5-885B-4CEA-9F0F-2FC39FDD03B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-2475" windowWidth="29040" windowHeight="15720" tabRatio="885" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="885" firstSheet="7" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="シート一覧" sheetId="1" r:id="rId1"/>
     <sheet name="①-補助事業のご利用に関するアンケート" sheetId="20" r:id="rId2"/>
     <sheet name="②-申請書" sheetId="2" r:id="rId3"/>
     <sheet name="審査用案件概要シート" sheetId="16" state="hidden" r:id="rId4"/>
     <sheet name="③-別紙1.計画概要" sheetId="25" r:id="rId5"/>
     <sheet name="④-別紙2.予算概算" sheetId="27" r:id="rId6"/>
     <sheet name="⑤-別紙3.日程案" sheetId="28" r:id="rId7"/>
     <sheet name="⑥-別紙4.個人情報の取り扱いについて" sheetId="12" r:id="rId8"/>
     <sheet name="⑥別紙4英語版 Personal Info Handling" sheetId="13" r:id="rId9"/>
     <sheet name="審査_日程案" sheetId="29" state="hidden" r:id="rId10"/>
     <sheet name="転記用シート" sheetId="30" state="hidden" r:id="rId11"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId12"/>
     <externalReference r:id="rId13"/>
   </externalReferences>
   <definedNames>
     <definedName name="__A1">#REF!</definedName>
     <definedName name="_A1">#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'③-別紙1.計画概要'!$A$1:$Y$89</definedName>
     <definedName name="a">#REF!</definedName>
     <definedName name="access用">#REF!</definedName>
     <definedName name="AS2DocOpenMode" hidden="1">"AS2DocumentEdit"</definedName>
@@ -112,96 +112,96 @@
     <definedName name="HTML_CodePage" hidden="1">932</definedName>
     <definedName name="HTML_Control" localSheetId="1" hidden="1">{"'Sheet1'!$G$19:$O$19"}</definedName>
     <definedName name="HTML_Control" localSheetId="4" hidden="1">{"'Sheet1'!$G$19:$O$19"}</definedName>
     <definedName name="HTML_Control" localSheetId="5" hidden="1">{"'Sheet1'!$G$19:$O$19"}</definedName>
     <definedName name="HTML_Control" localSheetId="6" hidden="1">{"'Sheet1'!$G$19:$O$19"}</definedName>
     <definedName name="HTML_Control" localSheetId="9" hidden="1">{"'Sheet1'!$G$19:$O$19"}</definedName>
     <definedName name="HTML_Control" localSheetId="10" hidden="1">{"'Sheet1'!$G$19:$O$19"}</definedName>
     <definedName name="HTML_Control" hidden="1">{"'Sheet1'!$G$19:$O$19"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">"Sheet1"</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"0/9/6"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"TKC"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\My Documents\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">"WNF申請FY2000改定版"</definedName>
     <definedName name="L_コース名">#REF!</definedName>
     <definedName name="No.">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'①-補助事業のご利用に関するアンケート'!$A$1:$AR$49</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'②-申請書'!$A$1:$G$59</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'③-別紙1.計画概要'!$A$1:$W$136</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="5">'④-別紙2.予算概算'!$A$1:$N$28</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'④-別紙2.予算概算'!$A$2:$N$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'⑤-別紙3.日程案'!$A$1:$R$48</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'⑥-別紙4.個人情報の取り扱いについて'!$B$1:$K$46</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'⑥別紙4英語版 Personal Info Handling'!$B$1:$H$51</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">シート一覧!$A$1:$L$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">審査_日程案!$A$1:$R$49</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">審査用案件概要シート!$A$1:$Q$42</definedName>
     <definedName name="_xlnm.Print_Area">#REF!</definedName>
     <definedName name="Print_Area_MI">#REF!</definedName>
     <definedName name="PRINT_AREA_MI1">#REF!</definedName>
     <definedName name="Sheet1">#REF!</definedName>
     <definedName name="shukusha">#REF!</definedName>
     <definedName name="sssss">#REF!</definedName>
     <definedName name="TextRefCopy2">#REF!</definedName>
     <definedName name="TextRefCopy3">#REF!</definedName>
     <definedName name="TextRefCopy4">#REF!</definedName>
     <definedName name="TextRefCopy5">#REF!</definedName>
     <definedName name="TextRefCopy6">#REF!</definedName>
     <definedName name="TextRefCopy7">#REF!</definedName>
     <definedName name="TextRefCopyRangeCount" hidden="1">7</definedName>
     <definedName name="wnfmgt" localSheetId="1" hidden="1">{"'Sheet1'!$G$19:$O$19"}</definedName>
     <definedName name="wnfmgt" localSheetId="4" hidden="1">{"'Sheet1'!$G$19:$O$19"}</definedName>
     <definedName name="wnfmgt" localSheetId="5" hidden="1">{"'Sheet1'!$G$19:$O$19"}</definedName>
     <definedName name="wnfmgt" localSheetId="6" hidden="1">{"'Sheet1'!$G$19:$O$19"}</definedName>
     <definedName name="wnfmgt" localSheetId="9" hidden="1">{"'Sheet1'!$G$19:$O$19"}</definedName>
     <definedName name="wnfmgt" localSheetId="10" hidden="1">{"'Sheet1'!$G$19:$O$19"}</definedName>
     <definedName name="wnfmgt" hidden="1">{"'Sheet1'!$G$19:$O$19"}</definedName>
     <definedName name="Z_3B7F916D_6764_47A4_8348_B779871C7256_.wvu.PrintArea" localSheetId="1" hidden="1">'①-補助事業のご利用に関するアンケート'!#REF!</definedName>
     <definedName name="Z_633FC60D_7CF0_4D00_8C9D_AB60B4084988_.wvu.PrintArea" localSheetId="2" hidden="1">'②-申請書'!$A$2:$H$63</definedName>
-    <definedName name="Z_633FC60D_7CF0_4D00_8C9D_AB60B4084988_.wvu.PrintArea" localSheetId="5" hidden="1">'④-別紙2.予算概算'!$A$2:$C$32</definedName>
+    <definedName name="Z_633FC60D_7CF0_4D00_8C9D_AB60B4084988_.wvu.PrintArea" localSheetId="5" hidden="1">'④-別紙2.予算概算'!$A$6:$C$38</definedName>
     <definedName name="Z_633FC60D_7CF0_4D00_8C9D_AB60B4084988_.wvu.PrintArea" localSheetId="6" hidden="1">'⑤-別紙3.日程案'!$A$2:$R$23</definedName>
     <definedName name="Z_633FC60D_7CF0_4D00_8C9D_AB60B4084988_.wvu.PrintArea" localSheetId="7" hidden="1">'⑥-別紙4.個人情報の取り扱いについて'!$A$1:$L$44</definedName>
     <definedName name="Z_633FC60D_7CF0_4D00_8C9D_AB60B4084988_.wvu.PrintArea" localSheetId="8" hidden="1">'⑥別紙4英語版 Personal Info Handling'!$B$1:$K$51</definedName>
     <definedName name="Z_633FC60D_7CF0_4D00_8C9D_AB60B4084988_.wvu.PrintArea" localSheetId="0" hidden="1">シート一覧!$A$1:$L$23</definedName>
     <definedName name="Z_633FC60D_7CF0_4D00_8C9D_AB60B4084988_.wvu.PrintArea" localSheetId="9" hidden="1">審査_日程案!$A$3:$R$24</definedName>
-    <definedName name="Z_633FC60D_7CF0_4D00_8C9D_AB60B4084988_.wvu.Rows" localSheetId="5" hidden="1">'④-別紙2.予算概算'!$6:$21,'④-別紙2.予算概算'!#REF!,'④-別紙2.予算概算'!#REF!</definedName>
+    <definedName name="Z_633FC60D_7CF0_4D00_8C9D_AB60B4084988_.wvu.Rows" localSheetId="5" hidden="1">'④-別紙2.予算概算'!$10:$27,'④-別紙2.予算概算'!#REF!,'④-別紙2.予算概算'!#REF!</definedName>
     <definedName name="Z_633FC60D_7CF0_4D00_8C9D_AB60B4084988_.wvu.Rows" localSheetId="0" hidden="1">シート一覧!$3:$10</definedName>
     <definedName name="Z_C18E9BE0_42F9_4C1A_9904_B3E737C711CA_.wvu.PrintArea" localSheetId="2" hidden="1">'②-申請書'!$A$1:$G$57</definedName>
-    <definedName name="Z_C18E9BE0_42F9_4C1A_9904_B3E737C711CA_.wvu.PrintArea" localSheetId="5" hidden="1">'④-別紙2.予算概算'!$A$2:$C$32</definedName>
+    <definedName name="Z_C18E9BE0_42F9_4C1A_9904_B3E737C711CA_.wvu.PrintArea" localSheetId="5" hidden="1">'④-別紙2.予算概算'!$A$6:$C$38</definedName>
     <definedName name="Z_C18E9BE0_42F9_4C1A_9904_B3E737C711CA_.wvu.PrintArea" localSheetId="6" hidden="1">'⑤-別紙3.日程案'!$A$1:$R$13</definedName>
     <definedName name="Z_C18E9BE0_42F9_4C1A_9904_B3E737C711CA_.wvu.PrintArea" localSheetId="7" hidden="1">'⑥-別紙4.個人情報の取り扱いについて'!#REF!</definedName>
     <definedName name="Z_C18E9BE0_42F9_4C1A_9904_B3E737C711CA_.wvu.PrintArea" localSheetId="8" hidden="1">'⑥別紙4英語版 Personal Info Handling'!$B$1:$H$51</definedName>
     <definedName name="Z_C18E9BE0_42F9_4C1A_9904_B3E737C711CA_.wvu.PrintArea" localSheetId="0" hidden="1">シート一覧!$A$1:$L$37</definedName>
     <definedName name="Z_C18E9BE0_42F9_4C1A_9904_B3E737C711CA_.wvu.PrintArea" localSheetId="9" hidden="1">審査_日程案!$A$1:$R$14</definedName>
     <definedName name="Z_F9143849_2950_4A3C_ABFF_F8DA3D7B21DB_.wvu.PrintArea" localSheetId="2" hidden="1">'②-申請書'!$A$1:$G$57</definedName>
-    <definedName name="Z_F9143849_2950_4A3C_ABFF_F8DA3D7B21DB_.wvu.PrintArea" localSheetId="5" hidden="1">'④-別紙2.予算概算'!$A$2:$C$32</definedName>
+    <definedName name="Z_F9143849_2950_4A3C_ABFF_F8DA3D7B21DB_.wvu.PrintArea" localSheetId="5" hidden="1">'④-別紙2.予算概算'!$A$6:$C$38</definedName>
     <definedName name="Z_F9143849_2950_4A3C_ABFF_F8DA3D7B21DB_.wvu.PrintArea" localSheetId="6" hidden="1">'⑤-別紙3.日程案'!$A$1:$R$13</definedName>
     <definedName name="Z_F9143849_2950_4A3C_ABFF_F8DA3D7B21DB_.wvu.PrintArea" localSheetId="7" hidden="1">'⑥-別紙4.個人情報の取り扱いについて'!#REF!</definedName>
     <definedName name="Z_F9143849_2950_4A3C_ABFF_F8DA3D7B21DB_.wvu.PrintArea" localSheetId="8" hidden="1">'⑥別紙4英語版 Personal Info Handling'!$B$1:$H$51</definedName>
     <definedName name="Z_F9143849_2950_4A3C_ABFF_F8DA3D7B21DB_.wvu.PrintArea" localSheetId="0" hidden="1">シート一覧!$A$1:$L$37</definedName>
     <definedName name="Z_F9143849_2950_4A3C_ABFF_F8DA3D7B21DB_.wvu.PrintArea" localSheetId="9" hidden="1">審査_日程案!$A$1:$R$14</definedName>
     <definedName name="アクセス用">#REF!</definedName>
     <definedName name="メール">#REF!</definedName>
     <definedName name="案件">#REF!</definedName>
     <definedName name="画面">"図形グループ 140"</definedName>
     <definedName name="外国人研修生保険料">#REF!</definedName>
     <definedName name="企業所属参加者名簿">#REF!</definedName>
     <definedName name="期間中変動者区分">#REF!</definedName>
     <definedName name="給与10月">#REF!</definedName>
     <definedName name="給与11月">#REF!</definedName>
     <definedName name="給与12月">#REF!</definedName>
     <definedName name="給与1月">#REF!</definedName>
     <definedName name="給与2月">#REF!</definedName>
     <definedName name="給与3月">#REF!</definedName>
     <definedName name="給与4月">#REF!</definedName>
     <definedName name="給与5月">#REF!</definedName>
     <definedName name="給与6月">#REF!</definedName>
     <definedName name="給与7月">#REF!</definedName>
     <definedName name="給与8月">#REF!</definedName>
     <definedName name="給与9月">#REF!</definedName>
     <definedName name="協力企業との関係商取引">#REF!</definedName>
@@ -286,60 +286,62 @@
   <customWorkbookViews>
     <customWorkbookView name="三浦 綾子(Miura Ayako) - 個人用ビュー" guid="{F9143849-2950-4A3C-ABFF-F8DA3D7B21DB}" mergeInterval="0" personalView="1" maximized="1" xWindow="-9" yWindow="-9" windowWidth="1298" windowHeight="992" tabRatio="885" activeSheetId="3" showComments="commIndAndComment"/>
     <customWorkbookView name="松山 菜海(Matsuyama Nami) - 個人用ビュー" guid="{C18E9BE0-42F9-4C1A-9904-B3E737C711CA}" mergeInterval="0" personalView="1" maximized="1" xWindow="-8" yWindow="-8" windowWidth="1296" windowHeight="1000" tabRatio="885" activeSheetId="6" showComments="commIndAndComment"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N13" i="27" l="1"/>
+  <c r="N19" i="27" l="1"/>
+  <c r="N18" i="27"/>
+  <c r="N17" i="27"/>
   <c r="X38" i="25"/>
   <c r="A1" i="2" s="1"/>
-  <c r="A37" i="16"/>
   <c r="R6" i="16"/>
   <c r="A2" i="16" s="1"/>
   <c r="AA2" i="30"/>
   <c r="AC2" i="30"/>
-  <c r="A1" i="28" l="1"/>
-  <c r="A1" i="27"/>
+  <c r="A37" i="16" l="1"/>
+  <c r="A1" i="28"/>
+  <c r="A2" i="27"/>
   <c r="A1" i="25"/>
   <c r="BN2" i="30"/>
   <c r="BM2" i="30"/>
   <c r="BL2" i="30"/>
   <c r="BK2" i="30"/>
   <c r="BJ2" i="30"/>
   <c r="BI2" i="30"/>
   <c r="BH2" i="30"/>
   <c r="BG2" i="30"/>
   <c r="BF2" i="30"/>
   <c r="BE2" i="30"/>
   <c r="BC2" i="30"/>
   <c r="BB2" i="30"/>
   <c r="BD2" i="30"/>
   <c r="BA2" i="30"/>
   <c r="CN5" i="30"/>
   <c r="CM5" i="30"/>
   <c r="CL5" i="30"/>
   <c r="CK5" i="30"/>
   <c r="CJ5" i="30"/>
   <c r="CB5" i="30"/>
   <c r="CA5" i="30"/>
   <c r="BZ5" i="30"/>
   <c r="CI5" i="30"/>
   <c r="CH5" i="30"/>
@@ -587,101 +589,105 @@
   <c r="Y1" i="16"/>
   <c r="X1" i="16"/>
   <c r="W1" i="16"/>
   <c r="V1" i="16"/>
   <c r="U1" i="16"/>
   <c r="E18" i="16"/>
   <c r="N20" i="16"/>
   <c r="U23" i="16"/>
   <c r="U22" i="16"/>
   <c r="U21" i="16"/>
   <c r="U20" i="16"/>
   <c r="U19" i="16"/>
   <c r="U18" i="16"/>
   <c r="U17" i="16"/>
   <c r="A9" i="16"/>
   <c r="E33" i="16"/>
   <c r="E29" i="16"/>
   <c r="M20" i="16"/>
   <c r="M19" i="16"/>
   <c r="M18" i="16"/>
   <c r="E21" i="16"/>
   <c r="R9" i="16"/>
   <c r="S34" i="16" l="1"/>
   <c r="S35" i="16"/>
   <c r="T1" i="16"/>
+  <c r="N32" i="27"/>
+  <c r="N31" i="27"/>
+  <c r="N30" i="27"/>
+  <c r="N29" i="27"/>
+  <c r="N28" i="27"/>
   <c r="N26" i="27"/>
-  <c r="N25" i="27"/>
-[...4 lines deleted...]
-  <c r="N19" i="27" s="1"/>
+  <c r="N25" i="27" s="1"/>
   <c r="U43" i="16" s="1"/>
   <c r="X43" i="16" s="1"/>
-  <c r="N18" i="27"/>
-  <c r="N17" i="27" s="1"/>
+  <c r="N24" i="27"/>
+  <c r="N23" i="27" s="1"/>
   <c r="U42" i="16" s="1"/>
   <c r="X42" i="16" s="1"/>
-  <c r="N15" i="27"/>
-  <c r="N14" i="27" s="1"/>
+  <c r="N21" i="27"/>
+  <c r="N20" i="27" s="1"/>
   <c r="U41" i="16" s="1"/>
+  <c r="N16" i="27"/>
+  <c r="N14" i="27"/>
+  <c r="N13" i="27"/>
   <c r="N12" i="27"/>
-  <c r="N10" i="27"/>
-[...2 lines deleted...]
-  <c r="N6" i="27" l="1"/>
+  <c r="N10" i="27" l="1"/>
   <c r="U39" i="16" s="1"/>
   <c r="F24" i="16"/>
   <c r="A39" i="16"/>
   <c r="W41" i="16"/>
   <c r="X41" i="16"/>
   <c r="A36" i="16"/>
   <c r="A3" i="16"/>
   <c r="E22" i="16"/>
   <c r="I22" i="16"/>
   <c r="V43" i="16"/>
   <c r="W43" i="16"/>
   <c r="V42" i="16"/>
   <c r="W42" i="16"/>
   <c r="V41" i="16"/>
   <c r="E25" i="16"/>
-  <c r="N21" i="27"/>
+  <c r="N27" i="27"/>
   <c r="U44" i="16" s="1"/>
   <c r="D10" i="16"/>
   <c r="V39" i="16" l="1"/>
   <c r="W39" i="16" s="1"/>
   <c r="X39" i="16"/>
   <c r="V44" i="16"/>
   <c r="W44" i="16" s="1"/>
   <c r="X44" i="16"/>
-  <c r="N27" i="27"/>
-[...1 lines deleted...]
-  <c r="E38" i="16" l="1"/>
+  <c r="N33" i="27"/>
+  <c r="BO2" i="30" l="1"/>
+  <c r="D3" i="27"/>
+  <c r="N3" i="27" s="1"/>
+  <c r="E38" i="16"/>
   <c r="U36" i="16"/>
   <c r="V36" i="16" s="1"/>
-  <c r="E36" i="16" l="1"/>
+  <c r="J3" i="27" l="1"/>
+  <c r="G3" i="27"/>
+  <c r="E36" i="16"/>
   <c r="E37" i="16" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>森 裕香(Mori Yuka)</author>
   </authors>
   <commentList>
     <comment ref="A5" authorId="0" shapeId="0" xr:uid="{547043CC-6D4E-4C58-863C-FF6450A84491}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>クリックで該当シートへ飛びます。</t>
         </r>
       </text>
     </comment>
@@ -775,51 +781,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="834" uniqueCount="584">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="851" uniqueCount="592">
   <si>
     <t>AOTS協会企画型寄附講座事業書式</t>
     <rPh sb="4" eb="9">
       <t>キョウカイキカクガタ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ショシキ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>【2025年度・協会企画型寄附講座用】</t>
     <rPh sb="5" eb="7">
       <t>ネンド</t>
     </rPh>
     <rPh sb="8" eb="13">
       <t>キョウカイキカクガタ</t>
     </rPh>
     <rPh sb="13" eb="17">
       <t>キフコウザ</t>
     </rPh>
     <rPh sb="17" eb="18">
@@ -4727,51 +4733,99 @@
   </si>
   <si>
     <t>個人情報の取り扱いについて（⑥-別紙4）</t>
     <rPh sb="0" eb="2">
       <t>コジン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジョウホウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ト</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>アツカ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ベッシ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>※②③④：会社経歴書・登記簿謄本・財務諸表（決算書）は、有価証券報告書に替えることができます。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>企業負担</t>
+    <rPh sb="0" eb="4">
+      <t>キギョウフタン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>（別紙２）</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>-</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>=</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>寄附講座
+開設費</t>
+    <rPh sb="0" eb="2">
+      <t>キフ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>コウザ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>カイセツ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>寄附講座
+分担金1/3</t>
+    <rPh sb="0" eb="4">
+      <t>キフコウザ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>事業管理分担金10%</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>支払金額（参考）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>インターンシップ実施予算概算</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（単位：円）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　　　　　　　</t>
     <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>費　　　　目</t>
   </si>
   <si>
     <t>負担者</t>
     <rPh sb="0" eb="3">
       <t>フタンシャ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
@@ -4970,153 +5024,192 @@
     </rPh>
     <rPh sb="15" eb="19">
       <t>サイニュウコクビ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>シュウカン</t>
     </rPh>
     <rPh sb="31" eb="33">
       <t>フホ</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>ゴジツ</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>キシャ</t>
     </rPh>
     <rPh sb="40" eb="42">
       <t>セイキュウ</t>
     </rPh>
     <rPh sb="42" eb="43">
       <t>イタ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
+    <t>保険関連書類送料等（概算）
+※AOTS支払。後日貴社にご請求致します</t>
+    <rPh sb="0" eb="2">
+      <t>ホケン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カンレン</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ショルイ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ソウリョウ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ガイサン</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>シハライ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ゴジツ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>キシャ</t>
+    </rPh>
+    <rPh sb="28" eb="31">
+      <t>セイキュウイタ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>査証申請書類送料等（概算）
+※AOTS支払。後日貴社にご請求致します</t>
+    <rPh sb="0" eb="2">
+      <t>サショウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ショルイ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ソウリョウ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ガイサン</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>シハライ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ゴジツ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>キシャ</t>
+    </rPh>
+    <rPh sb="28" eb="31">
+      <t>セイキュウイタ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>　(2)インターンシップ 通訳費</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>×</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>回</t>
     <rPh sb="0" eb="1">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>　(3) 遠隔教材　外注費</t>
     <rPh sb="10" eb="12">
       <t>ガイチュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　(4) 遠隔機材調達環境等整備費</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>　(5) インターンシップ実施諸費</t>
+    <t>　(3) インターンシップ実施諸費</t>
     <phoneticPr fontId="2"/>
-  </si>
-[...35 lines deleted...]
-    <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">修了証書発行代（概算）
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="BIZ UDP明朝 Medium"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>※AOTSより発行。後日貴社にご請求致します。</t>
     </r>
     <rPh sb="0" eb="4">
       <t>シュウリョウショウショ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ハッコウダイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ガイサン</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ハッコウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>個</t>
     <rPh sb="0" eb="1">
       <t>コ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t xml:space="preserve">     合         計</t>
+    <t xml:space="preserve">     合         計（寄附講座開設費）</t>
+    <rPh sb="17" eb="21">
+      <t>キフコウザ</t>
+    </rPh>
+    <rPh sb="21" eb="24">
+      <t>カイセツヒ</t>
+    </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（別紙3）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t xml:space="preserve">インターンシップ　日程案   </t>
     <rPh sb="9" eb="11">
       <t>ニッテイ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>アン</t>
     </rPh>
     <phoneticPr fontId="16"/>
   </si>
   <si>
     <t>【技術・人材協力を通じた新興国との共創推進事業（研修・専門家派遣・寄附講座開設事業）】</t>
   </si>
   <si>
     <t>インターンシップ計画全体の実施日程案をご記入ください。
 内容・場所・担当部署変わる場合は、行を分けてご記入ください。
 行が不足する場合は必要に応じて行を追加して下さい。
 複数のユニットに分かれる場合は、それぞれに日程表を分けて記載して下さい。</t>
     <rPh sb="8" eb="10">
@@ -6569,51 +6662,51 @@
 （今回の寄附講座により達成したい目標を100とした場合、Q3の代替措置・手段でどの程度のレベルまで達成可能と考えられるか）</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="15">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="176" formatCode="yyyy&quot;年&quot;m&quot;月&quot;;@"/>
     <numFmt numFmtId="177" formatCode="yyyy&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
     <numFmt numFmtId="178" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="179" formatCode="m&quot;月&quot;d&quot;日&quot;;@"/>
     <numFmt numFmtId="180" formatCode="[$-409]d\-mmm\-yy;@"/>
     <numFmt numFmtId="181" formatCode="0_);[Red]\(0\)"/>
     <numFmt numFmtId="182" formatCode="####&quot;コマ&quot;"/>
     <numFmt numFmtId="183" formatCode="#,###&quot;人&quot;"/>
     <numFmt numFmtId="184" formatCode="#,###&quot;泊&quot;"/>
     <numFmt numFmtId="185" formatCode="@&quot;年&quot;"/>
     <numFmt numFmtId="186" formatCode="@&quot;人&quot;"/>
     <numFmt numFmtId="187" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="188" formatCode="#,##0_)&quot;円&quot;;[Red]\(&quot;¥&quot;#,##0\)"/>
     <numFmt numFmtId="189" formatCode="yyyy/m/d;@"/>
   </numFmts>
-  <fonts count="116">
+  <fonts count="119">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
@@ -7368,52 +7461,71 @@
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF0000FF"/>
       <name val="BIZ UDP明朝 Medium"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="BIZ UDP明朝 Medium"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="メイリオ"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="メイリオ"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="メイリオ"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
   </fonts>
-  <fills count="16">
+  <fills count="18">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -7460,52 +7572,64 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCCCFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCECFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="143">
+  <borders count="141">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="dotted">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -9159,103 +9283,79 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...22 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="1170">
+  <cellXfs count="1185">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="6" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="6" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="7" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
@@ -11132,71 +11232,204 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="5" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="52" fillId="4" borderId="82" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="89" fillId="4" borderId="139" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="52" fillId="0" borderId="140" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="52" fillId="0" borderId="140" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="181" fontId="89" fillId="4" borderId="140" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="52" fillId="0" borderId="141" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="20" fontId="67" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="116" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="116" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="116" fillId="16" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="118" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="116" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="117" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="89" fillId="0" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="52" fillId="0" borderId="96" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="183" fontId="52" fillId="0" borderId="141" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="183" fontId="52" fillId="0" borderId="26" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="183" fontId="52" fillId="0" borderId="142" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="89" fillId="0" borderId="27" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="54" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="68" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="54" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="68" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="55" fontId="7" fillId="0" borderId="54" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="55" fontId="7" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="55" fontId="7" fillId="0" borderId="68" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="54" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="68" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="54" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="68" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="54" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="68" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="54" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="68" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="54" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="68" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="22" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="57" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="94" fillId="0" borderId="52" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="94" fillId="0" borderId="53" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="94" fillId="0" borderId="56" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -11458,53 +11691,50 @@
     </xf>
     <xf numFmtId="188" fontId="31" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="31" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="9" fillId="10" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="9" fillId="10" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="9" fillId="10" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="10" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="10" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="31" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="31" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="9" fillId="10" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="9" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="9" fillId="10" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="9" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -12502,64 +12732,96 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="73" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="72" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="72" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="81" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="81" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="81" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="73" fillId="4" borderId="90" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="52" fillId="17" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="88" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="21" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="41" fontId="40" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="40" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="40" fillId="17" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="40" fillId="17" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="117" fillId="17" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="117" fillId="17" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="117" fillId="17" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="118" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="12" fontId="118" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="54" fillId="4" borderId="51" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="4" borderId="50" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="4" borderId="97" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="4" borderId="20" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="4" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="4" borderId="12" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="4" borderId="99" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="4" borderId="53" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="4" borderId="98" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -12669,161 +12931,50 @@
     </xf>
     <xf numFmtId="0" fontId="52" fillId="4" borderId="20" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="4" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="4" borderId="12" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="4" borderId="99" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="4" borderId="53" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="4" borderId="98" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="5" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...109 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="107" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="102" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="102" fillId="4" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="101" fillId="4" borderId="22" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
@@ -13237,57 +13388,57 @@
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>水色のセル：該当する場合、プルダウンで</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>✓</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>129615</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>19051</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>100853</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>179295</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AD02CC-5CFD-4CD2-8C5D-72F53285B98B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10506262" y="1016375"/>
           <a:ext cx="5282826" cy="2984126"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -14166,74 +14317,74 @@
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>/</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US">
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>日</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" altLang="ja-JP">
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>89646</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>224117</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>728381</xdr:colOff>
-      <xdr:row>33</xdr:row>
-      <xdr:rowOff>54427</xdr:rowOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>68036</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12D121CB-B232-4336-B4FA-12B7021034FC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="10390253" y="5626153"/>
-          <a:ext cx="5210735" cy="3150453"/>
+          <a:off x="10471896" y="6279296"/>
+          <a:ext cx="5224342" cy="3408990"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -14379,83 +14530,118 @@
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US">
               <a:effectLst/>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>週間）　</a:t>
           </a:r>
           <a:br>
             <a:rPr lang="en-US" altLang="ja-JP">
               <a:effectLst/>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
           </a:br>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP" b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>7,000</a:t>
+            <a:t>12,000</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>円</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" altLang="ja-JP">
               <a:effectLst/>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>/</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US">
               <a:effectLst/>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>人</a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP">
             <a:effectLst/>
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" altLang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>※</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>変動の可能性あり</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1100" b="0" i="0" u="none" strike="noStrike">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>・保険関連書類送料等（概算）</a:t>
@@ -15622,51 +15808,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aots.jp/privacy-policy/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L41"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="55" workbookViewId="0">
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="55" workbookViewId="0">
       <selection activeCell="F7" sqref="F7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.1"/>
   <cols>
     <col min="1" max="1" width="5" style="72" customWidth="1"/>
     <col min="2" max="10" width="12.140625" style="72" customWidth="1"/>
     <col min="11" max="11" width="17.85546875" style="72" customWidth="1"/>
     <col min="12" max="12" width="12.140625" style="73" hidden="1" customWidth="1"/>
     <col min="13" max="16384" width="9" style="73"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="22.5" customHeight="1">
       <c r="A1" s="70" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="71"/>
       <c r="C1" s="71"/>
       <c r="D1" s="71"/>
       <c r="E1" s="71"/>
       <c r="F1" s="71"/>
       <c r="G1" s="71"/>
       <c r="H1" s="71"/>
       <c r="I1" s="71"/>
       <c r="L1" s="401" t="s">
@@ -15831,334 +16017,334 @@
       <c r="A14" s="72" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="14.1" customHeight="1">
       <c r="A15" s="99"/>
     </row>
     <row r="16" spans="1:12" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="100" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="101" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="103"/>
       <c r="E16" s="103"/>
       <c r="F16" s="103"/>
       <c r="G16" s="103"/>
       <c r="H16" s="103"/>
       <c r="I16" s="103"/>
       <c r="J16" s="103"/>
       <c r="K16" s="103"/>
       <c r="L16" s="103"/>
     </row>
     <row r="17" spans="1:12" s="102" customFormat="1" ht="50.1" customHeight="1">
-      <c r="B17" s="619" t="s">
+      <c r="B17" s="662" t="s">
         <v>22</v>
       </c>
-      <c r="C17" s="619"/>
-[...8 lines deleted...]
-      <c r="L17" s="619"/>
+      <c r="C17" s="662"/>
+      <c r="D17" s="662"/>
+      <c r="E17" s="662"/>
+      <c r="F17" s="662"/>
+      <c r="G17" s="662"/>
+      <c r="H17" s="662"/>
+      <c r="I17" s="662"/>
+      <c r="J17" s="662"/>
+      <c r="K17" s="662"/>
+      <c r="L17" s="662"/>
     </row>
     <row r="18" spans="1:12" s="102" customFormat="1" ht="7.5" customHeight="1">
       <c r="B18" s="104"/>
       <c r="C18" s="104"/>
       <c r="D18" s="104"/>
       <c r="E18" s="104"/>
       <c r="F18" s="104"/>
       <c r="G18" s="104"/>
       <c r="H18" s="104"/>
       <c r="I18" s="104"/>
       <c r="J18" s="104"/>
       <c r="K18" s="104"/>
       <c r="L18" s="104"/>
     </row>
     <row r="19" spans="1:12" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="100" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="101" t="s">
         <v>23</v>
       </c>
       <c r="D19" s="103"/>
       <c r="E19" s="103"/>
       <c r="F19" s="103" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="103"/>
       <c r="I19" s="103"/>
       <c r="J19" s="103"/>
       <c r="K19" s="103"/>
       <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" s="102" customFormat="1" ht="67.5" customHeight="1">
       <c r="A20" s="105"/>
-      <c r="B20" s="619" t="s">
+      <c r="B20" s="662" t="s">
         <v>25</v>
       </c>
-      <c r="C20" s="620"/>
-[...8 lines deleted...]
-      <c r="L20" s="620"/>
+      <c r="C20" s="663"/>
+      <c r="D20" s="663"/>
+      <c r="E20" s="663"/>
+      <c r="F20" s="663"/>
+      <c r="G20" s="663"/>
+      <c r="H20" s="663"/>
+      <c r="I20" s="663"/>
+      <c r="J20" s="663"/>
+      <c r="K20" s="663"/>
+      <c r="L20" s="663"/>
     </row>
     <row r="21" spans="1:12" s="102" customFormat="1" ht="135.75" customHeight="1">
-      <c r="B21" s="619" t="s">
+      <c r="B21" s="662" t="s">
         <v>26</v>
       </c>
-      <c r="C21" s="619"/>
-[...8 lines deleted...]
-      <c r="L21" s="619"/>
+      <c r="C21" s="662"/>
+      <c r="D21" s="662"/>
+      <c r="E21" s="662"/>
+      <c r="F21" s="662"/>
+      <c r="G21" s="662"/>
+      <c r="H21" s="662"/>
+      <c r="I21" s="662"/>
+      <c r="J21" s="662"/>
+      <c r="K21" s="662"/>
+      <c r="L21" s="662"/>
     </row>
     <row r="22" spans="1:12" s="102" customFormat="1" ht="55.5" customHeight="1">
-      <c r="B22" s="619" t="s">
+      <c r="B22" s="662" t="s">
         <v>27</v>
       </c>
-      <c r="C22" s="619"/>
-[...8 lines deleted...]
-      <c r="L22" s="619"/>
+      <c r="C22" s="662"/>
+      <c r="D22" s="662"/>
+      <c r="E22" s="662"/>
+      <c r="F22" s="662"/>
+      <c r="G22" s="662"/>
+      <c r="H22" s="662"/>
+      <c r="I22" s="662"/>
+      <c r="J22" s="662"/>
+      <c r="K22" s="662"/>
+      <c r="L22" s="662"/>
     </row>
     <row r="23" spans="1:12" s="102" customFormat="1" ht="48" customHeight="1">
-      <c r="B23" s="619" t="s">
+      <c r="B23" s="662" t="s">
         <v>28</v>
       </c>
-      <c r="C23" s="619"/>
-[...8 lines deleted...]
-      <c r="L23" s="619"/>
+      <c r="C23" s="662"/>
+      <c r="D23" s="662"/>
+      <c r="E23" s="662"/>
+      <c r="F23" s="662"/>
+      <c r="G23" s="662"/>
+      <c r="H23" s="662"/>
+      <c r="I23" s="662"/>
+      <c r="J23" s="662"/>
+      <c r="K23" s="662"/>
+      <c r="L23" s="662"/>
     </row>
     <row r="24" spans="1:12" s="102" customFormat="1" ht="108.75" customHeight="1">
-      <c r="B24" s="619" t="s">
+      <c r="B24" s="662" t="s">
         <v>29</v>
       </c>
-      <c r="C24" s="619"/>
-[...8 lines deleted...]
-      <c r="L24" s="619"/>
+      <c r="C24" s="662"/>
+      <c r="D24" s="662"/>
+      <c r="E24" s="662"/>
+      <c r="F24" s="662"/>
+      <c r="G24" s="662"/>
+      <c r="H24" s="662"/>
+      <c r="I24" s="662"/>
+      <c r="J24" s="662"/>
+      <c r="K24" s="662"/>
+      <c r="L24" s="662"/>
     </row>
     <row r="25" spans="1:12" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B25" s="542"/>
       <c r="C25" s="542"/>
-      <c r="D25" s="608" t="s">
+      <c r="D25" s="651" t="s">
         <v>30</v>
       </c>
-      <c r="E25" s="609"/>
-[...4 lines deleted...]
-      <c r="J25" s="610"/>
+      <c r="E25" s="652"/>
+      <c r="F25" s="652"/>
+      <c r="G25" s="652"/>
+      <c r="H25" s="652"/>
+      <c r="I25" s="652"/>
+      <c r="J25" s="653"/>
       <c r="K25" s="542"/>
     </row>
     <row r="26" spans="1:12" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B26" s="106"/>
       <c r="C26" s="547"/>
-      <c r="D26" s="611"/>
-[...5 lines deleted...]
-      <c r="J26" s="613"/>
+      <c r="D26" s="654"/>
+      <c r="E26" s="655"/>
+      <c r="F26" s="655"/>
+      <c r="G26" s="655"/>
+      <c r="H26" s="655"/>
+      <c r="I26" s="655"/>
+      <c r="J26" s="656"/>
       <c r="K26" s="547"/>
       <c r="L26" s="547"/>
     </row>
     <row r="27" spans="1:12" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B27" s="106"/>
       <c r="C27" s="107"/>
-      <c r="D27" s="611"/>
-[...5 lines deleted...]
-      <c r="J27" s="613"/>
+      <c r="D27" s="654"/>
+      <c r="E27" s="655"/>
+      <c r="F27" s="655"/>
+      <c r="G27" s="655"/>
+      <c r="H27" s="655"/>
+      <c r="I27" s="655"/>
+      <c r="J27" s="656"/>
       <c r="K27" s="107"/>
       <c r="L27" s="107"/>
     </row>
     <row r="28" spans="1:12" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B28" s="106"/>
       <c r="C28" s="107"/>
-      <c r="D28" s="611"/>
-[...5 lines deleted...]
-      <c r="J28" s="613"/>
+      <c r="D28" s="654"/>
+      <c r="E28" s="655"/>
+      <c r="F28" s="655"/>
+      <c r="G28" s="655"/>
+      <c r="H28" s="655"/>
+      <c r="I28" s="655"/>
+      <c r="J28" s="656"/>
       <c r="K28" s="107"/>
       <c r="L28" s="107"/>
     </row>
     <row r="29" spans="1:12" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B29" s="106"/>
       <c r="C29" s="107"/>
-      <c r="D29" s="614"/>
-[...5 lines deleted...]
-      <c r="J29" s="616"/>
+      <c r="D29" s="657"/>
+      <c r="E29" s="658"/>
+      <c r="F29" s="658"/>
+      <c r="G29" s="658"/>
+      <c r="H29" s="658"/>
+      <c r="I29" s="658"/>
+      <c r="J29" s="659"/>
       <c r="K29" s="107"/>
       <c r="L29" s="107"/>
     </row>
     <row r="30" spans="1:12" s="102" customFormat="1" ht="6.95" customHeight="1">
       <c r="B30" s="106"/>
       <c r="C30" s="107"/>
       <c r="D30" s="541"/>
       <c r="E30" s="541"/>
       <c r="F30" s="541"/>
       <c r="G30" s="541"/>
       <c r="H30" s="541"/>
       <c r="I30" s="541"/>
       <c r="J30" s="541"/>
       <c r="K30" s="107"/>
       <c r="L30" s="107"/>
     </row>
     <row r="31" spans="1:12" s="102" customFormat="1" ht="47.25" customHeight="1">
-      <c r="B31" s="617" t="s">
+      <c r="B31" s="660" t="s">
         <v>31</v>
       </c>
-      <c r="C31" s="617"/>
-[...8 lines deleted...]
-      <c r="L31" s="617"/>
+      <c r="C31" s="660"/>
+      <c r="D31" s="660"/>
+      <c r="E31" s="660"/>
+      <c r="F31" s="660"/>
+      <c r="G31" s="660"/>
+      <c r="H31" s="660"/>
+      <c r="I31" s="660"/>
+      <c r="J31" s="660"/>
+      <c r="K31" s="660"/>
+      <c r="L31" s="660"/>
     </row>
     <row r="32" spans="1:12" s="102" customFormat="1" ht="26.25" customHeight="1">
-      <c r="B32" s="618" t="s">
+      <c r="B32" s="661" t="s">
         <v>32</v>
       </c>
-      <c r="C32" s="618"/>
-[...8 lines deleted...]
-      <c r="L32" s="618"/>
+      <c r="C32" s="661"/>
+      <c r="D32" s="661"/>
+      <c r="E32" s="661"/>
+      <c r="F32" s="661"/>
+      <c r="G32" s="661"/>
+      <c r="H32" s="661"/>
+      <c r="I32" s="661"/>
+      <c r="J32" s="661"/>
+      <c r="K32" s="661"/>
+      <c r="L32" s="661"/>
     </row>
     <row r="33" spans="2:12" ht="8.1" customHeight="1"/>
     <row r="34" spans="2:12">
-      <c r="B34" s="607" t="s">
+      <c r="B34" s="650" t="s">
         <v>33</v>
       </c>
-      <c r="C34" s="607"/>
-[...8 lines deleted...]
-      <c r="L34" s="607"/>
+      <c r="C34" s="650"/>
+      <c r="D34" s="650"/>
+      <c r="E34" s="650"/>
+      <c r="F34" s="650"/>
+      <c r="G34" s="650"/>
+      <c r="H34" s="650"/>
+      <c r="I34" s="650"/>
+      <c r="J34" s="650"/>
+      <c r="K34" s="650"/>
+      <c r="L34" s="650"/>
     </row>
     <row r="35" spans="2:12">
-      <c r="B35" s="607"/>
-[...9 lines deleted...]
-      <c r="L35" s="607"/>
+      <c r="B35" s="650"/>
+      <c r="C35" s="650"/>
+      <c r="D35" s="650"/>
+      <c r="E35" s="650"/>
+      <c r="F35" s="650"/>
+      <c r="G35" s="650"/>
+      <c r="H35" s="650"/>
+      <c r="I35" s="650"/>
+      <c r="J35" s="650"/>
+      <c r="K35" s="650"/>
+      <c r="L35" s="650"/>
     </row>
     <row r="36" spans="2:12" ht="42.75" customHeight="1">
-      <c r="B36" s="607"/>
-[...9 lines deleted...]
-      <c r="L36" s="607"/>
+      <c r="B36" s="650"/>
+      <c r="C36" s="650"/>
+      <c r="D36" s="650"/>
+      <c r="E36" s="650"/>
+      <c r="F36" s="650"/>
+      <c r="G36" s="650"/>
+      <c r="H36" s="650"/>
+      <c r="I36" s="650"/>
+      <c r="J36" s="650"/>
+      <c r="K36" s="650"/>
+      <c r="L36" s="650"/>
     </row>
     <row r="37" spans="2:12">
-      <c r="B37" s="607"/>
-[...9 lines deleted...]
-      <c r="L37" s="607"/>
+      <c r="B37" s="650"/>
+      <c r="C37" s="650"/>
+      <c r="D37" s="650"/>
+      <c r="E37" s="650"/>
+      <c r="F37" s="650"/>
+      <c r="G37" s="650"/>
+      <c r="H37" s="650"/>
+      <c r="I37" s="650"/>
+      <c r="J37" s="650"/>
+      <c r="K37" s="650"/>
+      <c r="L37" s="650"/>
     </row>
     <row r="41" spans="2:12">
       <c r="F41" s="108"/>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{F9143849-2950-4A3C-ABFF-F8DA3D7B21DB}" scale="85" showGridLines="0" fitToPage="1" printArea="1" view="pageBreakPreview">
       <selection activeCell="I13" sqref="I13"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <printOptions horizontalCentered="1"/>
       <pageSetup paperSize="9" scale="74" fitToHeight="0" orientation="portrait" r:id="rId1"/>
     </customSheetView>
     <customSheetView guid="{C18E9BE0-42F9-4C1A-9904-B3E737C711CA}" scale="85" showGridLines="0" fitToPage="1" printArea="1" view="pageBreakPreview">
       <selection activeCell="C9" sqref="C9"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <printOptions horizontalCentered="1"/>
       <pageSetup paperSize="9" scale="74" fitToHeight="0" orientation="portrait" r:id="rId2"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="10">
     <mergeCell ref="B34:L37"/>
     <mergeCell ref="D25:J29"/>
     <mergeCell ref="B31:L31"/>
     <mergeCell ref="B32:L32"/>
     <mergeCell ref="B17:L17"/>
@@ -17321,1226 +17507,1226 @@
     <col min="15891" max="16129" width="9" style="2"/>
     <col min="16130" max="16130" width="0.140625" style="2" customWidth="1"/>
     <col min="16131" max="16131" width="4.42578125" style="2" customWidth="1"/>
     <col min="16132" max="16132" width="3.42578125" style="2" customWidth="1"/>
     <col min="16133" max="16133" width="4.42578125" style="2" customWidth="1"/>
     <col min="16134" max="16134" width="3.42578125" style="2" customWidth="1"/>
     <col min="16135" max="16135" width="9.85546875" style="2" customWidth="1"/>
     <col min="16136" max="16136" width="7.42578125" style="2" customWidth="1"/>
     <col min="16137" max="16137" width="8.42578125" style="2" customWidth="1"/>
     <col min="16138" max="16138" width="7.42578125" style="2" customWidth="1"/>
     <col min="16139" max="16139" width="20.85546875" style="2" customWidth="1"/>
     <col min="16140" max="16140" width="18.140625" style="2" customWidth="1"/>
     <col min="16141" max="16141" width="9.85546875" style="2" customWidth="1"/>
     <col min="16142" max="16142" width="7.42578125" style="2" customWidth="1"/>
     <col min="16143" max="16143" width="8.42578125" style="2" customWidth="1"/>
     <col min="16144" max="16144" width="7.42578125" style="2" customWidth="1"/>
     <col min="16145" max="16145" width="26.140625" style="2" customWidth="1"/>
     <col min="16146" max="16146" width="21.140625" style="2" customWidth="1"/>
     <col min="16147" max="16381" width="9" style="2"/>
     <col min="16382" max="16382" width="9" style="2" customWidth="1"/>
     <col min="16383" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A1" s="141" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="B1" s="110"/>
       <c r="D1" s="140"/>
       <c r="E1" s="140"/>
       <c r="F1" s="140"/>
       <c r="G1" s="140"/>
       <c r="H1" s="140"/>
       <c r="J1" s="111"/>
       <c r="R1" s="142" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="2" spans="1:18" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="141"/>
       <c r="B2" s="110"/>
       <c r="D2" s="140"/>
       <c r="E2" s="140"/>
       <c r="F2" s="140"/>
       <c r="G2" s="140"/>
       <c r="H2" s="140"/>
       <c r="J2" s="111"/>
       <c r="R2" s="142"/>
     </row>
     <row r="3" spans="1:18" ht="36" customHeight="1">
-      <c r="A3" s="1109" t="s">
-[...18 lines deleted...]
-      <c r="R3" s="1109"/>
+      <c r="A3" s="1161" t="s">
+        <v>478</v>
+      </c>
+      <c r="B3" s="1161"/>
+      <c r="C3" s="1161"/>
+      <c r="D3" s="1161"/>
+      <c r="E3" s="1161"/>
+      <c r="F3" s="1161"/>
+      <c r="G3" s="1161"/>
+      <c r="H3" s="1161"/>
+      <c r="I3" s="1161"/>
+      <c r="J3" s="1161"/>
+      <c r="K3" s="1161"/>
+      <c r="L3" s="1161"/>
+      <c r="M3" s="1161"/>
+      <c r="N3" s="1161"/>
+      <c r="O3" s="1161"/>
+      <c r="P3" s="1161"/>
+      <c r="Q3" s="1161"/>
+      <c r="R3" s="1161"/>
     </row>
     <row r="4" spans="1:18" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="269"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
     </row>
     <row r="5" spans="1:18" ht="20.100000000000001" hidden="1" customHeight="1">
-      <c r="A5" s="1108" t="s">
-[...18 lines deleted...]
-      <c r="R5" s="1108"/>
+      <c r="A5" s="1160" t="s">
+        <v>400</v>
+      </c>
+      <c r="B5" s="1160"/>
+      <c r="C5" s="1160"/>
+      <c r="D5" s="1160"/>
+      <c r="E5" s="1160"/>
+      <c r="F5" s="1160"/>
+      <c r="G5" s="1160"/>
+      <c r="H5" s="1160"/>
+      <c r="I5" s="1160"/>
+      <c r="J5" s="1160"/>
+      <c r="K5" s="1160"/>
+      <c r="L5" s="1160"/>
+      <c r="M5" s="1160"/>
+      <c r="N5" s="1160"/>
+      <c r="O5" s="1160"/>
+      <c r="P5" s="1160"/>
+      <c r="Q5" s="1160"/>
+      <c r="R5" s="1160"/>
     </row>
     <row r="6" spans="1:18" ht="36" hidden="1" customHeight="1">
-      <c r="A6" s="1108"/>
-[...16 lines deleted...]
-      <c r="R6" s="1108"/>
+      <c r="A6" s="1160"/>
+      <c r="B6" s="1160"/>
+      <c r="C6" s="1160"/>
+      <c r="D6" s="1160"/>
+      <c r="E6" s="1160"/>
+      <c r="F6" s="1160"/>
+      <c r="G6" s="1160"/>
+      <c r="H6" s="1160"/>
+      <c r="I6" s="1160"/>
+      <c r="J6" s="1160"/>
+      <c r="K6" s="1160"/>
+      <c r="L6" s="1160"/>
+      <c r="M6" s="1160"/>
+      <c r="N6" s="1160"/>
+      <c r="O6" s="1160"/>
+      <c r="P6" s="1160"/>
+      <c r="Q6" s="1160"/>
+      <c r="R6" s="1160"/>
     </row>
     <row r="7" spans="1:18" ht="14.45" thickBot="1">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
     </row>
     <row r="8" spans="1:18" ht="20.100000000000001" customHeight="1">
-      <c r="A8" s="1068" t="s">
-[...24 lines deleted...]
-      <c r="R8" s="1097"/>
+      <c r="A8" s="1120" t="s">
+        <v>401</v>
+      </c>
+      <c r="B8" s="1121"/>
+      <c r="C8" s="1121"/>
+      <c r="D8" s="1122"/>
+      <c r="E8" s="1126" t="s">
+        <v>402</v>
+      </c>
+      <c r="F8" s="1121"/>
+      <c r="G8" s="1121"/>
+      <c r="H8" s="1121"/>
+      <c r="I8" s="1121"/>
+      <c r="J8" s="1121"/>
+      <c r="K8" s="1121"/>
+      <c r="L8" s="1121"/>
+      <c r="M8" s="1121"/>
+      <c r="N8" s="1126" t="s">
+        <v>403</v>
+      </c>
+      <c r="O8" s="1121"/>
+      <c r="P8" s="1122"/>
+      <c r="Q8" s="1126" t="s">
+        <v>404</v>
+      </c>
+      <c r="R8" s="1149"/>
     </row>
     <row r="9" spans="1:18" ht="14.45" thickBot="1">
-      <c r="A9" s="1071"/>
-[...16 lines deleted...]
-      <c r="R9" s="1098"/>
+      <c r="A9" s="1123"/>
+      <c r="B9" s="1124"/>
+      <c r="C9" s="1124"/>
+      <c r="D9" s="1125"/>
+      <c r="E9" s="1127"/>
+      <c r="F9" s="1124"/>
+      <c r="G9" s="1124"/>
+      <c r="H9" s="1124"/>
+      <c r="I9" s="1124"/>
+      <c r="J9" s="1124"/>
+      <c r="K9" s="1124"/>
+      <c r="L9" s="1124"/>
+      <c r="M9" s="1124"/>
+      <c r="N9" s="1127"/>
+      <c r="O9" s="1124"/>
+      <c r="P9" s="1125"/>
+      <c r="Q9" s="1127"/>
+      <c r="R9" s="1150"/>
     </row>
     <row r="10" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A10" s="1085" t="str">
+      <c r="A10" s="1137" t="str">
         <f>IF('⑤-別紙3.日程案'!A9="","",'⑤-別紙3.日程案'!A9)</f>
         <v/>
       </c>
-      <c r="B10" s="1086"/>
-[...2 lines deleted...]
-      <c r="E10" s="1099" t="str">
+      <c r="B10" s="1138"/>
+      <c r="C10" s="1138"/>
+      <c r="D10" s="1139"/>
+      <c r="E10" s="1151" t="str">
         <f>IF('⑤-別紙3.日程案'!E9="","",'⑤-別紙3.日程案'!E9)</f>
         <v/>
       </c>
-      <c r="F10" s="1100"/>
-[...7 lines deleted...]
-      <c r="N10" s="1076" t="str">
+      <c r="F10" s="1152"/>
+      <c r="G10" s="1152"/>
+      <c r="H10" s="1152"/>
+      <c r="I10" s="1152"/>
+      <c r="J10" s="1152"/>
+      <c r="K10" s="1152"/>
+      <c r="L10" s="1152"/>
+      <c r="M10" s="1153"/>
+      <c r="N10" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!N9="","",'⑤-別紙3.日程案'!N9)</f>
         <v/>
       </c>
-      <c r="O10" s="1077"/>
-[...1 lines deleted...]
-      <c r="Q10" s="1076" t="str">
+      <c r="O10" s="1129"/>
+      <c r="P10" s="1130"/>
+      <c r="Q10" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!Q9="","",'⑤-別紙3.日程案'!Q9)</f>
         <v/>
       </c>
-      <c r="R10" s="1094"/>
+      <c r="R10" s="1146"/>
     </row>
     <row r="11" spans="1:18">
-      <c r="A11" s="1088" t="s">
+      <c r="A11" s="1140" t="s">
         <v>164</v>
       </c>
-      <c r="B11" s="1089"/>
-[...15 lines deleted...]
-      <c r="R11" s="1095"/>
+      <c r="B11" s="1141"/>
+      <c r="C11" s="1141"/>
+      <c r="D11" s="1142"/>
+      <c r="E11" s="1154"/>
+      <c r="F11" s="1155"/>
+      <c r="G11" s="1155"/>
+      <c r="H11" s="1155"/>
+      <c r="I11" s="1155"/>
+      <c r="J11" s="1155"/>
+      <c r="K11" s="1155"/>
+      <c r="L11" s="1155"/>
+      <c r="M11" s="1156"/>
+      <c r="N11" s="1131"/>
+      <c r="O11" s="1132"/>
+      <c r="P11" s="1133"/>
+      <c r="Q11" s="1131"/>
+      <c r="R11" s="1147"/>
     </row>
     <row r="12" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A12" s="1091" t="str">
+      <c r="A12" s="1143" t="str">
         <f>IF('⑤-別紙3.日程案'!A11="","",'⑤-別紙3.日程案'!A11)</f>
         <v/>
       </c>
-      <c r="B12" s="1092"/>
-[...15 lines deleted...]
-      <c r="R12" s="1096"/>
+      <c r="B12" s="1144"/>
+      <c r="C12" s="1144"/>
+      <c r="D12" s="1145"/>
+      <c r="E12" s="1157"/>
+      <c r="F12" s="1158"/>
+      <c r="G12" s="1158"/>
+      <c r="H12" s="1158"/>
+      <c r="I12" s="1158"/>
+      <c r="J12" s="1158"/>
+      <c r="K12" s="1158"/>
+      <c r="L12" s="1158"/>
+      <c r="M12" s="1159"/>
+      <c r="N12" s="1134"/>
+      <c r="O12" s="1135"/>
+      <c r="P12" s="1136"/>
+      <c r="Q12" s="1134"/>
+      <c r="R12" s="1148"/>
     </row>
     <row r="13" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A13" s="1085" t="str">
+      <c r="A13" s="1137" t="str">
         <f>IF('⑤-別紙3.日程案'!A12="","",'⑤-別紙3.日程案'!A12)</f>
         <v/>
       </c>
-      <c r="B13" s="1086"/>
-[...2 lines deleted...]
-      <c r="E13" s="1099" t="str">
+      <c r="B13" s="1138"/>
+      <c r="C13" s="1138"/>
+      <c r="D13" s="1139"/>
+      <c r="E13" s="1151" t="str">
         <f>IF('⑤-別紙3.日程案'!E12="","",'⑤-別紙3.日程案'!E12)</f>
         <v/>
       </c>
-      <c r="F13" s="1100"/>
-[...7 lines deleted...]
-      <c r="N13" s="1076" t="str">
+      <c r="F13" s="1152"/>
+      <c r="G13" s="1152"/>
+      <c r="H13" s="1152"/>
+      <c r="I13" s="1152"/>
+      <c r="J13" s="1152"/>
+      <c r="K13" s="1152"/>
+      <c r="L13" s="1152"/>
+      <c r="M13" s="1153"/>
+      <c r="N13" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!N12="","",'⑤-別紙3.日程案'!N12)</f>
         <v/>
       </c>
-      <c r="O13" s="1077"/>
-[...1 lines deleted...]
-      <c r="Q13" s="1076" t="str">
+      <c r="O13" s="1129"/>
+      <c r="P13" s="1130"/>
+      <c r="Q13" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!Q12="","",'⑤-別紙3.日程案'!Q12)</f>
         <v/>
       </c>
-      <c r="R13" s="1094"/>
+      <c r="R13" s="1146"/>
     </row>
     <row r="14" spans="1:18">
-      <c r="A14" s="1088" t="s">
+      <c r="A14" s="1140" t="s">
         <v>164</v>
       </c>
-      <c r="B14" s="1089"/>
-[...15 lines deleted...]
-      <c r="R14" s="1095"/>
+      <c r="B14" s="1141"/>
+      <c r="C14" s="1141"/>
+      <c r="D14" s="1142"/>
+      <c r="E14" s="1154"/>
+      <c r="F14" s="1155"/>
+      <c r="G14" s="1155"/>
+      <c r="H14" s="1155"/>
+      <c r="I14" s="1155"/>
+      <c r="J14" s="1155"/>
+      <c r="K14" s="1155"/>
+      <c r="L14" s="1155"/>
+      <c r="M14" s="1156"/>
+      <c r="N14" s="1131"/>
+      <c r="O14" s="1132"/>
+      <c r="P14" s="1133"/>
+      <c r="Q14" s="1131"/>
+      <c r="R14" s="1147"/>
     </row>
     <row r="15" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A15" s="1091" t="str">
+      <c r="A15" s="1143" t="str">
         <f>IF('⑤-別紙3.日程案'!A14="","",'⑤-別紙3.日程案'!A14)</f>
         <v/>
       </c>
-      <c r="B15" s="1092"/>
-[...15 lines deleted...]
-      <c r="R15" s="1096"/>
+      <c r="B15" s="1144"/>
+      <c r="C15" s="1144"/>
+      <c r="D15" s="1145"/>
+      <c r="E15" s="1157"/>
+      <c r="F15" s="1158"/>
+      <c r="G15" s="1158"/>
+      <c r="H15" s="1158"/>
+      <c r="I15" s="1158"/>
+      <c r="J15" s="1158"/>
+      <c r="K15" s="1158"/>
+      <c r="L15" s="1158"/>
+      <c r="M15" s="1159"/>
+      <c r="N15" s="1134"/>
+      <c r="O15" s="1135"/>
+      <c r="P15" s="1136"/>
+      <c r="Q15" s="1134"/>
+      <c r="R15" s="1148"/>
     </row>
     <row r="16" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A16" s="1085" t="str">
+      <c r="A16" s="1137" t="str">
         <f>IF('⑤-別紙3.日程案'!A15="","",'⑤-別紙3.日程案'!A15)</f>
         <v/>
       </c>
-      <c r="B16" s="1086"/>
-[...2 lines deleted...]
-      <c r="E16" s="1099" t="str">
+      <c r="B16" s="1138"/>
+      <c r="C16" s="1138"/>
+      <c r="D16" s="1139"/>
+      <c r="E16" s="1151" t="str">
         <f>IF('⑤-別紙3.日程案'!E15="","",'⑤-別紙3.日程案'!E15)</f>
         <v/>
       </c>
-      <c r="F16" s="1100"/>
-[...7 lines deleted...]
-      <c r="N16" s="1076" t="str">
+      <c r="F16" s="1152"/>
+      <c r="G16" s="1152"/>
+      <c r="H16" s="1152"/>
+      <c r="I16" s="1152"/>
+      <c r="J16" s="1152"/>
+      <c r="K16" s="1152"/>
+      <c r="L16" s="1152"/>
+      <c r="M16" s="1153"/>
+      <c r="N16" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!N15="","",'⑤-別紙3.日程案'!N15)</f>
         <v/>
       </c>
-      <c r="O16" s="1077"/>
-[...1 lines deleted...]
-      <c r="Q16" s="1076" t="str">
+      <c r="O16" s="1129"/>
+      <c r="P16" s="1130"/>
+      <c r="Q16" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!Q15="","",'⑤-別紙3.日程案'!Q15)</f>
         <v/>
       </c>
-      <c r="R16" s="1094"/>
+      <c r="R16" s="1146"/>
     </row>
     <row r="17" spans="1:18">
-      <c r="A17" s="1088" t="s">
+      <c r="A17" s="1140" t="s">
         <v>164</v>
       </c>
-      <c r="B17" s="1089"/>
-[...15 lines deleted...]
-      <c r="R17" s="1095"/>
+      <c r="B17" s="1141"/>
+      <c r="C17" s="1141"/>
+      <c r="D17" s="1142"/>
+      <c r="E17" s="1154"/>
+      <c r="F17" s="1155"/>
+      <c r="G17" s="1155"/>
+      <c r="H17" s="1155"/>
+      <c r="I17" s="1155"/>
+      <c r="J17" s="1155"/>
+      <c r="K17" s="1155"/>
+      <c r="L17" s="1155"/>
+      <c r="M17" s="1156"/>
+      <c r="N17" s="1131"/>
+      <c r="O17" s="1132"/>
+      <c r="P17" s="1133"/>
+      <c r="Q17" s="1131"/>
+      <c r="R17" s="1147"/>
     </row>
     <row r="18" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A18" s="1091" t="str">
+      <c r="A18" s="1143" t="str">
         <f>IF('⑤-別紙3.日程案'!A17="","",'⑤-別紙3.日程案'!A17)</f>
         <v/>
       </c>
-      <c r="B18" s="1092"/>
-[...15 lines deleted...]
-      <c r="R18" s="1096"/>
+      <c r="B18" s="1144"/>
+      <c r="C18" s="1144"/>
+      <c r="D18" s="1145"/>
+      <c r="E18" s="1157"/>
+      <c r="F18" s="1158"/>
+      <c r="G18" s="1158"/>
+      <c r="H18" s="1158"/>
+      <c r="I18" s="1158"/>
+      <c r="J18" s="1158"/>
+      <c r="K18" s="1158"/>
+      <c r="L18" s="1158"/>
+      <c r="M18" s="1159"/>
+      <c r="N18" s="1134"/>
+      <c r="O18" s="1135"/>
+      <c r="P18" s="1136"/>
+      <c r="Q18" s="1134"/>
+      <c r="R18" s="1148"/>
     </row>
     <row r="19" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A19" s="1085" t="str">
+      <c r="A19" s="1137" t="str">
         <f>IF('⑤-別紙3.日程案'!A18="","",'⑤-別紙3.日程案'!A18)</f>
         <v/>
       </c>
-      <c r="B19" s="1086"/>
-[...2 lines deleted...]
-      <c r="E19" s="1099" t="str">
+      <c r="B19" s="1138"/>
+      <c r="C19" s="1138"/>
+      <c r="D19" s="1139"/>
+      <c r="E19" s="1151" t="str">
         <f>IF('⑤-別紙3.日程案'!E18="","",'⑤-別紙3.日程案'!E18)</f>
         <v/>
       </c>
-      <c r="F19" s="1100"/>
-[...7 lines deleted...]
-      <c r="N19" s="1076" t="str">
+      <c r="F19" s="1152"/>
+      <c r="G19" s="1152"/>
+      <c r="H19" s="1152"/>
+      <c r="I19" s="1152"/>
+      <c r="J19" s="1152"/>
+      <c r="K19" s="1152"/>
+      <c r="L19" s="1152"/>
+      <c r="M19" s="1153"/>
+      <c r="N19" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!N18="","",'⑤-別紙3.日程案'!N18)</f>
         <v/>
       </c>
-      <c r="O19" s="1077"/>
-[...1 lines deleted...]
-      <c r="Q19" s="1076" t="str">
+      <c r="O19" s="1129"/>
+      <c r="P19" s="1130"/>
+      <c r="Q19" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!Q18="","",'⑤-別紙3.日程案'!Q18)</f>
         <v/>
       </c>
-      <c r="R19" s="1094"/>
+      <c r="R19" s="1146"/>
     </row>
     <row r="20" spans="1:18">
-      <c r="A20" s="1088" t="s">
+      <c r="A20" s="1140" t="s">
         <v>164</v>
       </c>
-      <c r="B20" s="1089"/>
-[...15 lines deleted...]
-      <c r="R20" s="1095"/>
+      <c r="B20" s="1141"/>
+      <c r="C20" s="1141"/>
+      <c r="D20" s="1142"/>
+      <c r="E20" s="1154"/>
+      <c r="F20" s="1155"/>
+      <c r="G20" s="1155"/>
+      <c r="H20" s="1155"/>
+      <c r="I20" s="1155"/>
+      <c r="J20" s="1155"/>
+      <c r="K20" s="1155"/>
+      <c r="L20" s="1155"/>
+      <c r="M20" s="1156"/>
+      <c r="N20" s="1131"/>
+      <c r="O20" s="1132"/>
+      <c r="P20" s="1133"/>
+      <c r="Q20" s="1131"/>
+      <c r="R20" s="1147"/>
     </row>
     <row r="21" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A21" s="1091" t="str">
+      <c r="A21" s="1143" t="str">
         <f>IF('⑤-別紙3.日程案'!A20="","",'⑤-別紙3.日程案'!A20)</f>
         <v/>
       </c>
-      <c r="B21" s="1092"/>
-[...15 lines deleted...]
-      <c r="R21" s="1096"/>
+      <c r="B21" s="1144"/>
+      <c r="C21" s="1144"/>
+      <c r="D21" s="1145"/>
+      <c r="E21" s="1157"/>
+      <c r="F21" s="1158"/>
+      <c r="G21" s="1158"/>
+      <c r="H21" s="1158"/>
+      <c r="I21" s="1158"/>
+      <c r="J21" s="1158"/>
+      <c r="K21" s="1158"/>
+      <c r="L21" s="1158"/>
+      <c r="M21" s="1159"/>
+      <c r="N21" s="1134"/>
+      <c r="O21" s="1135"/>
+      <c r="P21" s="1136"/>
+      <c r="Q21" s="1134"/>
+      <c r="R21" s="1148"/>
     </row>
     <row r="22" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A22" s="1085" t="str">
+      <c r="A22" s="1137" t="str">
         <f>IF('⑤-別紙3.日程案'!A21="","",'⑤-別紙3.日程案'!A21)</f>
         <v/>
       </c>
-      <c r="B22" s="1086"/>
-[...2 lines deleted...]
-      <c r="E22" s="1099" t="str">
+      <c r="B22" s="1138"/>
+      <c r="C22" s="1138"/>
+      <c r="D22" s="1139"/>
+      <c r="E22" s="1151" t="str">
         <f>IF('⑤-別紙3.日程案'!E21="","",'⑤-別紙3.日程案'!E21)</f>
         <v/>
       </c>
-      <c r="F22" s="1100"/>
-[...7 lines deleted...]
-      <c r="N22" s="1076" t="str">
+      <c r="F22" s="1152"/>
+      <c r="G22" s="1152"/>
+      <c r="H22" s="1152"/>
+      <c r="I22" s="1152"/>
+      <c r="J22" s="1152"/>
+      <c r="K22" s="1152"/>
+      <c r="L22" s="1152"/>
+      <c r="M22" s="1153"/>
+      <c r="N22" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!N21="","",'⑤-別紙3.日程案'!N21)</f>
         <v/>
       </c>
-      <c r="O22" s="1077"/>
-[...1 lines deleted...]
-      <c r="Q22" s="1076" t="str">
+      <c r="O22" s="1129"/>
+      <c r="P22" s="1130"/>
+      <c r="Q22" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!Q21="","",'⑤-別紙3.日程案'!Q21)</f>
         <v/>
       </c>
-      <c r="R22" s="1094"/>
+      <c r="R22" s="1146"/>
     </row>
     <row r="23" spans="1:18">
-      <c r="A23" s="1088" t="s">
+      <c r="A23" s="1140" t="s">
         <v>164</v>
       </c>
-      <c r="B23" s="1089"/>
-[...15 lines deleted...]
-      <c r="R23" s="1095"/>
+      <c r="B23" s="1141"/>
+      <c r="C23" s="1141"/>
+      <c r="D23" s="1142"/>
+      <c r="E23" s="1154"/>
+      <c r="F23" s="1155"/>
+      <c r="G23" s="1155"/>
+      <c r="H23" s="1155"/>
+      <c r="I23" s="1155"/>
+      <c r="J23" s="1155"/>
+      <c r="K23" s="1155"/>
+      <c r="L23" s="1155"/>
+      <c r="M23" s="1156"/>
+      <c r="N23" s="1131"/>
+      <c r="O23" s="1132"/>
+      <c r="P23" s="1133"/>
+      <c r="Q23" s="1131"/>
+      <c r="R23" s="1147"/>
     </row>
     <row r="24" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A24" s="1091" t="str">
+      <c r="A24" s="1143" t="str">
         <f>IF('⑤-別紙3.日程案'!A23="","",'⑤-別紙3.日程案'!A23)</f>
         <v/>
       </c>
-      <c r="B24" s="1092"/>
-[...15 lines deleted...]
-      <c r="R24" s="1096"/>
+      <c r="B24" s="1144"/>
+      <c r="C24" s="1144"/>
+      <c r="D24" s="1145"/>
+      <c r="E24" s="1157"/>
+      <c r="F24" s="1158"/>
+      <c r="G24" s="1158"/>
+      <c r="H24" s="1158"/>
+      <c r="I24" s="1158"/>
+      <c r="J24" s="1158"/>
+      <c r="K24" s="1158"/>
+      <c r="L24" s="1158"/>
+      <c r="M24" s="1159"/>
+      <c r="N24" s="1134"/>
+      <c r="O24" s="1135"/>
+      <c r="P24" s="1136"/>
+      <c r="Q24" s="1134"/>
+      <c r="R24" s="1148"/>
     </row>
     <row r="25" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A25" s="1085" t="str">
+      <c r="A25" s="1137" t="str">
         <f>IF('⑤-別紙3.日程案'!A24="","",'⑤-別紙3.日程案'!A24)</f>
         <v/>
       </c>
-      <c r="B25" s="1086"/>
-[...2 lines deleted...]
-      <c r="E25" s="1099" t="str">
+      <c r="B25" s="1138"/>
+      <c r="C25" s="1138"/>
+      <c r="D25" s="1139"/>
+      <c r="E25" s="1151" t="str">
         <f>IF('⑤-別紙3.日程案'!E24="","",'⑤-別紙3.日程案'!E24)</f>
         <v/>
       </c>
-      <c r="F25" s="1100"/>
-[...7 lines deleted...]
-      <c r="N25" s="1076" t="str">
+      <c r="F25" s="1152"/>
+      <c r="G25" s="1152"/>
+      <c r="H25" s="1152"/>
+      <c r="I25" s="1152"/>
+      <c r="J25" s="1152"/>
+      <c r="K25" s="1152"/>
+      <c r="L25" s="1152"/>
+      <c r="M25" s="1153"/>
+      <c r="N25" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!N24="","",'⑤-別紙3.日程案'!N24)</f>
         <v/>
       </c>
-      <c r="O25" s="1077"/>
-[...1 lines deleted...]
-      <c r="Q25" s="1076" t="str">
+      <c r="O25" s="1129"/>
+      <c r="P25" s="1130"/>
+      <c r="Q25" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!Q24="","",'⑤-別紙3.日程案'!Q24)</f>
         <v/>
       </c>
-      <c r="R25" s="1094"/>
+      <c r="R25" s="1146"/>
     </row>
     <row r="26" spans="1:18">
-      <c r="A26" s="1088" t="s">
+      <c r="A26" s="1140" t="s">
         <v>164</v>
       </c>
-      <c r="B26" s="1089"/>
-[...15 lines deleted...]
-      <c r="R26" s="1095"/>
+      <c r="B26" s="1141"/>
+      <c r="C26" s="1141"/>
+      <c r="D26" s="1142"/>
+      <c r="E26" s="1154"/>
+      <c r="F26" s="1155"/>
+      <c r="G26" s="1155"/>
+      <c r="H26" s="1155"/>
+      <c r="I26" s="1155"/>
+      <c r="J26" s="1155"/>
+      <c r="K26" s="1155"/>
+      <c r="L26" s="1155"/>
+      <c r="M26" s="1156"/>
+      <c r="N26" s="1131"/>
+      <c r="O26" s="1132"/>
+      <c r="P26" s="1133"/>
+      <c r="Q26" s="1131"/>
+      <c r="R26" s="1147"/>
     </row>
     <row r="27" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A27" s="1091" t="str">
+      <c r="A27" s="1143" t="str">
         <f>IF('⑤-別紙3.日程案'!A26="","",'⑤-別紙3.日程案'!A26)</f>
         <v/>
       </c>
-      <c r="B27" s="1092"/>
-[...15 lines deleted...]
-      <c r="R27" s="1096"/>
+      <c r="B27" s="1144"/>
+      <c r="C27" s="1144"/>
+      <c r="D27" s="1145"/>
+      <c r="E27" s="1157"/>
+      <c r="F27" s="1158"/>
+      <c r="G27" s="1158"/>
+      <c r="H27" s="1158"/>
+      <c r="I27" s="1158"/>
+      <c r="J27" s="1158"/>
+      <c r="K27" s="1158"/>
+      <c r="L27" s="1158"/>
+      <c r="M27" s="1159"/>
+      <c r="N27" s="1134"/>
+      <c r="O27" s="1135"/>
+      <c r="P27" s="1136"/>
+      <c r="Q27" s="1134"/>
+      <c r="R27" s="1148"/>
     </row>
     <row r="28" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A28" s="1085" t="str">
+      <c r="A28" s="1137" t="str">
         <f>IF('⑤-別紙3.日程案'!A27="","",'⑤-別紙3.日程案'!A27)</f>
         <v/>
       </c>
-      <c r="B28" s="1086"/>
-[...2 lines deleted...]
-      <c r="E28" s="1099" t="str">
+      <c r="B28" s="1138"/>
+      <c r="C28" s="1138"/>
+      <c r="D28" s="1139"/>
+      <c r="E28" s="1151" t="str">
         <f>IF('⑤-別紙3.日程案'!E27="","",'⑤-別紙3.日程案'!E27)</f>
         <v/>
       </c>
-      <c r="F28" s="1100"/>
-[...7 lines deleted...]
-      <c r="N28" s="1076" t="str">
+      <c r="F28" s="1152"/>
+      <c r="G28" s="1152"/>
+      <c r="H28" s="1152"/>
+      <c r="I28" s="1152"/>
+      <c r="J28" s="1152"/>
+      <c r="K28" s="1152"/>
+      <c r="L28" s="1152"/>
+      <c r="M28" s="1153"/>
+      <c r="N28" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!N27="","",'⑤-別紙3.日程案'!N27)</f>
         <v/>
       </c>
-      <c r="O28" s="1077"/>
-[...1 lines deleted...]
-      <c r="Q28" s="1076" t="str">
+      <c r="O28" s="1129"/>
+      <c r="P28" s="1130"/>
+      <c r="Q28" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!Q27="","",'⑤-別紙3.日程案'!Q27)</f>
         <v/>
       </c>
-      <c r="R28" s="1094"/>
+      <c r="R28" s="1146"/>
     </row>
     <row r="29" spans="1:18">
-      <c r="A29" s="1088" t="s">
+      <c r="A29" s="1140" t="s">
         <v>164</v>
       </c>
-      <c r="B29" s="1089"/>
-[...15 lines deleted...]
-      <c r="R29" s="1095"/>
+      <c r="B29" s="1141"/>
+      <c r="C29" s="1141"/>
+      <c r="D29" s="1142"/>
+      <c r="E29" s="1154"/>
+      <c r="F29" s="1155"/>
+      <c r="G29" s="1155"/>
+      <c r="H29" s="1155"/>
+      <c r="I29" s="1155"/>
+      <c r="J29" s="1155"/>
+      <c r="K29" s="1155"/>
+      <c r="L29" s="1155"/>
+      <c r="M29" s="1156"/>
+      <c r="N29" s="1131"/>
+      <c r="O29" s="1132"/>
+      <c r="P29" s="1133"/>
+      <c r="Q29" s="1131"/>
+      <c r="R29" s="1147"/>
     </row>
     <row r="30" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A30" s="1091" t="str">
+      <c r="A30" s="1143" t="str">
         <f>IF('⑤-別紙3.日程案'!A29="","",'⑤-別紙3.日程案'!A29)</f>
         <v/>
       </c>
-      <c r="B30" s="1092"/>
-[...15 lines deleted...]
-      <c r="R30" s="1096"/>
+      <c r="B30" s="1144"/>
+      <c r="C30" s="1144"/>
+      <c r="D30" s="1145"/>
+      <c r="E30" s="1157"/>
+      <c r="F30" s="1158"/>
+      <c r="G30" s="1158"/>
+      <c r="H30" s="1158"/>
+      <c r="I30" s="1158"/>
+      <c r="J30" s="1158"/>
+      <c r="K30" s="1158"/>
+      <c r="L30" s="1158"/>
+      <c r="M30" s="1159"/>
+      <c r="N30" s="1134"/>
+      <c r="O30" s="1135"/>
+      <c r="P30" s="1136"/>
+      <c r="Q30" s="1134"/>
+      <c r="R30" s="1148"/>
     </row>
     <row r="31" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A31" s="1085" t="str">
+      <c r="A31" s="1137" t="str">
         <f>IF('⑤-別紙3.日程案'!A30="","",'⑤-別紙3.日程案'!A30)</f>
         <v/>
       </c>
-      <c r="B31" s="1086"/>
-[...2 lines deleted...]
-      <c r="E31" s="1099" t="str">
+      <c r="B31" s="1138"/>
+      <c r="C31" s="1138"/>
+      <c r="D31" s="1139"/>
+      <c r="E31" s="1151" t="str">
         <f>IF('⑤-別紙3.日程案'!E30="","",'⑤-別紙3.日程案'!E30)</f>
         <v/>
       </c>
-      <c r="F31" s="1100"/>
-[...7 lines deleted...]
-      <c r="N31" s="1076" t="str">
+      <c r="F31" s="1152"/>
+      <c r="G31" s="1152"/>
+      <c r="H31" s="1152"/>
+      <c r="I31" s="1152"/>
+      <c r="J31" s="1152"/>
+      <c r="K31" s="1152"/>
+      <c r="L31" s="1152"/>
+      <c r="M31" s="1153"/>
+      <c r="N31" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!N30="","",'⑤-別紙3.日程案'!N30)</f>
         <v/>
       </c>
-      <c r="O31" s="1077"/>
-[...1 lines deleted...]
-      <c r="Q31" s="1076" t="str">
+      <c r="O31" s="1129"/>
+      <c r="P31" s="1130"/>
+      <c r="Q31" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!Q30="","",'⑤-別紙3.日程案'!Q30)</f>
         <v/>
       </c>
-      <c r="R31" s="1094"/>
+      <c r="R31" s="1146"/>
     </row>
     <row r="32" spans="1:18">
-      <c r="A32" s="1088" t="s">
+      <c r="A32" s="1140" t="s">
         <v>164</v>
       </c>
-      <c r="B32" s="1089"/>
-[...15 lines deleted...]
-      <c r="R32" s="1095"/>
+      <c r="B32" s="1141"/>
+      <c r="C32" s="1141"/>
+      <c r="D32" s="1142"/>
+      <c r="E32" s="1154"/>
+      <c r="F32" s="1155"/>
+      <c r="G32" s="1155"/>
+      <c r="H32" s="1155"/>
+      <c r="I32" s="1155"/>
+      <c r="J32" s="1155"/>
+      <c r="K32" s="1155"/>
+      <c r="L32" s="1155"/>
+      <c r="M32" s="1156"/>
+      <c r="N32" s="1131"/>
+      <c r="O32" s="1132"/>
+      <c r="P32" s="1133"/>
+      <c r="Q32" s="1131"/>
+      <c r="R32" s="1147"/>
     </row>
     <row r="33" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A33" s="1091" t="str">
+      <c r="A33" s="1143" t="str">
         <f>IF('⑤-別紙3.日程案'!A32="","",'⑤-別紙3.日程案'!A32)</f>
         <v/>
       </c>
-      <c r="B33" s="1092"/>
-[...15 lines deleted...]
-      <c r="R33" s="1096"/>
+      <c r="B33" s="1144"/>
+      <c r="C33" s="1144"/>
+      <c r="D33" s="1145"/>
+      <c r="E33" s="1157"/>
+      <c r="F33" s="1158"/>
+      <c r="G33" s="1158"/>
+      <c r="H33" s="1158"/>
+      <c r="I33" s="1158"/>
+      <c r="J33" s="1158"/>
+      <c r="K33" s="1158"/>
+      <c r="L33" s="1158"/>
+      <c r="M33" s="1159"/>
+      <c r="N33" s="1134"/>
+      <c r="O33" s="1135"/>
+      <c r="P33" s="1136"/>
+      <c r="Q33" s="1134"/>
+      <c r="R33" s="1148"/>
     </row>
     <row r="34" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A34" s="1085" t="str">
+      <c r="A34" s="1137" t="str">
         <f>IF('⑤-別紙3.日程案'!A33="","",'⑤-別紙3.日程案'!A33)</f>
         <v/>
       </c>
-      <c r="B34" s="1086"/>
-[...2 lines deleted...]
-      <c r="E34" s="1099" t="str">
+      <c r="B34" s="1138"/>
+      <c r="C34" s="1138"/>
+      <c r="D34" s="1139"/>
+      <c r="E34" s="1151" t="str">
         <f>IF('⑤-別紙3.日程案'!E33="","",'⑤-別紙3.日程案'!E33)</f>
         <v/>
       </c>
-      <c r="F34" s="1100"/>
-[...7 lines deleted...]
-      <c r="N34" s="1076" t="str">
+      <c r="F34" s="1152"/>
+      <c r="G34" s="1152"/>
+      <c r="H34" s="1152"/>
+      <c r="I34" s="1152"/>
+      <c r="J34" s="1152"/>
+      <c r="K34" s="1152"/>
+      <c r="L34" s="1152"/>
+      <c r="M34" s="1153"/>
+      <c r="N34" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!N33="","",'⑤-別紙3.日程案'!N33)</f>
         <v/>
       </c>
-      <c r="O34" s="1077"/>
-[...1 lines deleted...]
-      <c r="Q34" s="1076" t="str">
+      <c r="O34" s="1129"/>
+      <c r="P34" s="1130"/>
+      <c r="Q34" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!Q33="","",'⑤-別紙3.日程案'!Q33)</f>
         <v/>
       </c>
-      <c r="R34" s="1094"/>
+      <c r="R34" s="1146"/>
     </row>
     <row r="35" spans="1:18">
-      <c r="A35" s="1088" t="s">
+      <c r="A35" s="1140" t="s">
         <v>164</v>
       </c>
-      <c r="B35" s="1089"/>
-[...15 lines deleted...]
-      <c r="R35" s="1095"/>
+      <c r="B35" s="1141"/>
+      <c r="C35" s="1141"/>
+      <c r="D35" s="1142"/>
+      <c r="E35" s="1154"/>
+      <c r="F35" s="1155"/>
+      <c r="G35" s="1155"/>
+      <c r="H35" s="1155"/>
+      <c r="I35" s="1155"/>
+      <c r="J35" s="1155"/>
+      <c r="K35" s="1155"/>
+      <c r="L35" s="1155"/>
+      <c r="M35" s="1156"/>
+      <c r="N35" s="1131"/>
+      <c r="O35" s="1132"/>
+      <c r="P35" s="1133"/>
+      <c r="Q35" s="1131"/>
+      <c r="R35" s="1147"/>
     </row>
     <row r="36" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A36" s="1091" t="str">
+      <c r="A36" s="1143" t="str">
         <f>IF('⑤-別紙3.日程案'!A35="","",'⑤-別紙3.日程案'!A35)</f>
         <v/>
       </c>
-      <c r="B36" s="1092"/>
-[...15 lines deleted...]
-      <c r="R36" s="1096"/>
+      <c r="B36" s="1144"/>
+      <c r="C36" s="1144"/>
+      <c r="D36" s="1145"/>
+      <c r="E36" s="1157"/>
+      <c r="F36" s="1158"/>
+      <c r="G36" s="1158"/>
+      <c r="H36" s="1158"/>
+      <c r="I36" s="1158"/>
+      <c r="J36" s="1158"/>
+      <c r="K36" s="1158"/>
+      <c r="L36" s="1158"/>
+      <c r="M36" s="1159"/>
+      <c r="N36" s="1134"/>
+      <c r="O36" s="1135"/>
+      <c r="P36" s="1136"/>
+      <c r="Q36" s="1134"/>
+      <c r="R36" s="1148"/>
     </row>
     <row r="37" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A37" s="1085" t="str">
+      <c r="A37" s="1137" t="str">
         <f>IF('⑤-別紙3.日程案'!A36="","",'⑤-別紙3.日程案'!A36)</f>
         <v/>
       </c>
-      <c r="B37" s="1086"/>
-[...2 lines deleted...]
-      <c r="E37" s="1099" t="str">
+      <c r="B37" s="1138"/>
+      <c r="C37" s="1138"/>
+      <c r="D37" s="1139"/>
+      <c r="E37" s="1151" t="str">
         <f>IF('⑤-別紙3.日程案'!E36="","",'⑤-別紙3.日程案'!E36)</f>
         <v/>
       </c>
-      <c r="F37" s="1100"/>
-[...7 lines deleted...]
-      <c r="N37" s="1076" t="str">
+      <c r="F37" s="1152"/>
+      <c r="G37" s="1152"/>
+      <c r="H37" s="1152"/>
+      <c r="I37" s="1152"/>
+      <c r="J37" s="1152"/>
+      <c r="K37" s="1152"/>
+      <c r="L37" s="1152"/>
+      <c r="M37" s="1153"/>
+      <c r="N37" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!N36="","",'⑤-別紙3.日程案'!N36)</f>
         <v/>
       </c>
-      <c r="O37" s="1077"/>
-[...1 lines deleted...]
-      <c r="Q37" s="1076" t="str">
+      <c r="O37" s="1129"/>
+      <c r="P37" s="1130"/>
+      <c r="Q37" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!Q36="","",'⑤-別紙3.日程案'!Q36)</f>
         <v/>
       </c>
-      <c r="R37" s="1094"/>
+      <c r="R37" s="1146"/>
     </row>
     <row r="38" spans="1:18">
-      <c r="A38" s="1088" t="s">
+      <c r="A38" s="1140" t="s">
         <v>164</v>
       </c>
-      <c r="B38" s="1089"/>
-[...15 lines deleted...]
-      <c r="R38" s="1095"/>
+      <c r="B38" s="1141"/>
+      <c r="C38" s="1141"/>
+      <c r="D38" s="1142"/>
+      <c r="E38" s="1154"/>
+      <c r="F38" s="1155"/>
+      <c r="G38" s="1155"/>
+      <c r="H38" s="1155"/>
+      <c r="I38" s="1155"/>
+      <c r="J38" s="1155"/>
+      <c r="K38" s="1155"/>
+      <c r="L38" s="1155"/>
+      <c r="M38" s="1156"/>
+      <c r="N38" s="1131"/>
+      <c r="O38" s="1132"/>
+      <c r="P38" s="1133"/>
+      <c r="Q38" s="1131"/>
+      <c r="R38" s="1147"/>
     </row>
     <row r="39" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A39" s="1091" t="str">
+      <c r="A39" s="1143" t="str">
         <f>IF('⑤-別紙3.日程案'!A38="","",'⑤-別紙3.日程案'!A38)</f>
         <v/>
       </c>
-      <c r="B39" s="1092"/>
-[...15 lines deleted...]
-      <c r="R39" s="1096"/>
+      <c r="B39" s="1144"/>
+      <c r="C39" s="1144"/>
+      <c r="D39" s="1145"/>
+      <c r="E39" s="1157"/>
+      <c r="F39" s="1158"/>
+      <c r="G39" s="1158"/>
+      <c r="H39" s="1158"/>
+      <c r="I39" s="1158"/>
+      <c r="J39" s="1158"/>
+      <c r="K39" s="1158"/>
+      <c r="L39" s="1158"/>
+      <c r="M39" s="1159"/>
+      <c r="N39" s="1134"/>
+      <c r="O39" s="1135"/>
+      <c r="P39" s="1136"/>
+      <c r="Q39" s="1134"/>
+      <c r="R39" s="1148"/>
     </row>
     <row r="40" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A40" s="1085" t="str">
+      <c r="A40" s="1137" t="str">
         <f>IF('⑤-別紙3.日程案'!A39="","",'⑤-別紙3.日程案'!A39)</f>
         <v/>
       </c>
-      <c r="B40" s="1086"/>
-[...2 lines deleted...]
-      <c r="E40" s="1099" t="str">
+      <c r="B40" s="1138"/>
+      <c r="C40" s="1138"/>
+      <c r="D40" s="1139"/>
+      <c r="E40" s="1151" t="str">
         <f>IF('⑤-別紙3.日程案'!E39="","",'⑤-別紙3.日程案'!E39)</f>
         <v/>
       </c>
-      <c r="F40" s="1100"/>
-[...7 lines deleted...]
-      <c r="N40" s="1076" t="str">
+      <c r="F40" s="1152"/>
+      <c r="G40" s="1152"/>
+      <c r="H40" s="1152"/>
+      <c r="I40" s="1152"/>
+      <c r="J40" s="1152"/>
+      <c r="K40" s="1152"/>
+      <c r="L40" s="1152"/>
+      <c r="M40" s="1153"/>
+      <c r="N40" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!N39="","",'⑤-別紙3.日程案'!N39)</f>
         <v/>
       </c>
-      <c r="O40" s="1077"/>
-[...1 lines deleted...]
-      <c r="Q40" s="1076" t="str">
+      <c r="O40" s="1129"/>
+      <c r="P40" s="1130"/>
+      <c r="Q40" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!Q39="","",'⑤-別紙3.日程案'!Q39)</f>
         <v/>
       </c>
-      <c r="R40" s="1094"/>
+      <c r="R40" s="1146"/>
     </row>
     <row r="41" spans="1:18">
-      <c r="A41" s="1088" t="s">
+      <c r="A41" s="1140" t="s">
         <v>164</v>
       </c>
-      <c r="B41" s="1089"/>
-[...15 lines deleted...]
-      <c r="R41" s="1095"/>
+      <c r="B41" s="1141"/>
+      <c r="C41" s="1141"/>
+      <c r="D41" s="1142"/>
+      <c r="E41" s="1154"/>
+      <c r="F41" s="1155"/>
+      <c r="G41" s="1155"/>
+      <c r="H41" s="1155"/>
+      <c r="I41" s="1155"/>
+      <c r="J41" s="1155"/>
+      <c r="K41" s="1155"/>
+      <c r="L41" s="1155"/>
+      <c r="M41" s="1156"/>
+      <c r="N41" s="1131"/>
+      <c r="O41" s="1132"/>
+      <c r="P41" s="1133"/>
+      <c r="Q41" s="1131"/>
+      <c r="R41" s="1147"/>
     </row>
     <row r="42" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A42" s="1091" t="str">
+      <c r="A42" s="1143" t="str">
         <f>IF('⑤-別紙3.日程案'!A41="","",'⑤-別紙3.日程案'!A41)</f>
         <v/>
       </c>
-      <c r="B42" s="1092"/>
-[...15 lines deleted...]
-      <c r="R42" s="1096"/>
+      <c r="B42" s="1144"/>
+      <c r="C42" s="1144"/>
+      <c r="D42" s="1145"/>
+      <c r="E42" s="1157"/>
+      <c r="F42" s="1158"/>
+      <c r="G42" s="1158"/>
+      <c r="H42" s="1158"/>
+      <c r="I42" s="1158"/>
+      <c r="J42" s="1158"/>
+      <c r="K42" s="1158"/>
+      <c r="L42" s="1158"/>
+      <c r="M42" s="1159"/>
+      <c r="N42" s="1134"/>
+      <c r="O42" s="1135"/>
+      <c r="P42" s="1136"/>
+      <c r="Q42" s="1134"/>
+      <c r="R42" s="1148"/>
     </row>
     <row r="43" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A43" s="1085" t="str">
+      <c r="A43" s="1137" t="str">
         <f>IF('⑤-別紙3.日程案'!A42="","",'⑤-別紙3.日程案'!A42)</f>
         <v/>
       </c>
-      <c r="B43" s="1086"/>
-[...2 lines deleted...]
-      <c r="E43" s="1099" t="str">
+      <c r="B43" s="1138"/>
+      <c r="C43" s="1138"/>
+      <c r="D43" s="1139"/>
+      <c r="E43" s="1151" t="str">
         <f>IF('⑤-別紙3.日程案'!E42="","",'⑤-別紙3.日程案'!E42)</f>
         <v/>
       </c>
-      <c r="F43" s="1100"/>
-[...7 lines deleted...]
-      <c r="N43" s="1076" t="str">
+      <c r="F43" s="1152"/>
+      <c r="G43" s="1152"/>
+      <c r="H43" s="1152"/>
+      <c r="I43" s="1152"/>
+      <c r="J43" s="1152"/>
+      <c r="K43" s="1152"/>
+      <c r="L43" s="1152"/>
+      <c r="M43" s="1153"/>
+      <c r="N43" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!N42="","",'⑤-別紙3.日程案'!N42)</f>
         <v/>
       </c>
-      <c r="O43" s="1077"/>
-[...1 lines deleted...]
-      <c r="Q43" s="1076" t="str">
+      <c r="O43" s="1129"/>
+      <c r="P43" s="1130"/>
+      <c r="Q43" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!Q42="","",'⑤-別紙3.日程案'!Q42)</f>
         <v/>
       </c>
-      <c r="R43" s="1094"/>
+      <c r="R43" s="1146"/>
     </row>
     <row r="44" spans="1:18">
-      <c r="A44" s="1088" t="s">
+      <c r="A44" s="1140" t="s">
         <v>164</v>
       </c>
-      <c r="B44" s="1089"/>
-[...15 lines deleted...]
-      <c r="R44" s="1095"/>
+      <c r="B44" s="1141"/>
+      <c r="C44" s="1141"/>
+      <c r="D44" s="1142"/>
+      <c r="E44" s="1154"/>
+      <c r="F44" s="1155"/>
+      <c r="G44" s="1155"/>
+      <c r="H44" s="1155"/>
+      <c r="I44" s="1155"/>
+      <c r="J44" s="1155"/>
+      <c r="K44" s="1155"/>
+      <c r="L44" s="1155"/>
+      <c r="M44" s="1156"/>
+      <c r="N44" s="1131"/>
+      <c r="O44" s="1132"/>
+      <c r="P44" s="1133"/>
+      <c r="Q44" s="1131"/>
+      <c r="R44" s="1147"/>
     </row>
     <row r="45" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A45" s="1091" t="str">
+      <c r="A45" s="1143" t="str">
         <f>IF('⑤-別紙3.日程案'!A44="","",'⑤-別紙3.日程案'!A44)</f>
         <v/>
       </c>
-      <c r="B45" s="1092"/>
-[...15 lines deleted...]
-      <c r="R45" s="1096"/>
+      <c r="B45" s="1144"/>
+      <c r="C45" s="1144"/>
+      <c r="D45" s="1145"/>
+      <c r="E45" s="1157"/>
+      <c r="F45" s="1158"/>
+      <c r="G45" s="1158"/>
+      <c r="H45" s="1158"/>
+      <c r="I45" s="1158"/>
+      <c r="J45" s="1158"/>
+      <c r="K45" s="1158"/>
+      <c r="L45" s="1158"/>
+      <c r="M45" s="1159"/>
+      <c r="N45" s="1134"/>
+      <c r="O45" s="1135"/>
+      <c r="P45" s="1136"/>
+      <c r="Q45" s="1134"/>
+      <c r="R45" s="1148"/>
     </row>
     <row r="46" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A46" s="1085" t="str">
+      <c r="A46" s="1137" t="str">
         <f>IF('⑤-別紙3.日程案'!A45="","",'⑤-別紙3.日程案'!A45)</f>
         <v/>
       </c>
-      <c r="B46" s="1086"/>
-[...2 lines deleted...]
-      <c r="E46" s="1099" t="str">
+      <c r="B46" s="1138"/>
+      <c r="C46" s="1138"/>
+      <c r="D46" s="1139"/>
+      <c r="E46" s="1151" t="str">
         <f>IF('⑤-別紙3.日程案'!E45="","",'⑤-別紙3.日程案'!E45)</f>
         <v/>
       </c>
-      <c r="F46" s="1100"/>
-[...7 lines deleted...]
-      <c r="N46" s="1076" t="str">
+      <c r="F46" s="1152"/>
+      <c r="G46" s="1152"/>
+      <c r="H46" s="1152"/>
+      <c r="I46" s="1152"/>
+      <c r="J46" s="1152"/>
+      <c r="K46" s="1152"/>
+      <c r="L46" s="1152"/>
+      <c r="M46" s="1153"/>
+      <c r="N46" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!N45="","",'⑤-別紙3.日程案'!N45)</f>
         <v/>
       </c>
-      <c r="O46" s="1077"/>
-[...1 lines deleted...]
-      <c r="Q46" s="1076" t="str">
+      <c r="O46" s="1129"/>
+      <c r="P46" s="1130"/>
+      <c r="Q46" s="1128" t="str">
         <f>IF('⑤-別紙3.日程案'!Q45="","",'⑤-別紙3.日程案'!Q45)</f>
         <v/>
       </c>
-      <c r="R46" s="1094"/>
+      <c r="R46" s="1146"/>
     </row>
     <row r="47" spans="1:18">
-      <c r="A47" s="1088" t="s">
+      <c r="A47" s="1140" t="s">
         <v>164</v>
       </c>
-      <c r="B47" s="1089"/>
-[...15 lines deleted...]
-      <c r="R47" s="1095"/>
+      <c r="B47" s="1141"/>
+      <c r="C47" s="1141"/>
+      <c r="D47" s="1142"/>
+      <c r="E47" s="1154"/>
+      <c r="F47" s="1155"/>
+      <c r="G47" s="1155"/>
+      <c r="H47" s="1155"/>
+      <c r="I47" s="1155"/>
+      <c r="J47" s="1155"/>
+      <c r="K47" s="1155"/>
+      <c r="L47" s="1155"/>
+      <c r="M47" s="1156"/>
+      <c r="N47" s="1131"/>
+      <c r="O47" s="1132"/>
+      <c r="P47" s="1133"/>
+      <c r="Q47" s="1131"/>
+      <c r="R47" s="1147"/>
     </row>
     <row r="48" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A48" s="1091" t="str">
+      <c r="A48" s="1143" t="str">
         <f>IF('⑤-別紙3.日程案'!A47="","",'⑤-別紙3.日程案'!A47)</f>
         <v/>
       </c>
-      <c r="B48" s="1092"/>
-[...15 lines deleted...]
-      <c r="R48" s="1096"/>
+      <c r="B48" s="1144"/>
+      <c r="C48" s="1144"/>
+      <c r="D48" s="1145"/>
+      <c r="E48" s="1157"/>
+      <c r="F48" s="1158"/>
+      <c r="G48" s="1158"/>
+      <c r="H48" s="1158"/>
+      <c r="I48" s="1158"/>
+      <c r="J48" s="1158"/>
+      <c r="K48" s="1158"/>
+      <c r="L48" s="1158"/>
+      <c r="M48" s="1159"/>
+      <c r="N48" s="1134"/>
+      <c r="O48" s="1135"/>
+      <c r="P48" s="1136"/>
+      <c r="Q48" s="1134"/>
+      <c r="R48" s="1148"/>
     </row>
   </sheetData>
   <mergeCells count="84">
     <mergeCell ref="A46:D46"/>
     <mergeCell ref="E46:M48"/>
     <mergeCell ref="N46:P48"/>
     <mergeCell ref="Q46:R48"/>
     <mergeCell ref="A47:D47"/>
     <mergeCell ref="A48:D48"/>
     <mergeCell ref="A43:D43"/>
     <mergeCell ref="E43:M45"/>
     <mergeCell ref="N43:P45"/>
     <mergeCell ref="Q43:R45"/>
     <mergeCell ref="A44:D44"/>
     <mergeCell ref="A45:D45"/>
     <mergeCell ref="A40:D40"/>
     <mergeCell ref="E40:M42"/>
     <mergeCell ref="N40:P42"/>
     <mergeCell ref="Q40:R42"/>
     <mergeCell ref="A41:D41"/>
     <mergeCell ref="A42:D42"/>
     <mergeCell ref="A37:D37"/>
     <mergeCell ref="E37:M39"/>
     <mergeCell ref="N37:P39"/>
     <mergeCell ref="Q37:R39"/>
@@ -18591,293 +18777,293 @@
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="E13:M15"/>
     <mergeCell ref="N13:P15"/>
     <mergeCell ref="Q13:R15"/>
     <mergeCell ref="A14:D14"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="E10:M12"/>
     <mergeCell ref="N10:P12"/>
     <mergeCell ref="Q10:R12"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="A3:R3"/>
     <mergeCell ref="A5:R6"/>
     <mergeCell ref="A8:D9"/>
     <mergeCell ref="E8:M9"/>
     <mergeCell ref="N8:P9"/>
     <mergeCell ref="Q8:R9"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="1">
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A10:D48" xr:uid="{EF578CD1-E0DE-4E2B-9526-F7421EF69551}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.27559055118110237" top="0.39370078740157483" bottom="0.78740157480314965" header="3.9370078740157481" footer="0.19685039370078741"/>
-  <pageSetup paperSize="9" scale="77" fitToHeight="0" orientation="portrait" cellComments="asDisplayed" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="portrait" cellComments="asDisplayed" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;R&amp;"ＭＳ 明朝,標準"&amp;10 &amp;"ＭＳ 明朝,太字" &amp;14 &amp;16 </oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D0C6C77-9498-4640-90A6-9FFB74819425}">
   <dimension ref="A1:FD9"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="P23" sqref="P23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="11.45"/>
   <cols>
     <col min="1" max="1" width="15.85546875" style="575" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.140625" style="575" customWidth="1"/>
     <col min="3" max="8" width="8.7109375" style="575"/>
     <col min="9" max="17" width="12.140625" style="575" customWidth="1"/>
     <col min="18" max="18" width="13.140625" style="575" customWidth="1"/>
     <col min="19" max="19" width="12.42578125" style="575" customWidth="1"/>
     <col min="20" max="20" width="16.85546875" style="575" customWidth="1"/>
     <col min="21" max="40" width="8.7109375" style="575"/>
     <col min="41" max="41" width="10.140625" style="575" bestFit="1" customWidth="1"/>
     <col min="42" max="57" width="8.7109375" style="575"/>
     <col min="58" max="58" width="10.42578125" style="575" bestFit="1" customWidth="1"/>
     <col min="59" max="60" width="11.42578125" style="575" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="10.42578125" style="575" customWidth="1"/>
     <col min="62" max="62" width="8.7109375" style="575"/>
     <col min="63" max="63" width="9.140625" style="575" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="16.7109375" style="575" customWidth="1"/>
-    <col min="65" max="65" width="8.5703125" style="575" customWidth="1"/>
+    <col min="65" max="65" width="8.42578125" style="575" customWidth="1"/>
     <col min="66" max="66" width="8.7109375" style="575"/>
     <col min="67" max="67" width="17.7109375" style="575" customWidth="1"/>
     <col min="68" max="69" width="8.7109375" style="575"/>
     <col min="70" max="71" width="19.140625" style="575" customWidth="1"/>
     <col min="72" max="16384" width="8.7109375" style="575"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:160" s="570" customFormat="1" ht="68.45" customHeight="1">
       <c r="A1" s="572" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="B1" s="572" t="s">
         <v>81</v>
       </c>
       <c r="C1" s="572" t="s">
         <v>82</v>
       </c>
       <c r="D1" s="572" t="s">
         <v>83</v>
       </c>
       <c r="E1" s="586" t="s">
         <v>84</v>
       </c>
       <c r="F1" s="572" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="G1" s="572" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="H1" s="572" t="s">
         <v>94</v>
       </c>
       <c r="I1" s="572" t="s">
         <v>95</v>
       </c>
       <c r="J1" s="572" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="K1" s="572" t="s">
         <v>101</v>
       </c>
       <c r="L1" s="572" t="s">
         <v>102</v>
       </c>
       <c r="M1" s="572" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="N1" s="572" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="O1" s="572" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="P1" s="572" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="Q1" s="572" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="R1" s="572" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="S1" s="572" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="T1" s="572" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="U1" s="572" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="V1" s="572" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="W1" s="572" t="s">
         <v>92</v>
       </c>
       <c r="X1" s="572" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="Y1" s="572" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="Z1" s="572" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="AA1" s="572" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="AB1" s="572" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="AC1" s="572" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="AD1" s="572" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="AE1" s="572" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="AF1" s="572" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="AG1" s="572" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
       <c r="AH1" s="572" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
       <c r="AI1" s="572" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="AJ1" s="572" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="AK1" s="572" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="AL1" s="572" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="AM1" s="572" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="AN1" s="572" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="AO1" s="572" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="AP1" s="572" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="AQ1" s="572" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="AR1" s="590" t="s">
         <v>229</v>
       </c>
       <c r="AS1" s="590" t="s">
         <v>231</v>
       </c>
       <c r="AT1" s="590" t="s">
         <v>233</v>
       </c>
       <c r="AU1" s="590" t="s">
         <v>236</v>
       </c>
       <c r="AV1" s="590" t="s">
         <v>237</v>
       </c>
       <c r="AW1" s="590" t="s">
         <v>239</v>
       </c>
       <c r="AX1" s="590" t="s">
         <v>241</v>
       </c>
       <c r="AY1" s="590" t="s">
         <v>242</v>
       </c>
       <c r="AZ1" s="590" t="s">
         <v>243</v>
       </c>
       <c r="BA1" s="572" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="BB1" s="572" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="BC1" s="590" t="s">
         <v>247</v>
       </c>
       <c r="BD1" s="590" t="s">
         <v>248</v>
       </c>
       <c r="BE1" s="572" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="BF1" s="572" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="BG1" s="572" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="BH1" s="590" t="s">
         <v>252</v>
       </c>
       <c r="BI1" s="590" t="s">
         <v>253</v>
       </c>
       <c r="BJ1" s="590" t="s">
         <v>254</v>
       </c>
       <c r="BK1" s="590" t="s">
         <v>255</v>
       </c>
       <c r="BL1" s="590" t="s">
         <v>256</v>
       </c>
       <c r="BM1" s="590" t="s">
         <v>257</v>
       </c>
       <c r="BN1" s="591" t="s">
         <v>259</v>
       </c>
       <c r="BO1" s="586" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
     </row>
     <row r="2" spans="1:160" s="584" customFormat="1" ht="73.5" customHeight="1">
       <c r="A2" s="583" cm="1">
         <f t="array" ref="A2">'②-申請書'!G4:G4</f>
         <v>0</v>
       </c>
       <c r="B2" s="584">
         <f>'②-申請書'!$C$9</f>
         <v>0</v>
       </c>
       <c r="C2" s="584">
         <f>'②-申請書'!$C$10</f>
         <v>0</v>
       </c>
       <c r="D2" s="584">
         <f>'②-申請書'!$C$11</f>
         <v>0</v>
       </c>
       <c r="E2" s="584">
         <f>'②-申請書'!$C$12</f>
         <v>0</v>
       </c>
       <c r="F2" s="584">
         <f>'②-申請書'!$C$15</f>
@@ -19098,349 +19284,349 @@
       <c r="BI2" s="266">
         <f>'③-別紙1.計画概要'!$N$63</f>
         <v>0</v>
       </c>
       <c r="BJ2" s="266">
         <f>'③-別紙1.計画概要'!$N$64</f>
         <v>0</v>
       </c>
       <c r="BK2" s="266">
         <f>'③-別紙1.計画概要'!$N$65</f>
         <v>0</v>
       </c>
       <c r="BL2" s="266">
         <f>'③-別紙1.計画概要'!$N$66</f>
         <v>0</v>
       </c>
       <c r="BM2" s="266">
         <f>'③-別紙1.計画概要'!$N$67</f>
         <v>0</v>
       </c>
       <c r="BN2" s="266">
         <f>'③-別紙1.計画概要'!$P$70</f>
         <v>0</v>
       </c>
       <c r="BO2" s="584">
-        <f>'④-別紙2.予算概算'!$N$27</f>
+        <f>'④-別紙2.予算概算'!$N$33</f>
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:160" ht="15" customHeight="1">
       <c r="A3" s="574"/>
       <c r="G3" s="576"/>
       <c r="AJ3" s="561"/>
       <c r="BD3" s="561"/>
       <c r="BE3" s="576"/>
       <c r="BF3" s="561"/>
       <c r="BG3" s="577"/>
       <c r="BH3" s="577"/>
       <c r="BI3" s="578"/>
       <c r="BJ3" s="561"/>
       <c r="BK3" s="577"/>
       <c r="BL3" s="577"/>
       <c r="BM3" s="561"/>
       <c r="BN3" s="561"/>
       <c r="BO3" s="561"/>
       <c r="BP3" s="561"/>
       <c r="BQ3" s="561"/>
     </row>
     <row r="4" spans="1:160" s="582" customFormat="1" ht="73.5" customHeight="1">
       <c r="A4" s="572" t="s">
         <v>263</v>
       </c>
       <c r="B4" s="572" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="C4" s="572" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="D4" s="572" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="E4" s="572" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="F4" s="572" t="s">
         <v>268</v>
       </c>
       <c r="G4" s="572" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="H4" s="572" t="s">
         <v>268</v>
       </c>
       <c r="I4" s="572" t="s">
         <v>272</v>
       </c>
       <c r="J4" s="572" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="K4" s="572" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="L4" s="572" t="s">
         <v>275</v>
       </c>
       <c r="M4" s="572" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="N4" s="572" t="s">
         <v>47</v>
       </c>
       <c r="O4" s="572" t="s">
         <v>325</v>
       </c>
       <c r="P4" s="572" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="Q4" s="572" t="s">
         <v>280</v>
       </c>
       <c r="R4" s="572" t="s">
         <v>47</v>
       </c>
       <c r="S4" s="572" t="s">
         <v>325</v>
       </c>
       <c r="T4" s="572" t="s">
         <v>282</v>
       </c>
       <c r="U4" s="572" t="s">
         <v>201</v>
       </c>
       <c r="V4" s="572" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="W4" s="572" t="s">
         <v>268</v>
       </c>
       <c r="X4" s="572" t="s">
         <v>47</v>
       </c>
       <c r="Y4" s="572" t="s">
         <v>325</v>
       </c>
       <c r="Z4" s="572" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="AA4" s="572" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="AB4" s="572" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="AC4" s="572" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
       <c r="AD4" s="572" t="s">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="AE4" s="572" t="s">
-        <v>521</v>
+        <v>529</v>
       </c>
       <c r="AF4" s="572" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="AG4" s="572" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
       <c r="AH4" s="572" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
       <c r="AI4" s="572" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
       <c r="AJ4" s="572" t="s">
         <v>155</v>
       </c>
       <c r="AK4" s="572" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="AL4" s="572" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="AM4" s="587" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="AN4" s="572" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="AO4" s="572" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="AP4" s="572" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="AQ4" s="572" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="AR4" s="572" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="AS4" s="572" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="AT4" s="572" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="AU4" s="572" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
       <c r="AV4" s="572" t="s">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="AW4" s="572" t="s">
-        <v>536</v>
+        <v>544</v>
       </c>
       <c r="AX4" s="572" t="s">
-        <v>537</v>
+        <v>545</v>
       </c>
       <c r="AY4" s="572" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="AZ4" s="572" t="s">
         <v>311</v>
       </c>
       <c r="BA4" s="572" t="s">
         <v>91</v>
       </c>
       <c r="BB4" s="572" t="s">
-        <v>539</v>
+        <v>547</v>
       </c>
       <c r="BC4" s="572" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
       <c r="BD4" s="572" t="s">
         <v>315</v>
       </c>
       <c r="BE4" s="572" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
       <c r="BF4" s="572" t="s">
         <v>317</v>
       </c>
       <c r="BG4" s="587" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="BH4" s="572" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="BI4" s="572" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
       <c r="BJ4" s="572" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="BK4" s="572" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="BL4" s="572" t="s">
-        <v>546</v>
+        <v>554</v>
       </c>
       <c r="BM4" s="572" t="s">
         <v>47</v>
       </c>
       <c r="BN4" s="572" t="s">
         <v>325</v>
       </c>
       <c r="BO4" s="572" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="BP4" s="572" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
       <c r="BQ4" s="572" t="s">
         <v>47</v>
       </c>
       <c r="BR4" s="572" t="s">
         <v>325</v>
       </c>
       <c r="BS4" s="572" t="s">
         <v>331</v>
       </c>
       <c r="BT4" s="572" t="s">
         <v>332</v>
       </c>
       <c r="BU4" s="572" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="BV4" s="572" t="s">
         <v>47</v>
       </c>
       <c r="BW4" s="572" t="s">
         <v>325</v>
       </c>
       <c r="BX4" s="572" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="BY4" s="572" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
       <c r="BZ4" s="572" t="s">
-        <v>552</v>
+        <v>560</v>
       </c>
       <c r="CA4" s="587" t="s">
-        <v>553</v>
+        <v>561</v>
       </c>
       <c r="CB4" s="572" t="s">
         <v>340</v>
       </c>
       <c r="CC4" s="572" t="s">
         <v>47</v>
       </c>
       <c r="CD4" s="572" t="s">
         <v>325</v>
       </c>
       <c r="CE4" s="572" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
       <c r="CF4" s="572" t="s">
         <v>343</v>
       </c>
       <c r="CG4" s="572" t="s">
         <v>344</v>
       </c>
       <c r="CH4" s="572" t="s">
         <v>47</v>
       </c>
       <c r="CI4" s="572" t="s">
         <v>325</v>
       </c>
       <c r="CJ4" s="588" t="s">
         <v>346</v>
       </c>
       <c r="CK4" s="588" t="s">
-        <v>555</v>
+        <v>563</v>
       </c>
       <c r="CL4" s="588" t="s">
-        <v>556</v>
+        <v>564</v>
       </c>
       <c r="CM4" s="588" t="s">
-        <v>557</v>
+        <v>565</v>
       </c>
       <c r="CN4" s="588" t="s">
-        <v>558</v>
+        <v>566</v>
       </c>
     </row>
     <row r="5" spans="1:160" s="584" customFormat="1" ht="73.5" customHeight="1">
       <c r="A5" s="584">
         <f>'③-別紙1.計画概要'!$F$74</f>
         <v>0</v>
       </c>
       <c r="B5" s="584">
         <f>'③-別紙1.計画概要'!$H$74</f>
         <v>0</v>
       </c>
       <c r="C5" s="584">
         <f>'③-別紙1.計画概要'!$J$74</f>
         <v>0</v>
       </c>
       <c r="D5" s="584">
         <f>'③-別紙1.計画概要'!$L$74</f>
         <v>0</v>
       </c>
       <c r="E5" s="584">
         <f>'③-別紙1.計画概要'!$N$74</f>
         <v>0</v>
       </c>
       <c r="F5" s="584">
         <f>'③-別紙1.計画概要'!$P$74</f>
@@ -19781,138 +19967,138 @@
       <c r="CL5" s="584">
         <f>'③-別紙1.計画概要'!B132</f>
         <v>0</v>
       </c>
       <c r="CM5" s="584">
         <f>'③-別紙1.計画概要'!B133</f>
         <v>0</v>
       </c>
       <c r="CN5" s="584">
         <f>'③-別紙1.計画概要'!B135</f>
         <v>0</v>
       </c>
       <c r="CT5" s="581"/>
       <c r="CU5" s="581"/>
       <c r="CV5" s="589"/>
       <c r="DN5" s="581"/>
       <c r="DO5" s="581"/>
       <c r="DP5" s="589"/>
       <c r="EH5" s="581"/>
       <c r="EI5" s="581"/>
       <c r="EJ5" s="589"/>
       <c r="FD5" s="266"/>
     </row>
     <row r="8" spans="1:160" ht="55.5" customHeight="1">
       <c r="A8" s="579" t="s">
-        <v>559</v>
+        <v>567</v>
       </c>
       <c r="B8" s="579" t="s">
-        <v>560</v>
+        <v>568</v>
       </c>
       <c r="C8" s="579" t="s">
-        <v>561</v>
+        <v>569</v>
       </c>
       <c r="D8" s="579" t="s">
-        <v>562</v>
+        <v>570</v>
       </c>
       <c r="E8" s="579" t="s">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="F8" s="579" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="G8" s="579" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="H8" s="579" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="I8" s="579" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
       <c r="J8" s="579" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="K8" s="579" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
       <c r="L8" s="579" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="M8" s="579" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="N8" s="579" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="O8" s="579" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="P8" s="579" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="Q8" s="579" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="R8" s="579" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
       <c r="S8" s="579" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="T8" s="579" t="s">
-        <v>578</v>
+        <v>586</v>
       </c>
       <c r="U8" s="579" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="V8" s="579" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="W8" s="579" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="X8" s="579" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="Y8" s="579" t="s">
         <v>65</v>
       </c>
       <c r="Z8" s="579" t="s">
         <v>66</v>
       </c>
       <c r="AA8" s="579" t="s">
         <v>47</v>
       </c>
       <c r="AB8" s="579" t="s">
         <v>67</v>
       </c>
       <c r="AC8" s="579" t="s">
         <v>68</v>
       </c>
       <c r="AD8" s="580" t="s">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="AE8" s="579" t="s">
         <v>71</v>
       </c>
       <c r="AF8" s="579" t="s">
         <v>72</v>
       </c>
       <c r="AG8" s="579" t="s">
         <v>73</v>
       </c>
       <c r="AH8" s="579" t="s">
         <v>74</v>
       </c>
       <c r="AI8" s="579" t="s">
         <v>75</v>
       </c>
       <c r="AJ8" s="579" t="s">
         <v>76</v>
       </c>
       <c r="AK8" s="573"/>
       <c r="AL8" s="573"/>
       <c r="AM8" s="573"/>
       <c r="AN8" s="573"/>
       <c r="AO8" s="573"/>
       <c r="AP8" s="573"/>
@@ -20076,523 +20262,523 @@
       <c r="AW9" s="573"/>
       <c r="AX9" s="573"/>
       <c r="AY9" s="573"/>
       <c r="AZ9" s="573"/>
       <c r="BA9" s="573"/>
       <c r="BB9" s="573"/>
       <c r="BC9" s="573"/>
       <c r="BD9" s="573"/>
       <c r="BE9" s="573"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0319FEC-94BC-4862-9F3A-CA63FFD651EC}">
   <sheetPr>
     <tabColor rgb="FFFFCCFF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AT49"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" topLeftCell="A38" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" topLeftCell="A36" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <selection activeCell="B5" sqref="B5:AQ5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.45"/>
   <cols>
     <col min="1" max="1" width="2.42578125" style="59" customWidth="1"/>
     <col min="2" max="2" width="2.42578125" style="60" customWidth="1"/>
     <col min="3" max="44" width="2.42578125" style="59" customWidth="1"/>
     <col min="45" max="45" width="2.140625" style="61" customWidth="1"/>
     <col min="46" max="46" width="2.140625" style="62" customWidth="1"/>
     <col min="47" max="16384" width="9" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:46" ht="3.95" customHeight="1"/>
     <row r="2" spans="1:46" ht="2.25" customHeight="1">
       <c r="AR2" s="402"/>
     </row>
     <row r="3" spans="1:46" ht="21" customHeight="1">
-      <c r="A3" s="621" t="s">
+      <c r="A3" s="664" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="622"/>
-[...41 lines deleted...]
-      <c r="AR3" s="623"/>
+      <c r="B3" s="665"/>
+      <c r="C3" s="665"/>
+      <c r="D3" s="665"/>
+      <c r="E3" s="665"/>
+      <c r="F3" s="665"/>
+      <c r="G3" s="665"/>
+      <c r="H3" s="665"/>
+      <c r="I3" s="665"/>
+      <c r="J3" s="665"/>
+      <c r="K3" s="665"/>
+      <c r="L3" s="665"/>
+      <c r="M3" s="665"/>
+      <c r="N3" s="665"/>
+      <c r="O3" s="665"/>
+      <c r="P3" s="665"/>
+      <c r="Q3" s="665"/>
+      <c r="R3" s="665"/>
+      <c r="S3" s="665"/>
+      <c r="T3" s="665"/>
+      <c r="U3" s="665"/>
+      <c r="V3" s="665"/>
+      <c r="W3" s="665"/>
+      <c r="X3" s="665"/>
+      <c r="Y3" s="665"/>
+      <c r="Z3" s="665"/>
+      <c r="AA3" s="665"/>
+      <c r="AB3" s="665"/>
+      <c r="AC3" s="665"/>
+      <c r="AD3" s="665"/>
+      <c r="AE3" s="665"/>
+      <c r="AF3" s="665"/>
+      <c r="AG3" s="665"/>
+      <c r="AH3" s="665"/>
+      <c r="AI3" s="665"/>
+      <c r="AJ3" s="665"/>
+      <c r="AK3" s="665"/>
+      <c r="AL3" s="665"/>
+      <c r="AM3" s="665"/>
+      <c r="AN3" s="665"/>
+      <c r="AO3" s="665"/>
+      <c r="AP3" s="665"/>
+      <c r="AQ3" s="665"/>
+      <c r="AR3" s="666"/>
     </row>
     <row r="4" spans="1:46" ht="10.5" customHeight="1"/>
     <row r="5" spans="1:46" ht="104.25" customHeight="1">
-      <c r="B5" s="624" t="s">
+      <c r="B5" s="667" t="s">
         <v>35</v>
       </c>
-      <c r="C5" s="625"/>
-[...39 lines deleted...]
-      <c r="AQ5" s="626"/>
+      <c r="C5" s="668"/>
+      <c r="D5" s="668"/>
+      <c r="E5" s="668"/>
+      <c r="F5" s="668"/>
+      <c r="G5" s="668"/>
+      <c r="H5" s="668"/>
+      <c r="I5" s="668"/>
+      <c r="J5" s="668"/>
+      <c r="K5" s="668"/>
+      <c r="L5" s="668"/>
+      <c r="M5" s="668"/>
+      <c r="N5" s="668"/>
+      <c r="O5" s="668"/>
+      <c r="P5" s="668"/>
+      <c r="Q5" s="668"/>
+      <c r="R5" s="668"/>
+      <c r="S5" s="668"/>
+      <c r="T5" s="668"/>
+      <c r="U5" s="668"/>
+      <c r="V5" s="668"/>
+      <c r="W5" s="668"/>
+      <c r="X5" s="668"/>
+      <c r="Y5" s="668"/>
+      <c r="Z5" s="668"/>
+      <c r="AA5" s="668"/>
+      <c r="AB5" s="668"/>
+      <c r="AC5" s="668"/>
+      <c r="AD5" s="668"/>
+      <c r="AE5" s="668"/>
+      <c r="AF5" s="668"/>
+      <c r="AG5" s="668"/>
+      <c r="AH5" s="668"/>
+      <c r="AI5" s="668"/>
+      <c r="AJ5" s="668"/>
+      <c r="AK5" s="668"/>
+      <c r="AL5" s="668"/>
+      <c r="AM5" s="668"/>
+      <c r="AN5" s="668"/>
+      <c r="AO5" s="668"/>
+      <c r="AP5" s="668"/>
+      <c r="AQ5" s="669"/>
     </row>
     <row r="6" spans="1:46" ht="12.6" customHeight="1"/>
     <row r="7" spans="1:46">
-      <c r="A7" s="627" t="s">
+      <c r="A7" s="670" t="s">
         <v>36</v>
       </c>
-      <c r="B7" s="627"/>
+      <c r="B7" s="670"/>
       <c r="C7" s="59" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:46" ht="4.5" customHeight="1" thickBot="1"/>
     <row r="9" spans="1:46" ht="19.5" customHeight="1" thickBot="1">
       <c r="C9" s="369"/>
       <c r="D9" s="59" t="s">
         <v>38</v>
       </c>
       <c r="O9" s="369"/>
       <c r="P9" s="59" t="s">
         <v>39</v>
       </c>
       <c r="Z9" s="369"/>
       <c r="AA9" s="59" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:46" ht="19.5" customHeight="1" thickBot="1">
       <c r="C10" s="369"/>
       <c r="D10" s="59" t="s">
         <v>41</v>
       </c>
       <c r="O10" s="369"/>
       <c r="P10" s="59" t="s">
         <v>42</v>
       </c>
       <c r="Z10" s="369"/>
       <c r="AA10" s="59" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:46" ht="19.5" customHeight="1" thickBot="1">
       <c r="C11" s="369"/>
-      <c r="D11" s="628" t="s">
+      <c r="D11" s="671" t="s">
         <v>44</v>
       </c>
-      <c r="E11" s="628"/>
-[...9 lines deleted...]
-      <c r="O11" s="628"/>
+      <c r="E11" s="671"/>
+      <c r="F11" s="671"/>
+      <c r="G11" s="671"/>
+      <c r="H11" s="671"/>
+      <c r="I11" s="671"/>
+      <c r="J11" s="671"/>
+      <c r="K11" s="671"/>
+      <c r="L11" s="671"/>
+      <c r="M11" s="671"/>
+      <c r="N11" s="671"/>
+      <c r="O11" s="671"/>
       <c r="P11" s="131" t="s">
         <v>45</v>
       </c>
-      <c r="Q11" s="631"/>
-[...6 lines deleted...]
-      <c r="X11" s="631"/>
+      <c r="Q11" s="674"/>
+      <c r="R11" s="674"/>
+      <c r="S11" s="674"/>
+      <c r="T11" s="674"/>
+      <c r="U11" s="674"/>
+      <c r="V11" s="674"/>
+      <c r="W11" s="674"/>
+      <c r="X11" s="674"/>
       <c r="Y11" s="125" t="s">
         <v>46</v>
       </c>
       <c r="Z11" s="369"/>
       <c r="AA11" s="60" t="s">
         <v>47</v>
       </c>
       <c r="AB11" s="60"/>
       <c r="AC11" s="60"/>
       <c r="AD11" s="60"/>
       <c r="AE11" s="131" t="s">
         <v>45</v>
       </c>
-      <c r="AF11" s="631"/>
-[...6 lines deleted...]
-      <c r="AM11" s="631"/>
+      <c r="AF11" s="674"/>
+      <c r="AG11" s="674"/>
+      <c r="AH11" s="674"/>
+      <c r="AI11" s="674"/>
+      <c r="AJ11" s="674"/>
+      <c r="AK11" s="674"/>
+      <c r="AL11" s="674"/>
+      <c r="AM11" s="674"/>
       <c r="AN11" s="125" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:46" ht="6.95" customHeight="1"/>
     <row r="13" spans="1:46">
-      <c r="A13" s="627" t="s">
+      <c r="A13" s="670" t="s">
         <v>48</v>
       </c>
-      <c r="B13" s="627"/>
+      <c r="B13" s="670"/>
       <c r="C13" s="59" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:46" ht="15.75" customHeight="1">
       <c r="E14" s="63" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:46" ht="19.5" customHeight="1">
       <c r="C15" s="370"/>
       <c r="D15" s="59" t="s">
         <v>51</v>
       </c>
       <c r="AT15" s="64"/>
     </row>
     <row r="16" spans="1:46" ht="19.5" customHeight="1">
       <c r="C16" s="370"/>
       <c r="D16" s="65" t="s">
         <v>52</v>
       </c>
       <c r="AT16" s="64"/>
     </row>
     <row r="17" spans="1:46" ht="19.5" customHeight="1">
       <c r="C17" s="370"/>
       <c r="D17" s="65" t="s">
         <v>53</v>
       </c>
       <c r="AT17" s="64"/>
     </row>
     <row r="18" spans="1:46" ht="19.5" customHeight="1">
       <c r="C18" s="370"/>
-      <c r="D18" s="632" t="s">
+      <c r="D18" s="675" t="s">
         <v>54</v>
       </c>
-      <c r="E18" s="633"/>
-[...38 lines deleted...]
-      <c r="AR18" s="633"/>
+      <c r="E18" s="676"/>
+      <c r="F18" s="676"/>
+      <c r="G18" s="676"/>
+      <c r="H18" s="676"/>
+      <c r="I18" s="676"/>
+      <c r="J18" s="676"/>
+      <c r="K18" s="676"/>
+      <c r="L18" s="676"/>
+      <c r="M18" s="676"/>
+      <c r="N18" s="676"/>
+      <c r="O18" s="676"/>
+      <c r="P18" s="676"/>
+      <c r="Q18" s="676"/>
+      <c r="R18" s="676"/>
+      <c r="S18" s="676"/>
+      <c r="T18" s="676"/>
+      <c r="U18" s="676"/>
+      <c r="V18" s="676"/>
+      <c r="W18" s="676"/>
+      <c r="X18" s="676"/>
+      <c r="Y18" s="676"/>
+      <c r="Z18" s="676"/>
+      <c r="AA18" s="676"/>
+      <c r="AB18" s="676"/>
+      <c r="AC18" s="676"/>
+      <c r="AD18" s="676"/>
+      <c r="AE18" s="676"/>
+      <c r="AF18" s="676"/>
+      <c r="AG18" s="676"/>
+      <c r="AH18" s="676"/>
+      <c r="AI18" s="676"/>
+      <c r="AJ18" s="676"/>
+      <c r="AK18" s="676"/>
+      <c r="AL18" s="676"/>
+      <c r="AM18" s="676"/>
+      <c r="AN18" s="676"/>
+      <c r="AO18" s="676"/>
+      <c r="AP18" s="676"/>
+      <c r="AQ18" s="676"/>
+      <c r="AR18" s="676"/>
       <c r="AT18" s="64"/>
     </row>
     <row r="19" spans="1:46" ht="19.5" customHeight="1">
       <c r="C19" s="370"/>
-      <c r="D19" s="632" t="s">
+      <c r="D19" s="675" t="s">
         <v>55</v>
       </c>
-      <c r="E19" s="633"/>
-[...38 lines deleted...]
-      <c r="AR19" s="633"/>
+      <c r="E19" s="676"/>
+      <c r="F19" s="676"/>
+      <c r="G19" s="676"/>
+      <c r="H19" s="676"/>
+      <c r="I19" s="676"/>
+      <c r="J19" s="676"/>
+      <c r="K19" s="676"/>
+      <c r="L19" s="676"/>
+      <c r="M19" s="676"/>
+      <c r="N19" s="676"/>
+      <c r="O19" s="676"/>
+      <c r="P19" s="676"/>
+      <c r="Q19" s="676"/>
+      <c r="R19" s="676"/>
+      <c r="S19" s="676"/>
+      <c r="T19" s="676"/>
+      <c r="U19" s="676"/>
+      <c r="V19" s="676"/>
+      <c r="W19" s="676"/>
+      <c r="X19" s="676"/>
+      <c r="Y19" s="676"/>
+      <c r="Z19" s="676"/>
+      <c r="AA19" s="676"/>
+      <c r="AB19" s="676"/>
+      <c r="AC19" s="676"/>
+      <c r="AD19" s="676"/>
+      <c r="AE19" s="676"/>
+      <c r="AF19" s="676"/>
+      <c r="AG19" s="676"/>
+      <c r="AH19" s="676"/>
+      <c r="AI19" s="676"/>
+      <c r="AJ19" s="676"/>
+      <c r="AK19" s="676"/>
+      <c r="AL19" s="676"/>
+      <c r="AM19" s="676"/>
+      <c r="AN19" s="676"/>
+      <c r="AO19" s="676"/>
+      <c r="AP19" s="676"/>
+      <c r="AQ19" s="676"/>
+      <c r="AR19" s="676"/>
       <c r="AT19" s="64"/>
     </row>
     <row r="20" spans="1:46" ht="19.5" customHeight="1">
       <c r="C20" s="370"/>
-      <c r="D20" s="634" t="s">
+      <c r="D20" s="677" t="s">
         <v>56</v>
       </c>
-      <c r="E20" s="628"/>
-[...37 lines deleted...]
-      <c r="AQ20" s="628"/>
+      <c r="E20" s="671"/>
+      <c r="F20" s="671"/>
+      <c r="G20" s="671"/>
+      <c r="H20" s="671"/>
+      <c r="I20" s="671"/>
+      <c r="J20" s="671"/>
+      <c r="K20" s="671"/>
+      <c r="L20" s="671"/>
+      <c r="M20" s="671"/>
+      <c r="N20" s="671"/>
+      <c r="O20" s="671"/>
+      <c r="P20" s="671"/>
+      <c r="Q20" s="671"/>
+      <c r="R20" s="671"/>
+      <c r="S20" s="671"/>
+      <c r="T20" s="671"/>
+      <c r="U20" s="671"/>
+      <c r="V20" s="671"/>
+      <c r="W20" s="671"/>
+      <c r="X20" s="671"/>
+      <c r="Y20" s="671"/>
+      <c r="Z20" s="671"/>
+      <c r="AA20" s="671"/>
+      <c r="AB20" s="671"/>
+      <c r="AC20" s="671"/>
+      <c r="AD20" s="671"/>
+      <c r="AE20" s="671"/>
+      <c r="AF20" s="671"/>
+      <c r="AG20" s="671"/>
+      <c r="AH20" s="671"/>
+      <c r="AI20" s="671"/>
+      <c r="AJ20" s="671"/>
+      <c r="AK20" s="671"/>
+      <c r="AL20" s="671"/>
+      <c r="AM20" s="671"/>
+      <c r="AN20" s="671"/>
+      <c r="AO20" s="671"/>
+      <c r="AP20" s="671"/>
+      <c r="AQ20" s="671"/>
       <c r="AT20" s="64"/>
     </row>
     <row r="21" spans="1:46" ht="35.1" customHeight="1">
       <c r="D21" s="130" t="s">
         <v>45</v>
       </c>
-      <c r="E21" s="629"/>
-[...35 lines deleted...]
-      <c r="AO21" s="629"/>
+      <c r="E21" s="672"/>
+      <c r="F21" s="672"/>
+      <c r="G21" s="672"/>
+      <c r="H21" s="672"/>
+      <c r="I21" s="672"/>
+      <c r="J21" s="672"/>
+      <c r="K21" s="672"/>
+      <c r="L21" s="672"/>
+      <c r="M21" s="672"/>
+      <c r="N21" s="672"/>
+      <c r="O21" s="672"/>
+      <c r="P21" s="672"/>
+      <c r="Q21" s="672"/>
+      <c r="R21" s="672"/>
+      <c r="S21" s="672"/>
+      <c r="T21" s="672"/>
+      <c r="U21" s="672"/>
+      <c r="V21" s="672"/>
+      <c r="W21" s="672"/>
+      <c r="X21" s="672"/>
+      <c r="Y21" s="672"/>
+      <c r="Z21" s="672"/>
+      <c r="AA21" s="672"/>
+      <c r="AB21" s="672"/>
+      <c r="AC21" s="672"/>
+      <c r="AD21" s="672"/>
+      <c r="AE21" s="672"/>
+      <c r="AF21" s="672"/>
+      <c r="AG21" s="672"/>
+      <c r="AH21" s="672"/>
+      <c r="AI21" s="672"/>
+      <c r="AJ21" s="672"/>
+      <c r="AK21" s="672"/>
+      <c r="AL21" s="672"/>
+      <c r="AM21" s="672"/>
+      <c r="AN21" s="672"/>
+      <c r="AO21" s="672"/>
       <c r="AP21" s="130" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:46" ht="7.5" customHeight="1"/>
     <row r="23" spans="1:46">
-      <c r="A23" s="627" t="s">
+      <c r="A23" s="670" t="s">
         <v>57</v>
       </c>
-      <c r="B23" s="627"/>
-      <c r="C23" s="630" t="s">
+      <c r="B23" s="670"/>
+      <c r="C23" s="673" t="s">
         <v>58</v>
       </c>
-      <c r="D23" s="630"/>
-[...37 lines deleted...]
-      <c r="AP23" s="630"/>
+      <c r="D23" s="673"/>
+      <c r="E23" s="673"/>
+      <c r="F23" s="673"/>
+      <c r="G23" s="673"/>
+      <c r="H23" s="673"/>
+      <c r="I23" s="673"/>
+      <c r="J23" s="673"/>
+      <c r="K23" s="673"/>
+      <c r="L23" s="673"/>
+      <c r="M23" s="673"/>
+      <c r="N23" s="673"/>
+      <c r="O23" s="673"/>
+      <c r="P23" s="673"/>
+      <c r="Q23" s="673"/>
+      <c r="R23" s="673"/>
+      <c r="S23" s="673"/>
+      <c r="T23" s="673"/>
+      <c r="U23" s="673"/>
+      <c r="V23" s="673"/>
+      <c r="W23" s="673"/>
+      <c r="X23" s="673"/>
+      <c r="Y23" s="673"/>
+      <c r="Z23" s="673"/>
+      <c r="AA23" s="673"/>
+      <c r="AB23" s="673"/>
+      <c r="AC23" s="673"/>
+      <c r="AD23" s="673"/>
+      <c r="AE23" s="673"/>
+      <c r="AF23" s="673"/>
+      <c r="AG23" s="673"/>
+      <c r="AH23" s="673"/>
+      <c r="AI23" s="673"/>
+      <c r="AJ23" s="673"/>
+      <c r="AK23" s="673"/>
+      <c r="AL23" s="673"/>
+      <c r="AM23" s="673"/>
+      <c r="AN23" s="673"/>
+      <c r="AO23" s="673"/>
+      <c r="AP23" s="673"/>
     </row>
     <row r="24" spans="1:46" ht="6" customHeight="1" thickBot="1">
       <c r="C24" s="544"/>
       <c r="D24" s="544"/>
       <c r="E24" s="544"/>
       <c r="F24" s="544"/>
       <c r="G24" s="544"/>
       <c r="H24" s="544"/>
       <c r="I24" s="544"/>
       <c r="J24" s="544"/>
       <c r="K24" s="544"/>
       <c r="L24" s="544"/>
       <c r="M24" s="544"/>
       <c r="N24" s="544"/>
       <c r="O24" s="544"/>
       <c r="P24" s="544"/>
       <c r="Q24" s="544"/>
       <c r="R24" s="544"/>
       <c r="S24" s="544"/>
       <c r="T24" s="544"/>
       <c r="U24" s="544"/>
       <c r="V24" s="544"/>
       <c r="W24" s="544"/>
       <c r="X24" s="544"/>
       <c r="Y24" s="544"/>
@@ -20693,345 +20879,345 @@
     </row>
     <row r="31" spans="1:46" ht="19.5" customHeight="1" thickBot="1">
       <c r="G31" s="60"/>
       <c r="K31" s="369"/>
       <c r="L31" s="59" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:46" ht="19.5" customHeight="1" thickBot="1">
       <c r="G32" s="60"/>
       <c r="K32" s="369"/>
       <c r="L32" s="59" t="s">
         <v>66</v>
       </c>
       <c r="Z32" s="66"/>
     </row>
     <row r="33" spans="1:42" ht="35.1" customHeight="1" thickBot="1">
       <c r="G33" s="60"/>
       <c r="K33" s="369"/>
       <c r="L33" s="59" t="s">
         <v>47</v>
       </c>
       <c r="O33" s="126" t="s">
         <v>45</v>
       </c>
-      <c r="P33" s="638"/>
-[...24 lines deleted...]
-      <c r="AO33" s="638"/>
+      <c r="P33" s="681"/>
+      <c r="Q33" s="681"/>
+      <c r="R33" s="681"/>
+      <c r="S33" s="681"/>
+      <c r="T33" s="681"/>
+      <c r="U33" s="681"/>
+      <c r="V33" s="681"/>
+      <c r="W33" s="681"/>
+      <c r="X33" s="681"/>
+      <c r="Y33" s="681"/>
+      <c r="Z33" s="681"/>
+      <c r="AA33" s="681"/>
+      <c r="AB33" s="681"/>
+      <c r="AC33" s="681"/>
+      <c r="AD33" s="681"/>
+      <c r="AE33" s="681"/>
+      <c r="AF33" s="681"/>
+      <c r="AG33" s="681"/>
+      <c r="AH33" s="681"/>
+      <c r="AI33" s="681"/>
+      <c r="AJ33" s="681"/>
+      <c r="AK33" s="681"/>
+      <c r="AL33" s="681"/>
+      <c r="AM33" s="681"/>
+      <c r="AN33" s="681"/>
+      <c r="AO33" s="681"/>
       <c r="AP33" s="130" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="34" spans="1:42" ht="19.5" customHeight="1" thickBot="1">
       <c r="C34" s="369"/>
       <c r="D34" s="59" t="s">
         <v>67</v>
       </c>
       <c r="G34" s="60"/>
       <c r="Z34" s="66"/>
       <c r="AB34" s="68"/>
       <c r="AC34" s="68"/>
       <c r="AD34" s="68"/>
       <c r="AE34" s="68"/>
       <c r="AF34" s="68"/>
       <c r="AG34" s="68"/>
       <c r="AH34" s="68"/>
       <c r="AI34" s="68"/>
       <c r="AJ34" s="68"/>
       <c r="AK34" s="68"/>
       <c r="AL34" s="68"/>
       <c r="AM34" s="68"/>
       <c r="AN34" s="68"/>
     </row>
     <row r="35" spans="1:42" ht="19.5" customHeight="1" thickBot="1">
       <c r="C35" s="369"/>
       <c r="D35" s="59" t="s">
         <v>68</v>
       </c>
       <c r="G35" s="60"/>
       <c r="Z35" s="66"/>
       <c r="AB35" s="68"/>
       <c r="AC35" s="68"/>
       <c r="AD35" s="68"/>
       <c r="AE35" s="68"/>
       <c r="AF35" s="68"/>
       <c r="AG35" s="68"/>
       <c r="AH35" s="68"/>
       <c r="AI35" s="68"/>
       <c r="AJ35" s="68"/>
       <c r="AK35" s="68"/>
       <c r="AL35" s="68"/>
       <c r="AM35" s="68"/>
       <c r="AN35" s="68"/>
     </row>
     <row r="36" spans="1:42" ht="33.950000000000003" customHeight="1">
       <c r="D36" s="126" t="s">
         <v>45</v>
       </c>
-      <c r="E36" s="629"/>
-[...35 lines deleted...]
-      <c r="AO36" s="629"/>
+      <c r="E36" s="672"/>
+      <c r="F36" s="672"/>
+      <c r="G36" s="672"/>
+      <c r="H36" s="672"/>
+      <c r="I36" s="672"/>
+      <c r="J36" s="672"/>
+      <c r="K36" s="672"/>
+      <c r="L36" s="672"/>
+      <c r="M36" s="672"/>
+      <c r="N36" s="672"/>
+      <c r="O36" s="672"/>
+      <c r="P36" s="672"/>
+      <c r="Q36" s="672"/>
+      <c r="R36" s="672"/>
+      <c r="S36" s="672"/>
+      <c r="T36" s="672"/>
+      <c r="U36" s="672"/>
+      <c r="V36" s="672"/>
+      <c r="W36" s="672"/>
+      <c r="X36" s="672"/>
+      <c r="Y36" s="672"/>
+      <c r="Z36" s="672"/>
+      <c r="AA36" s="672"/>
+      <c r="AB36" s="672"/>
+      <c r="AC36" s="672"/>
+      <c r="AD36" s="672"/>
+      <c r="AE36" s="672"/>
+      <c r="AF36" s="672"/>
+      <c r="AG36" s="672"/>
+      <c r="AH36" s="672"/>
+      <c r="AI36" s="672"/>
+      <c r="AJ36" s="672"/>
+      <c r="AK36" s="672"/>
+      <c r="AL36" s="672"/>
+      <c r="AM36" s="672"/>
+      <c r="AN36" s="672"/>
+      <c r="AO36" s="672"/>
       <c r="AP36" s="130" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="37" spans="1:42" ht="6.95" customHeight="1"/>
     <row r="38" spans="1:42">
-      <c r="A38" s="627" t="s">
+      <c r="A38" s="670" t="s">
         <v>69</v>
       </c>
-      <c r="B38" s="627"/>
-      <c r="C38" s="636" t="s">
+      <c r="B38" s="670"/>
+      <c r="C38" s="679" t="s">
         <v>70</v>
       </c>
-      <c r="D38" s="636"/>
-[...37 lines deleted...]
-      <c r="AP38" s="636"/>
+      <c r="D38" s="679"/>
+      <c r="E38" s="679"/>
+      <c r="F38" s="679"/>
+      <c r="G38" s="679"/>
+      <c r="H38" s="679"/>
+      <c r="I38" s="679"/>
+      <c r="J38" s="679"/>
+      <c r="K38" s="679"/>
+      <c r="L38" s="679"/>
+      <c r="M38" s="679"/>
+      <c r="N38" s="679"/>
+      <c r="O38" s="679"/>
+      <c r="P38" s="679"/>
+      <c r="Q38" s="679"/>
+      <c r="R38" s="679"/>
+      <c r="S38" s="679"/>
+      <c r="T38" s="679"/>
+      <c r="U38" s="679"/>
+      <c r="V38" s="679"/>
+      <c r="W38" s="679"/>
+      <c r="X38" s="679"/>
+      <c r="Y38" s="679"/>
+      <c r="Z38" s="679"/>
+      <c r="AA38" s="679"/>
+      <c r="AB38" s="679"/>
+      <c r="AC38" s="679"/>
+      <c r="AD38" s="679"/>
+      <c r="AE38" s="679"/>
+      <c r="AF38" s="679"/>
+      <c r="AG38" s="679"/>
+      <c r="AH38" s="679"/>
+      <c r="AI38" s="679"/>
+      <c r="AJ38" s="679"/>
+      <c r="AK38" s="679"/>
+      <c r="AL38" s="679"/>
+      <c r="AM38" s="679"/>
+      <c r="AN38" s="679"/>
+      <c r="AO38" s="679"/>
+      <c r="AP38" s="679"/>
     </row>
     <row r="39" spans="1:42">
       <c r="A39" s="543"/>
       <c r="B39" s="543"/>
-      <c r="C39" s="636"/>
-[...38 lines deleted...]
-      <c r="AP39" s="636"/>
+      <c r="C39" s="679"/>
+      <c r="D39" s="679"/>
+      <c r="E39" s="679"/>
+      <c r="F39" s="679"/>
+      <c r="G39" s="679"/>
+      <c r="H39" s="679"/>
+      <c r="I39" s="679"/>
+      <c r="J39" s="679"/>
+      <c r="K39" s="679"/>
+      <c r="L39" s="679"/>
+      <c r="M39" s="679"/>
+      <c r="N39" s="679"/>
+      <c r="O39" s="679"/>
+      <c r="P39" s="679"/>
+      <c r="Q39" s="679"/>
+      <c r="R39" s="679"/>
+      <c r="S39" s="679"/>
+      <c r="T39" s="679"/>
+      <c r="U39" s="679"/>
+      <c r="V39" s="679"/>
+      <c r="W39" s="679"/>
+      <c r="X39" s="679"/>
+      <c r="Y39" s="679"/>
+      <c r="Z39" s="679"/>
+      <c r="AA39" s="679"/>
+      <c r="AB39" s="679"/>
+      <c r="AC39" s="679"/>
+      <c r="AD39" s="679"/>
+      <c r="AE39" s="679"/>
+      <c r="AF39" s="679"/>
+      <c r="AG39" s="679"/>
+      <c r="AH39" s="679"/>
+      <c r="AI39" s="679"/>
+      <c r="AJ39" s="679"/>
+      <c r="AK39" s="679"/>
+      <c r="AL39" s="679"/>
+      <c r="AM39" s="679"/>
+      <c r="AN39" s="679"/>
+      <c r="AO39" s="679"/>
+      <c r="AP39" s="679"/>
     </row>
     <row r="40" spans="1:42">
       <c r="A40" s="543"/>
       <c r="B40" s="543"/>
-      <c r="C40" s="636"/>
-[...38 lines deleted...]
-      <c r="AP40" s="636"/>
+      <c r="C40" s="679"/>
+      <c r="D40" s="679"/>
+      <c r="E40" s="679"/>
+      <c r="F40" s="679"/>
+      <c r="G40" s="679"/>
+      <c r="H40" s="679"/>
+      <c r="I40" s="679"/>
+      <c r="J40" s="679"/>
+      <c r="K40" s="679"/>
+      <c r="L40" s="679"/>
+      <c r="M40" s="679"/>
+      <c r="N40" s="679"/>
+      <c r="O40" s="679"/>
+      <c r="P40" s="679"/>
+      <c r="Q40" s="679"/>
+      <c r="R40" s="679"/>
+      <c r="S40" s="679"/>
+      <c r="T40" s="679"/>
+      <c r="U40" s="679"/>
+      <c r="V40" s="679"/>
+      <c r="W40" s="679"/>
+      <c r="X40" s="679"/>
+      <c r="Y40" s="679"/>
+      <c r="Z40" s="679"/>
+      <c r="AA40" s="679"/>
+      <c r="AB40" s="679"/>
+      <c r="AC40" s="679"/>
+      <c r="AD40" s="679"/>
+      <c r="AE40" s="679"/>
+      <c r="AF40" s="679"/>
+      <c r="AG40" s="679"/>
+      <c r="AH40" s="679"/>
+      <c r="AI40" s="679"/>
+      <c r="AJ40" s="679"/>
+      <c r="AK40" s="679"/>
+      <c r="AL40" s="679"/>
+      <c r="AM40" s="679"/>
+      <c r="AN40" s="679"/>
+      <c r="AO40" s="679"/>
+      <c r="AP40" s="679"/>
     </row>
     <row r="41" spans="1:42" ht="6" customHeight="1" thickBot="1">
-      <c r="C41" s="636"/>
-[...38 lines deleted...]
-      <c r="AP41" s="636"/>
+      <c r="C41" s="679"/>
+      <c r="D41" s="679"/>
+      <c r="E41" s="679"/>
+      <c r="F41" s="679"/>
+      <c r="G41" s="679"/>
+      <c r="H41" s="679"/>
+      <c r="I41" s="679"/>
+      <c r="J41" s="679"/>
+      <c r="K41" s="679"/>
+      <c r="L41" s="679"/>
+      <c r="M41" s="679"/>
+      <c r="N41" s="679"/>
+      <c r="O41" s="679"/>
+      <c r="P41" s="679"/>
+      <c r="Q41" s="679"/>
+      <c r="R41" s="679"/>
+      <c r="S41" s="679"/>
+      <c r="T41" s="679"/>
+      <c r="U41" s="679"/>
+      <c r="V41" s="679"/>
+      <c r="W41" s="679"/>
+      <c r="X41" s="679"/>
+      <c r="Y41" s="679"/>
+      <c r="Z41" s="679"/>
+      <c r="AA41" s="679"/>
+      <c r="AB41" s="679"/>
+      <c r="AC41" s="679"/>
+      <c r="AD41" s="679"/>
+      <c r="AE41" s="679"/>
+      <c r="AF41" s="679"/>
+      <c r="AG41" s="679"/>
+      <c r="AH41" s="679"/>
+      <c r="AI41" s="679"/>
+      <c r="AJ41" s="679"/>
+      <c r="AK41" s="679"/>
+      <c r="AL41" s="679"/>
+      <c r="AM41" s="679"/>
+      <c r="AN41" s="679"/>
+      <c r="AO41" s="679"/>
+      <c r="AP41" s="679"/>
     </row>
     <row r="42" spans="1:42" ht="19.5" customHeight="1" thickBot="1">
       <c r="C42" s="369"/>
       <c r="D42" s="59" t="s">
         <v>71</v>
       </c>
       <c r="E42" s="545"/>
       <c r="F42" s="545"/>
       <c r="G42" s="545"/>
       <c r="H42" s="545"/>
       <c r="I42" s="545"/>
       <c r="J42" s="545"/>
       <c r="K42" s="545"/>
       <c r="L42" s="545"/>
       <c r="M42" s="545"/>
       <c r="N42" s="545"/>
       <c r="O42" s="545"/>
       <c r="P42" s="545"/>
       <c r="Q42" s="545"/>
       <c r="R42" s="545"/>
       <c r="S42" s="545"/>
       <c r="T42" s="545"/>
       <c r="U42" s="545"/>
       <c r="V42" s="545"/>
       <c r="W42" s="545"/>
@@ -21212,178 +21398,178 @@
       <c r="X46" s="545"/>
       <c r="Y46" s="545"/>
       <c r="Z46" s="545"/>
       <c r="AA46" s="545"/>
       <c r="AB46" s="545"/>
       <c r="AC46" s="545"/>
       <c r="AD46" s="545"/>
       <c r="AE46" s="545"/>
       <c r="AF46" s="545"/>
       <c r="AG46" s="545"/>
       <c r="AH46" s="545"/>
       <c r="AI46" s="545"/>
       <c r="AJ46" s="545"/>
       <c r="AK46" s="545"/>
       <c r="AL46" s="545"/>
       <c r="AM46" s="545"/>
       <c r="AN46" s="545"/>
       <c r="AO46" s="545"/>
       <c r="AP46" s="545"/>
     </row>
     <row r="47" spans="1:42">
       <c r="A47" s="127" t="s">
         <v>75</v>
       </c>
       <c r="B47" s="69"/>
-      <c r="D47" s="637" t="s">
+      <c r="D47" s="680" t="s">
         <v>76</v>
       </c>
-      <c r="E47" s="637"/>
-[...36 lines deleted...]
-      <c r="AP47" s="637"/>
+      <c r="E47" s="680"/>
+      <c r="F47" s="680"/>
+      <c r="G47" s="680"/>
+      <c r="H47" s="680"/>
+      <c r="I47" s="680"/>
+      <c r="J47" s="680"/>
+      <c r="K47" s="680"/>
+      <c r="L47" s="680"/>
+      <c r="M47" s="680"/>
+      <c r="N47" s="680"/>
+      <c r="O47" s="680"/>
+      <c r="P47" s="680"/>
+      <c r="Q47" s="680"/>
+      <c r="R47" s="680"/>
+      <c r="S47" s="680"/>
+      <c r="T47" s="680"/>
+      <c r="U47" s="680"/>
+      <c r="V47" s="680"/>
+      <c r="W47" s="680"/>
+      <c r="X47" s="680"/>
+      <c r="Y47" s="680"/>
+      <c r="Z47" s="680"/>
+      <c r="AA47" s="680"/>
+      <c r="AB47" s="680"/>
+      <c r="AC47" s="680"/>
+      <c r="AD47" s="680"/>
+      <c r="AE47" s="680"/>
+      <c r="AF47" s="680"/>
+      <c r="AG47" s="680"/>
+      <c r="AH47" s="680"/>
+      <c r="AI47" s="680"/>
+      <c r="AJ47" s="680"/>
+      <c r="AK47" s="680"/>
+      <c r="AL47" s="680"/>
+      <c r="AM47" s="680"/>
+      <c r="AN47" s="680"/>
+      <c r="AO47" s="680"/>
+      <c r="AP47" s="680"/>
     </row>
     <row r="48" spans="1:42">
       <c r="B48" s="69"/>
       <c r="C48" s="69"/>
-      <c r="D48" s="635" t="s">
+      <c r="D48" s="678" t="s">
         <v>77</v>
       </c>
-      <c r="E48" s="635"/>
-[...36 lines deleted...]
-      <c r="AP48" s="635"/>
+      <c r="E48" s="678"/>
+      <c r="F48" s="678"/>
+      <c r="G48" s="678"/>
+      <c r="H48" s="678"/>
+      <c r="I48" s="678"/>
+      <c r="J48" s="678"/>
+      <c r="K48" s="678"/>
+      <c r="L48" s="678"/>
+      <c r="M48" s="678"/>
+      <c r="N48" s="678"/>
+      <c r="O48" s="678"/>
+      <c r="P48" s="678"/>
+      <c r="Q48" s="678"/>
+      <c r="R48" s="678"/>
+      <c r="S48" s="678"/>
+      <c r="T48" s="678"/>
+      <c r="U48" s="678"/>
+      <c r="V48" s="678"/>
+      <c r="W48" s="678"/>
+      <c r="X48" s="678"/>
+      <c r="Y48" s="678"/>
+      <c r="Z48" s="678"/>
+      <c r="AA48" s="678"/>
+      <c r="AB48" s="678"/>
+      <c r="AC48" s="678"/>
+      <c r="AD48" s="678"/>
+      <c r="AE48" s="678"/>
+      <c r="AF48" s="678"/>
+      <c r="AG48" s="678"/>
+      <c r="AH48" s="678"/>
+      <c r="AI48" s="678"/>
+      <c r="AJ48" s="678"/>
+      <c r="AK48" s="678"/>
+      <c r="AL48" s="678"/>
+      <c r="AM48" s="678"/>
+      <c r="AN48" s="678"/>
+      <c r="AO48" s="678"/>
+      <c r="AP48" s="678"/>
     </row>
     <row r="49" spans="4:42" ht="35.1" customHeight="1">
       <c r="D49" s="126" t="s">
         <v>45</v>
       </c>
-      <c r="E49" s="629"/>
-[...35 lines deleted...]
-      <c r="AO49" s="629"/>
+      <c r="E49" s="672"/>
+      <c r="F49" s="672"/>
+      <c r="G49" s="672"/>
+      <c r="H49" s="672"/>
+      <c r="I49" s="672"/>
+      <c r="J49" s="672"/>
+      <c r="K49" s="672"/>
+      <c r="L49" s="672"/>
+      <c r="M49" s="672"/>
+      <c r="N49" s="672"/>
+      <c r="O49" s="672"/>
+      <c r="P49" s="672"/>
+      <c r="Q49" s="672"/>
+      <c r="R49" s="672"/>
+      <c r="S49" s="672"/>
+      <c r="T49" s="672"/>
+      <c r="U49" s="672"/>
+      <c r="V49" s="672"/>
+      <c r="W49" s="672"/>
+      <c r="X49" s="672"/>
+      <c r="Y49" s="672"/>
+      <c r="Z49" s="672"/>
+      <c r="AA49" s="672"/>
+      <c r="AB49" s="672"/>
+      <c r="AC49" s="672"/>
+      <c r="AD49" s="672"/>
+      <c r="AE49" s="672"/>
+      <c r="AF49" s="672"/>
+      <c r="AG49" s="672"/>
+      <c r="AH49" s="672"/>
+      <c r="AI49" s="672"/>
+      <c r="AJ49" s="672"/>
+      <c r="AK49" s="672"/>
+      <c r="AL49" s="672"/>
+      <c r="AM49" s="672"/>
+      <c r="AN49" s="672"/>
+      <c r="AO49" s="672"/>
       <c r="AP49" s="130" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="E49:AO49"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="C23:AP23"/>
     <mergeCell ref="AF11:AM11"/>
     <mergeCell ref="Q11:X11"/>
     <mergeCell ref="D18:AR18"/>
     <mergeCell ref="D19:AR19"/>
     <mergeCell ref="D20:AQ20"/>
     <mergeCell ref="D48:AP48"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="C38:AP41"/>
     <mergeCell ref="D47:AP47"/>
     <mergeCell ref="E21:AO21"/>
     <mergeCell ref="P33:AO33"/>
     <mergeCell ref="E36:AO36"/>
     <mergeCell ref="A3:AR3"/>
     <mergeCell ref="B5:AQ5"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="D11:O11"/>
@@ -21391,753 +21577,753 @@
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C15:C20" xr:uid="{116500A7-43CD-40DD-8BC2-D18495319F52}">
       <formula1>"1,2,3,4,5,6"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C42:C45 C9:C11 O9:O10 G26:G27 C34:C35 K28:K33 C25 Z9:Z11" xr:uid="{4D5818C9-DD94-4086-8896-51B6B8ECA329}">
       <formula1>"✓"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFCCFF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T87"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A44" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <selection activeCell="B42" sqref="B42:G43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.95"/>
   <cols>
     <col min="1" max="1" width="5.42578125" style="117" customWidth="1"/>
     <col min="2" max="3" width="17.42578125" style="117" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="117" customWidth="1"/>
     <col min="5" max="5" width="24.140625" style="117" customWidth="1"/>
     <col min="6" max="6" width="18.42578125" style="117" customWidth="1"/>
     <col min="7" max="7" width="17.42578125" style="117" customWidth="1"/>
     <col min="8" max="8" width="22.140625" style="117" customWidth="1"/>
     <col min="9" max="16384" width="9" style="117"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="109" t="str">
         <f>"【"&amp;'③-別紙1.計画概要'!X38&amp;"年度・協会企画型寄附講座用】"</f>
         <v>【2026年度・協会企画型寄附講座用】</v>
       </c>
       <c r="B1" s="109"/>
     </row>
     <row r="2" spans="1:20" ht="36" customHeight="1">
-      <c r="A2" s="664" t="s">
+      <c r="A2" s="707" t="s">
         <v>78</v>
       </c>
-      <c r="B2" s="664"/>
-[...4 lines deleted...]
-      <c r="G2" s="664"/>
+      <c r="B2" s="707"/>
+      <c r="C2" s="707"/>
+      <c r="D2" s="707"/>
+      <c r="E2" s="707"/>
+      <c r="F2" s="707"/>
+      <c r="G2" s="707"/>
       <c r="H2" s="118"/>
       <c r="I2" s="118"/>
     </row>
     <row r="3" spans="1:20" ht="6" customHeight="1">
       <c r="A3" s="546"/>
       <c r="B3" s="546"/>
       <c r="C3" s="102"/>
       <c r="D3" s="102"/>
       <c r="E3" s="102"/>
       <c r="F3" s="102"/>
       <c r="G3" s="102"/>
     </row>
     <row r="4" spans="1:20" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="547"/>
       <c r="B4" s="547"/>
       <c r="C4" s="102"/>
       <c r="D4" s="102"/>
       <c r="E4" s="102"/>
       <c r="G4" s="571"/>
     </row>
     <row r="5" spans="1:20" ht="9.75" customHeight="1">
       <c r="A5" s="119"/>
       <c r="B5" s="119"/>
       <c r="C5" s="120"/>
       <c r="D5" s="120"/>
       <c r="E5" s="120"/>
       <c r="F5" s="120"/>
       <c r="G5" s="120"/>
       <c r="H5" s="118"/>
       <c r="I5" s="118"/>
       <c r="J5" s="118"/>
       <c r="K5" s="118"/>
       <c r="L5" s="118"/>
       <c r="M5" s="118"/>
       <c r="N5" s="118"/>
       <c r="O5" s="118"/>
       <c r="P5" s="118"/>
       <c r="Q5" s="118"/>
       <c r="R5" s="118"/>
       <c r="S5" s="118"/>
       <c r="T5" s="118"/>
     </row>
     <row r="6" spans="1:20" ht="20.100000000000001" customHeight="1">
-      <c r="A6" s="665" t="s">
+      <c r="A6" s="708" t="s">
         <v>79</v>
       </c>
-      <c r="B6" s="665"/>
-[...4 lines deleted...]
-      <c r="G6" s="1162"/>
+      <c r="B6" s="708"/>
+      <c r="C6" s="1177"/>
+      <c r="D6" s="1177"/>
+      <c r="E6" s="1177"/>
+      <c r="F6" s="1177"/>
+      <c r="G6" s="1177"/>
     </row>
     <row r="7" spans="1:20" ht="20.100000000000001" customHeight="1">
-      <c r="A7" s="665" t="s">
+      <c r="A7" s="708" t="s">
         <v>80</v>
       </c>
-      <c r="B7" s="665"/>
-[...4 lines deleted...]
-      <c r="G7" s="1162"/>
+      <c r="B7" s="708"/>
+      <c r="C7" s="1177"/>
+      <c r="D7" s="1177"/>
+      <c r="E7" s="1177"/>
+      <c r="F7" s="1177"/>
+      <c r="G7" s="1177"/>
     </row>
     <row r="8" spans="1:20" ht="6.95" customHeight="1">
       <c r="A8" s="119"/>
       <c r="B8" s="119"/>
       <c r="C8" s="102"/>
       <c r="D8" s="102"/>
       <c r="E8" s="102"/>
       <c r="F8" s="102"/>
       <c r="G8" s="102"/>
     </row>
     <row r="9" spans="1:20" ht="30" customHeight="1">
-      <c r="A9" s="666" t="s">
+      <c r="A9" s="709" t="s">
         <v>81</v>
       </c>
-      <c r="B9" s="667"/>
-[...4 lines deleted...]
-      <c r="G9" s="670"/>
+      <c r="B9" s="710"/>
+      <c r="C9" s="711"/>
+      <c r="D9" s="712"/>
+      <c r="E9" s="712"/>
+      <c r="F9" s="712"/>
+      <c r="G9" s="713"/>
     </row>
     <row r="10" spans="1:20" ht="30" customHeight="1">
-      <c r="A10" s="666" t="s">
+      <c r="A10" s="709" t="s">
         <v>82</v>
       </c>
-      <c r="B10" s="667"/>
-[...4 lines deleted...]
-      <c r="G10" s="672"/>
+      <c r="B10" s="710"/>
+      <c r="C10" s="697"/>
+      <c r="D10" s="714"/>
+      <c r="E10" s="714"/>
+      <c r="F10" s="714"/>
+      <c r="G10" s="715"/>
     </row>
     <row r="11" spans="1:20" ht="30" customHeight="1">
-      <c r="A11" s="645" t="s">
+      <c r="A11" s="688" t="s">
         <v>83</v>
       </c>
-      <c r="B11" s="646"/>
-[...4 lines deleted...]
-      <c r="G11" s="647"/>
+      <c r="B11" s="689"/>
+      <c r="C11" s="690"/>
+      <c r="D11" s="690"/>
+      <c r="E11" s="690"/>
+      <c r="F11" s="690"/>
+      <c r="G11" s="690"/>
       <c r="H11" s="548"/>
     </row>
     <row r="12" spans="1:20" ht="30" customHeight="1">
-      <c r="A12" s="650" t="s">
+      <c r="A12" s="693" t="s">
         <v>84</v>
       </c>
-      <c r="B12" s="651"/>
-[...3 lines deleted...]
-      <c r="F12" s="673" t="s">
+      <c r="B12" s="694"/>
+      <c r="C12" s="685"/>
+      <c r="D12" s="686"/>
+      <c r="E12" s="686"/>
+      <c r="F12" s="716" t="s">
         <v>85</v>
       </c>
-      <c r="G12" s="674"/>
+      <c r="G12" s="717"/>
     </row>
     <row r="13" spans="1:20" ht="30" customHeight="1">
-      <c r="A13" s="650" t="s">
+      <c r="A13" s="693" t="s">
         <v>86</v>
       </c>
-      <c r="B13" s="651"/>
-[...4 lines deleted...]
-      <c r="G13" s="647"/>
+      <c r="B13" s="694"/>
+      <c r="C13" s="690"/>
+      <c r="D13" s="690"/>
+      <c r="E13" s="690"/>
+      <c r="F13" s="690"/>
+      <c r="G13" s="690"/>
     </row>
     <row r="14" spans="1:20" ht="30" customHeight="1">
-      <c r="A14" s="650" t="s">
+      <c r="A14" s="693" t="s">
         <v>87</v>
       </c>
-      <c r="B14" s="651"/>
-[...4 lines deleted...]
-      <c r="G14" s="647"/>
+      <c r="B14" s="694"/>
+      <c r="C14" s="690"/>
+      <c r="D14" s="690"/>
+      <c r="E14" s="690"/>
+      <c r="F14" s="690"/>
+      <c r="G14" s="690"/>
     </row>
     <row r="15" spans="1:20" ht="30" customHeight="1">
-      <c r="A15" s="648" t="s">
+      <c r="A15" s="691" t="s">
         <v>88</v>
       </c>
-      <c r="B15" s="649"/>
-[...4 lines deleted...]
-      <c r="G15" s="656"/>
+      <c r="B15" s="692"/>
+      <c r="C15" s="697"/>
+      <c r="D15" s="698"/>
+      <c r="E15" s="698"/>
+      <c r="F15" s="698"/>
+      <c r="G15" s="699"/>
     </row>
     <row r="16" spans="1:20">
-      <c r="A16" s="675" t="s">
+      <c r="A16" s="718" t="s">
         <v>89</v>
       </c>
-      <c r="B16" s="676"/>
-[...4 lines deleted...]
-      <c r="G16" s="659"/>
+      <c r="B16" s="719"/>
+      <c r="C16" s="700"/>
+      <c r="D16" s="701"/>
+      <c r="E16" s="701"/>
+      <c r="F16" s="701"/>
+      <c r="G16" s="702"/>
     </row>
     <row r="17" spans="1:12" ht="30" customHeight="1">
-      <c r="A17" s="645" t="s">
+      <c r="A17" s="688" t="s">
         <v>90</v>
       </c>
-      <c r="B17" s="646"/>
-[...4 lines deleted...]
-      <c r="G17" s="653"/>
+      <c r="B17" s="689"/>
+      <c r="C17" s="696"/>
+      <c r="D17" s="696"/>
+      <c r="E17" s="696"/>
+      <c r="F17" s="696"/>
+      <c r="G17" s="696"/>
     </row>
     <row r="18" spans="1:12" ht="30" customHeight="1">
-      <c r="A18" s="645" t="s">
+      <c r="A18" s="688" t="s">
         <v>91</v>
       </c>
-      <c r="B18" s="646"/>
-[...4 lines deleted...]
-      <c r="G18" s="653"/>
+      <c r="B18" s="689"/>
+      <c r="C18" s="695"/>
+      <c r="D18" s="696"/>
+      <c r="E18" s="696"/>
+      <c r="F18" s="696"/>
+      <c r="G18" s="696"/>
     </row>
     <row r="19" spans="1:12" ht="30" customHeight="1">
-      <c r="A19" s="645" t="s">
+      <c r="A19" s="688" t="s">
         <v>92</v>
       </c>
-      <c r="B19" s="646"/>
-[...4 lines deleted...]
-      <c r="G19" s="653"/>
+      <c r="B19" s="689"/>
+      <c r="C19" s="695"/>
+      <c r="D19" s="696"/>
+      <c r="E19" s="696"/>
+      <c r="F19" s="696"/>
+      <c r="G19" s="696"/>
     </row>
     <row r="20" spans="1:12" ht="30" customHeight="1">
-      <c r="A20" s="639" t="s">
+      <c r="A20" s="682" t="s">
         <v>93</v>
       </c>
-      <c r="B20" s="640"/>
+      <c r="B20" s="683"/>
       <c r="C20" s="132"/>
       <c r="D20" s="121" t="s">
         <v>94</v>
       </c>
       <c r="E20" s="134"/>
       <c r="F20" s="121" t="s">
         <v>95</v>
       </c>
       <c r="G20" s="133"/>
     </row>
     <row r="21" spans="1:12" ht="20.100000000000001" customHeight="1">
-      <c r="A21" s="682" t="s">
+      <c r="A21" s="725" t="s">
         <v>96</v>
       </c>
-      <c r="B21" s="683"/>
+      <c r="B21" s="726"/>
       <c r="C21" s="112" t="s">
         <v>97</v>
       </c>
       <c r="D21" s="113"/>
       <c r="E21" s="113"/>
       <c r="F21" s="113"/>
       <c r="G21" s="114"/>
     </row>
     <row r="22" spans="1:12" ht="20.100000000000001" customHeight="1">
-      <c r="A22" s="684"/>
-      <c r="B22" s="685"/>
+      <c r="A22" s="727"/>
+      <c r="B22" s="728"/>
       <c r="C22" s="415"/>
       <c r="D22" s="115" t="s">
         <v>98</v>
       </c>
       <c r="E22" s="415"/>
       <c r="F22" s="115" t="s">
         <v>99</v>
       </c>
       <c r="G22" s="116"/>
     </row>
     <row r="23" spans="1:12" ht="30" customHeight="1">
-      <c r="A23" s="639" t="s">
+      <c r="A23" s="682" t="s">
         <v>100</v>
       </c>
-      <c r="B23" s="640"/>
-[...4 lines deleted...]
-      <c r="G23" s="644"/>
+      <c r="B23" s="683"/>
+      <c r="C23" s="685"/>
+      <c r="D23" s="686"/>
+      <c r="E23" s="686"/>
+      <c r="F23" s="686"/>
+      <c r="G23" s="687"/>
     </row>
     <row r="24" spans="1:12" ht="30" customHeight="1">
-      <c r="A24" s="639" t="s">
+      <c r="A24" s="682" t="s">
         <v>101</v>
       </c>
-      <c r="B24" s="640"/>
-[...4 lines deleted...]
-      <c r="G24" s="644"/>
+      <c r="B24" s="683"/>
+      <c r="C24" s="685"/>
+      <c r="D24" s="686"/>
+      <c r="E24" s="686"/>
+      <c r="F24" s="686"/>
+      <c r="G24" s="687"/>
     </row>
     <row r="25" spans="1:12" ht="50.1" customHeight="1">
-      <c r="A25" s="639" t="s">
+      <c r="A25" s="682" t="s">
         <v>102</v>
       </c>
-      <c r="B25" s="640"/>
-[...4 lines deleted...]
-      <c r="G25" s="644"/>
+      <c r="B25" s="683"/>
+      <c r="C25" s="685"/>
+      <c r="D25" s="686"/>
+      <c r="E25" s="686"/>
+      <c r="F25" s="686"/>
+      <c r="G25" s="687"/>
     </row>
     <row r="26" spans="1:12" ht="10.35" customHeight="1">
       <c r="A26" s="119"/>
       <c r="B26" s="119"/>
       <c r="C26" s="102"/>
       <c r="D26" s="102"/>
       <c r="E26" s="102"/>
       <c r="F26" s="102"/>
       <c r="G26" s="102"/>
       <c r="K26" s="122"/>
     </row>
     <row r="27" spans="1:12" ht="30" customHeight="1">
-      <c r="A27" s="641" t="s">
+      <c r="A27" s="684" t="s">
         <v>103</v>
       </c>
-      <c r="B27" s="641"/>
-[...4 lines deleted...]
-      <c r="G27" s="641"/>
+      <c r="B27" s="684"/>
+      <c r="C27" s="684"/>
+      <c r="D27" s="684"/>
+      <c r="E27" s="684"/>
+      <c r="F27" s="684"/>
+      <c r="G27" s="684"/>
       <c r="H27" s="123"/>
     </row>
     <row r="28" spans="1:12" ht="7.5" customHeight="1">
       <c r="A28" s="119"/>
       <c r="B28" s="119"/>
       <c r="C28" s="102"/>
       <c r="D28" s="102"/>
       <c r="E28" s="102"/>
       <c r="F28" s="102"/>
       <c r="G28" s="102"/>
     </row>
     <row r="29" spans="1:12" ht="76.5" customHeight="1">
-      <c r="A29" s="679" t="s">
+      <c r="A29" s="722" t="s">
         <v>104</v>
       </c>
-      <c r="B29" s="679"/>
-[...4 lines deleted...]
-      <c r="G29" s="679"/>
+      <c r="B29" s="722"/>
+      <c r="C29" s="722"/>
+      <c r="D29" s="722"/>
+      <c r="E29" s="722"/>
+      <c r="F29" s="722"/>
+      <c r="G29" s="722"/>
       <c r="H29" s="123"/>
     </row>
     <row r="30" spans="1:12" ht="18.95" customHeight="1">
       <c r="A30" s="461"/>
-      <c r="B30" s="679" t="s">
+      <c r="B30" s="722" t="s">
         <v>105</v>
       </c>
-      <c r="C30" s="679"/>
-[...3 lines deleted...]
-      <c r="G30" s="679"/>
+      <c r="C30" s="722"/>
+      <c r="D30" s="722"/>
+      <c r="E30" s="722"/>
+      <c r="F30" s="722"/>
+      <c r="G30" s="722"/>
       <c r="H30" s="124"/>
       <c r="I30" s="124"/>
       <c r="J30" s="124"/>
       <c r="K30" s="124"/>
       <c r="L30" s="124"/>
     </row>
     <row r="31" spans="1:12" ht="18" customHeight="1">
       <c r="A31" s="461"/>
-      <c r="B31" s="662" t="s">
+      <c r="B31" s="705" t="s">
         <v>106</v>
       </c>
-      <c r="C31" s="662"/>
-[...3 lines deleted...]
-      <c r="G31" s="662"/>
+      <c r="C31" s="705"/>
+      <c r="D31" s="705"/>
+      <c r="E31" s="705"/>
+      <c r="F31" s="705"/>
+      <c r="G31" s="705"/>
       <c r="H31" s="123"/>
     </row>
     <row r="32" spans="1:12" ht="19.5" customHeight="1">
       <c r="A32" s="462"/>
-      <c r="B32" s="662"/>
-[...4 lines deleted...]
-      <c r="G32" s="662"/>
+      <c r="B32" s="705"/>
+      <c r="C32" s="705"/>
+      <c r="D32" s="705"/>
+      <c r="E32" s="705"/>
+      <c r="F32" s="705"/>
+      <c r="G32" s="705"/>
       <c r="H32" s="123"/>
     </row>
     <row r="33" spans="1:8" ht="18" customHeight="1">
       <c r="A33" s="461"/>
-      <c r="B33" s="680" t="s">
+      <c r="B33" s="723" t="s">
         <v>107</v>
       </c>
-      <c r="C33" s="681"/>
-[...3 lines deleted...]
-      <c r="G33" s="681"/>
+      <c r="C33" s="724"/>
+      <c r="D33" s="724"/>
+      <c r="E33" s="724"/>
+      <c r="F33" s="724"/>
+      <c r="G33" s="724"/>
       <c r="H33" s="123"/>
     </row>
     <row r="34" spans="1:8" ht="18" customHeight="1">
       <c r="A34" s="462"/>
-      <c r="B34" s="681"/>
-[...4 lines deleted...]
-      <c r="G34" s="681"/>
+      <c r="B34" s="724"/>
+      <c r="C34" s="724"/>
+      <c r="D34" s="724"/>
+      <c r="E34" s="724"/>
+      <c r="F34" s="724"/>
+      <c r="G34" s="724"/>
       <c r="H34" s="123"/>
     </row>
     <row r="35" spans="1:8" ht="19.5" customHeight="1">
       <c r="A35" s="416"/>
-      <c r="B35" s="677" t="s">
+      <c r="B35" s="720" t="s">
         <v>108</v>
       </c>
-      <c r="C35" s="678"/>
-[...3 lines deleted...]
-      <c r="G35" s="678"/>
+      <c r="C35" s="721"/>
+      <c r="D35" s="721"/>
+      <c r="E35" s="721"/>
+      <c r="F35" s="721"/>
+      <c r="G35" s="721"/>
       <c r="H35" s="123"/>
     </row>
     <row r="36" spans="1:8" ht="19.5" customHeight="1">
       <c r="A36" s="592"/>
-      <c r="B36" s="662" t="s">
+      <c r="B36" s="705" t="s">
         <v>109</v>
       </c>
-      <c r="C36" s="662"/>
-[...3 lines deleted...]
-      <c r="G36" s="662"/>
+      <c r="C36" s="705"/>
+      <c r="D36" s="705"/>
+      <c r="E36" s="705"/>
+      <c r="F36" s="705"/>
+      <c r="G36" s="705"/>
       <c r="H36" s="123"/>
     </row>
     <row r="37" spans="1:8" ht="19.5" customHeight="1">
       <c r="A37" s="593"/>
-      <c r="B37" s="662"/>
-[...4 lines deleted...]
-      <c r="G37" s="662"/>
+      <c r="B37" s="705"/>
+      <c r="C37" s="705"/>
+      <c r="D37" s="705"/>
+      <c r="E37" s="705"/>
+      <c r="F37" s="705"/>
+      <c r="G37" s="705"/>
       <c r="H37" s="123"/>
     </row>
     <row r="38" spans="1:8" ht="18" customHeight="1">
       <c r="A38" s="461"/>
-      <c r="B38" s="662" t="s">
+      <c r="B38" s="705" t="s">
         <v>110</v>
       </c>
-      <c r="C38" s="662"/>
-[...3 lines deleted...]
-      <c r="G38" s="662"/>
+      <c r="C38" s="705"/>
+      <c r="D38" s="705"/>
+      <c r="E38" s="705"/>
+      <c r="F38" s="705"/>
+      <c r="G38" s="705"/>
       <c r="H38" s="123"/>
     </row>
     <row r="39" spans="1:8" ht="19.5" customHeight="1">
       <c r="A39" s="462"/>
-      <c r="B39" s="662"/>
-[...4 lines deleted...]
-      <c r="G39" s="662"/>
+      <c r="B39" s="705"/>
+      <c r="C39" s="705"/>
+      <c r="D39" s="705"/>
+      <c r="E39" s="705"/>
+      <c r="F39" s="705"/>
+      <c r="G39" s="705"/>
       <c r="H39" s="123"/>
     </row>
     <row r="40" spans="1:8" ht="18" customHeight="1">
       <c r="A40" s="461"/>
-      <c r="B40" s="662" t="s">
+      <c r="B40" s="705" t="s">
         <v>111</v>
       </c>
-      <c r="C40" s="662"/>
-[...3 lines deleted...]
-      <c r="G40" s="662"/>
+      <c r="C40" s="705"/>
+      <c r="D40" s="705"/>
+      <c r="E40" s="705"/>
+      <c r="F40" s="705"/>
+      <c r="G40" s="705"/>
       <c r="H40" s="123"/>
     </row>
     <row r="41" spans="1:8" ht="19.5" customHeight="1">
       <c r="A41" s="462"/>
-      <c r="B41" s="662"/>
-[...4 lines deleted...]
-      <c r="G41" s="662"/>
+      <c r="B41" s="705"/>
+      <c r="C41" s="705"/>
+      <c r="D41" s="705"/>
+      <c r="E41" s="705"/>
+      <c r="F41" s="705"/>
+      <c r="G41" s="705"/>
       <c r="H41" s="123"/>
     </row>
     <row r="42" spans="1:8" ht="18" customHeight="1">
       <c r="A42" s="461"/>
-      <c r="B42" s="662" t="s">
+      <c r="B42" s="705" t="s">
         <v>112</v>
       </c>
-      <c r="C42" s="662"/>
-[...3 lines deleted...]
-      <c r="G42" s="662"/>
+      <c r="C42" s="705"/>
+      <c r="D42" s="705"/>
+      <c r="E42" s="705"/>
+      <c r="F42" s="705"/>
+      <c r="G42" s="705"/>
       <c r="H42" s="123"/>
     </row>
     <row r="43" spans="1:8" ht="39" customHeight="1">
       <c r="A43" s="462"/>
-      <c r="B43" s="662"/>
-[...4 lines deleted...]
-      <c r="G43" s="662"/>
+      <c r="B43" s="705"/>
+      <c r="C43" s="705"/>
+      <c r="D43" s="705"/>
+      <c r="E43" s="705"/>
+      <c r="F43" s="705"/>
+      <c r="G43" s="705"/>
       <c r="H43" s="123"/>
     </row>
     <row r="44" spans="1:8" ht="18" customHeight="1">
       <c r="A44" s="461"/>
-      <c r="B44" s="662" t="s">
+      <c r="B44" s="705" t="s">
         <v>113</v>
       </c>
-      <c r="C44" s="662"/>
-[...3 lines deleted...]
-      <c r="G44" s="662"/>
+      <c r="C44" s="705"/>
+      <c r="D44" s="705"/>
+      <c r="E44" s="705"/>
+      <c r="F44" s="705"/>
+      <c r="G44" s="705"/>
       <c r="H44" s="123"/>
     </row>
     <row r="45" spans="1:8" ht="39" customHeight="1">
       <c r="A45" s="462"/>
-      <c r="B45" s="662"/>
-[...4 lines deleted...]
-      <c r="G45" s="662"/>
+      <c r="B45" s="705"/>
+      <c r="C45" s="705"/>
+      <c r="D45" s="705"/>
+      <c r="E45" s="705"/>
+      <c r="F45" s="705"/>
+      <c r="G45" s="705"/>
       <c r="H45" s="123"/>
     </row>
     <row r="46" spans="1:8" ht="18" customHeight="1">
       <c r="A46" s="461"/>
-      <c r="B46" s="662" t="s">
+      <c r="B46" s="705" t="s">
         <v>114</v>
       </c>
-      <c r="C46" s="662"/>
-[...3 lines deleted...]
-      <c r="G46" s="662"/>
+      <c r="C46" s="705"/>
+      <c r="D46" s="705"/>
+      <c r="E46" s="705"/>
+      <c r="F46" s="705"/>
+      <c r="G46" s="705"/>
       <c r="H46" s="123"/>
     </row>
     <row r="47" spans="1:8" ht="39" customHeight="1">
       <c r="A47" s="462"/>
-      <c r="B47" s="662"/>
-[...4 lines deleted...]
-      <c r="G47" s="662"/>
+      <c r="B47" s="705"/>
+      <c r="C47" s="705"/>
+      <c r="D47" s="705"/>
+      <c r="E47" s="705"/>
+      <c r="F47" s="705"/>
+      <c r="G47" s="705"/>
       <c r="H47" s="123"/>
     </row>
     <row r="48" spans="1:8" ht="9.75" customHeight="1">
       <c r="A48" s="546"/>
       <c r="B48" s="546"/>
       <c r="C48" s="546"/>
       <c r="D48" s="546"/>
       <c r="E48" s="546"/>
       <c r="F48" s="546"/>
       <c r="G48" s="546"/>
       <c r="H48" s="122"/>
     </row>
     <row r="49" spans="1:8" ht="20.100000000000001" customHeight="1">
-      <c r="A49" s="661" t="s">
+      <c r="A49" s="704" t="s">
         <v>115</v>
       </c>
-      <c r="B49" s="661"/>
-[...4 lines deleted...]
-      <c r="G49" s="661"/>
+      <c r="B49" s="704"/>
+      <c r="C49" s="704"/>
+      <c r="D49" s="704"/>
+      <c r="E49" s="704"/>
+      <c r="F49" s="704"/>
+      <c r="G49" s="704"/>
       <c r="H49" s="122"/>
     </row>
     <row r="50" spans="1:8" ht="9.75" customHeight="1">
       <c r="A50" s="546"/>
       <c r="B50" s="546"/>
       <c r="C50" s="546"/>
       <c r="D50" s="546"/>
       <c r="E50" s="546"/>
       <c r="F50" s="546"/>
       <c r="G50" s="546"/>
       <c r="H50" s="122"/>
     </row>
     <row r="51" spans="1:8" ht="20.100000000000001" customHeight="1">
-      <c r="A51" s="662" t="s">
+      <c r="A51" s="705" t="s">
         <v>116</v>
       </c>
-      <c r="B51" s="662"/>
-[...4 lines deleted...]
-      <c r="G51" s="662"/>
+      <c r="B51" s="705"/>
+      <c r="C51" s="705"/>
+      <c r="D51" s="705"/>
+      <c r="E51" s="705"/>
+      <c r="F51" s="705"/>
+      <c r="G51" s="705"/>
       <c r="H51" s="123"/>
     </row>
     <row r="52" spans="1:8" ht="8.1" customHeight="1">
       <c r="A52" s="546"/>
       <c r="B52" s="546"/>
       <c r="C52" s="546"/>
       <c r="D52" s="546"/>
       <c r="E52" s="546"/>
       <c r="F52" s="546"/>
       <c r="G52" s="546"/>
       <c r="H52" s="122"/>
     </row>
     <row r="53" spans="1:8" ht="20.100000000000001" customHeight="1">
-      <c r="A53" s="662" t="s">
+      <c r="A53" s="705" t="s">
         <v>117</v>
       </c>
-      <c r="B53" s="662"/>
-[...4 lines deleted...]
-      <c r="G53" s="663"/>
+      <c r="B53" s="705"/>
+      <c r="C53" s="706"/>
+      <c r="D53" s="706"/>
+      <c r="E53" s="706"/>
+      <c r="F53" s="706"/>
+      <c r="G53" s="706"/>
       <c r="H53" s="122"/>
     </row>
     <row r="54" spans="1:8" ht="8.1" customHeight="1">
       <c r="A54" s="546"/>
       <c r="B54" s="546"/>
       <c r="C54" s="546"/>
       <c r="D54" s="546"/>
       <c r="E54" s="546"/>
       <c r="F54" s="546"/>
       <c r="G54" s="546"/>
       <c r="H54" s="122"/>
     </row>
     <row r="55" spans="1:8" ht="20.100000000000001" customHeight="1">
-      <c r="A55" s="662" t="s">
+      <c r="A55" s="705" t="s">
         <v>118</v>
       </c>
-      <c r="B55" s="662"/>
-[...4 lines deleted...]
-      <c r="G55" s="663"/>
+      <c r="B55" s="705"/>
+      <c r="C55" s="706"/>
+      <c r="D55" s="706"/>
+      <c r="E55" s="706"/>
+      <c r="F55" s="706"/>
+      <c r="G55" s="706"/>
       <c r="H55" s="122"/>
     </row>
     <row r="56" spans="1:8" ht="8.1" customHeight="1">
       <c r="A56" s="546"/>
       <c r="B56" s="546"/>
       <c r="C56" s="546"/>
       <c r="D56" s="546"/>
       <c r="E56" s="546"/>
       <c r="F56" s="546"/>
       <c r="G56" s="546"/>
       <c r="H56" s="122"/>
     </row>
     <row r="57" spans="1:8" ht="20.100000000000001" customHeight="1">
-      <c r="A57" s="662" t="s">
+      <c r="A57" s="705" t="s">
         <v>119</v>
       </c>
-      <c r="B57" s="662"/>
-[...4 lines deleted...]
-      <c r="G57" s="663"/>
+      <c r="B57" s="705"/>
+      <c r="C57" s="706"/>
+      <c r="D57" s="706"/>
+      <c r="E57" s="706"/>
+      <c r="F57" s="706"/>
+      <c r="G57" s="706"/>
       <c r="H57" s="122"/>
     </row>
     <row r="58" spans="1:8" ht="20.100000000000001" customHeight="1"/>
     <row r="59" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="G59" s="507" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="20.100000000000001" customHeight="1"/>
     <row r="61" spans="1:8" ht="20.100000000000001" customHeight="1"/>
     <row r="62" spans="1:8" ht="20.100000000000001" customHeight="1"/>
     <row r="63" spans="1:8" ht="20.100000000000001" customHeight="1"/>
     <row r="64" spans="1:8" ht="20.100000000000001" customHeight="1"/>
     <row r="65" spans="1:9" ht="20.100000000000001" customHeight="1"/>
     <row r="66" spans="1:9" ht="20.100000000000001" customHeight="1"/>
     <row r="67" spans="1:9" ht="20.100000000000001" customHeight="1"/>
     <row r="68" spans="1:9" ht="20.100000000000001" customHeight="1"/>
     <row r="69" spans="1:9" ht="20.100000000000001" customHeight="1"/>
     <row r="70" spans="1:9" ht="20.100000000000001" customHeight="1"/>
     <row r="71" spans="1:9" ht="20.100000000000001" customHeight="1"/>
     <row r="72" spans="1:9" ht="20.100000000000001" customHeight="1"/>
     <row r="74" spans="1:9" ht="27.75" customHeight="1"/>
     <row r="75" spans="1:9" ht="117.75" customHeight="1"/>
     <row r="79" spans="1:9">
-      <c r="A79" s="660"/>
-[...7 lines deleted...]
-      <c r="I79" s="660"/>
+      <c r="A79" s="703"/>
+      <c r="B79" s="703"/>
+      <c r="C79" s="703"/>
+      <c r="D79" s="703"/>
+      <c r="E79" s="703"/>
+      <c r="F79" s="703"/>
+      <c r="G79" s="703"/>
+      <c r="H79" s="703"/>
+      <c r="I79" s="703"/>
     </row>
     <row r="80" spans="1:9">
-      <c r="A80" s="660"/>
-[...7 lines deleted...]
-      <c r="I80" s="660"/>
+      <c r="A80" s="703"/>
+      <c r="B80" s="703"/>
+      <c r="C80" s="703"/>
+      <c r="D80" s="703"/>
+      <c r="E80" s="703"/>
+      <c r="F80" s="703"/>
+      <c r="G80" s="703"/>
+      <c r="H80" s="703"/>
+      <c r="I80" s="703"/>
     </row>
     <row r="83" ht="39.950000000000003" customHeight="1"/>
     <row r="87" ht="61.5" customHeight="1"/>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{F9143849-2950-4A3C-ABFF-F8DA3D7B21DB}" scale="55" showPageBreaks="1" showGridLines="0" printArea="1" view="pageBreakPreview" topLeftCell="A21">
       <selection activeCell="I13" sqref="I13"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
     </customSheetView>
     <customSheetView guid="{C18E9BE0-42F9-4C1A-9904-B3E737C711CA}" scale="85" showPageBreaks="1" showGridLines="0" printArea="1" view="pageBreakPreview" topLeftCell="A10">
       <selection activeCell="B14" sqref="B14:Y14"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId2"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="52">
     <mergeCell ref="B36:G37"/>
     <mergeCell ref="B46:G47"/>
     <mergeCell ref="C23:G23"/>
     <mergeCell ref="C19:G19"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="B44:G45"/>
     <mergeCell ref="B42:G43"/>
     <mergeCell ref="B38:G39"/>
@@ -22191,1015 +22377,1015 @@
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="入力エラー" error="プルダウンより選択してください。" sqref="A47 A32 A39 A41 A43 A45 A34:A35" xr:uid="{18F39BC2-E2C7-4B2C-B556-CDF4C3D9E9C1}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H22 C22 E22 A30:A31 A33 A38 A44 A40 A42 A46" xr:uid="{F825336E-F3F5-4C15-8E94-0978F8E22647}">
       <formula1>"✓"</formula1>
     </dataValidation>
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C17:G19" xr:uid="{6AED3221-1294-4C4F-8497-5EF265901D3E}"/>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="B35" r:id="rId3" xr:uid="{EFE88165-4982-492E-8E80-652B3335AC5C}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="58" orientation="portrait" blackAndWhite="1" r:id="rId4"/>
   <drawing r:id="rId5"/>
   <legacyDrawing r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E28ACD66-F5EF-4AB1-BE6B-96FBEECC1AF6}">
   <sheetPr>
     <tabColor theme="7" tint="0.79998168889431442"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB44"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="E38" sqref="E38:Q38"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A17" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="A39" sqref="A39:N39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.95"/>
   <cols>
     <col min="1" max="5" width="7.42578125" style="50" customWidth="1"/>
     <col min="6" max="10" width="8.42578125" style="50" customWidth="1"/>
     <col min="11" max="16" width="4.42578125" style="50" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="50" customWidth="1"/>
     <col min="18" max="18" width="13.140625" style="50" customWidth="1"/>
     <col min="19" max="19" width="6.140625" style="50" customWidth="1"/>
     <col min="20" max="20" width="9" style="50"/>
-    <col min="21" max="22" width="15.5703125" style="50" bestFit="1" customWidth="1"/>
+    <col min="21" max="22" width="15.42578125" style="50" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="34.85546875" style="50" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="11" style="50" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="9" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="30" customHeight="1" thickBot="1">
       <c r="A1" s="51" t="s">
         <v>121</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
       <c r="J1" s="51"/>
       <c r="K1" s="51"/>
       <c r="L1" s="51"/>
       <c r="M1" s="51"/>
       <c r="N1" s="51"/>
       <c r="O1" s="51"/>
-      <c r="P1" s="735" t="s">
+      <c r="P1" s="777" t="s">
         <v>122</v>
       </c>
-      <c r="Q1" s="735"/>
+      <c r="Q1" s="777"/>
       <c r="R1" s="50" t="s">
         <v>123</v>
       </c>
       <c r="T1" s="525" t="str">
         <f>IF(U1&lt;&gt;"",U1,IF(V1&lt;&gt;"",V1,IF(W1&lt;&gt;"",W1,IF(X1&lt;&gt;"",X1,IF(Y1&lt;&gt;"",Y1,"")))))</f>
         <v/>
       </c>
       <c r="U1" s="516" t="str">
         <f>IF('③-別紙1.計画概要'!A37="✓",審査用案件概要シート!S4,"")</f>
         <v/>
       </c>
       <c r="V1" s="517" t="str">
         <f>IF('③-別紙1.計画概要'!A43="✓",審査用案件概要シート!S5,"")</f>
         <v/>
       </c>
       <c r="W1" s="517" t="str">
         <f>IF('③-別紙1.計画概要'!A54="✓",審査用案件概要シート!S6,"")</f>
         <v/>
       </c>
       <c r="X1" s="517" t="str">
         <f>IF('③-別紙1.計画概要'!A62="✓",審査用案件概要シート!S7,"")</f>
         <v/>
       </c>
       <c r="Y1" s="518" t="str">
         <f>IF('③-別紙1.計画概要'!A65="✓",審査用案件概要シート!S8,"")</f>
         <v/>
       </c>
     </row>
     <row r="2" spans="1:25" ht="20.25" customHeight="1">
-      <c r="A2" s="736" t="str">
+      <c r="A2" s="778" t="str">
         <f>R6&amp;"年度　技術・人材協力を通じた新興国との共創推進事業（研修・専門家派遣・寄附講座開設事業）　寄附講座開設事業　案件概要書"</f>
         <v>2026年度　技術・人材協力を通じた新興国との共創推進事業（研修・専門家派遣・寄附講座開設事業）　寄附講座開設事業　案件概要書</v>
       </c>
-      <c r="B2" s="736"/>
-[...14 lines deleted...]
-      <c r="Q2" s="736"/>
+      <c r="B2" s="778"/>
+      <c r="C2" s="778"/>
+      <c r="D2" s="778"/>
+      <c r="E2" s="778"/>
+      <c r="F2" s="778"/>
+      <c r="G2" s="778"/>
+      <c r="H2" s="778"/>
+      <c r="I2" s="778"/>
+      <c r="J2" s="778"/>
+      <c r="K2" s="778"/>
+      <c r="L2" s="778"/>
+      <c r="M2" s="778"/>
+      <c r="N2" s="778"/>
+      <c r="O2" s="778"/>
+      <c r="P2" s="778"/>
+      <c r="Q2" s="778"/>
     </row>
     <row r="3" spans="1:25" ht="20.25" customHeight="1">
-      <c r="A3" s="723" t="str">
+      <c r="A3" s="765" t="str">
         <f>"泰日工業大学との協会企画型寄附講座　第"&amp;IFERROR(VLOOKUP($T$1,講座関連情報,2,0)," ")&amp;"回講座　インターンシップ申込企業適格審査"</f>
         <v>泰日工業大学との協会企画型寄附講座　第 回講座　インターンシップ申込企業適格審査</v>
       </c>
-      <c r="B3" s="723"/>
-[...14 lines deleted...]
-      <c r="Q3" s="723"/>
+      <c r="B3" s="765"/>
+      <c r="C3" s="765"/>
+      <c r="D3" s="765"/>
+      <c r="E3" s="765"/>
+      <c r="F3" s="765"/>
+      <c r="G3" s="765"/>
+      <c r="H3" s="765"/>
+      <c r="I3" s="765"/>
+      <c r="J3" s="765"/>
+      <c r="K3" s="765"/>
+      <c r="L3" s="765"/>
+      <c r="M3" s="765"/>
+      <c r="N3" s="765"/>
+      <c r="O3" s="765"/>
+      <c r="P3" s="765"/>
+      <c r="Q3" s="765"/>
       <c r="T3" s="50" t="s">
         <v>124</v>
       </c>
       <c r="U3" s="50" t="s">
         <v>125</v>
       </c>
       <c r="V3" s="50" t="s">
         <v>126</v>
       </c>
       <c r="W3" s="50" t="s">
         <v>127</v>
       </c>
       <c r="X3" s="50" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="4" spans="1:25" ht="9.75" customHeight="1">
       <c r="A4" s="222"/>
       <c r="B4" s="222"/>
       <c r="C4" s="222"/>
       <c r="D4" s="222"/>
       <c r="E4" s="222"/>
       <c r="F4" s="222"/>
       <c r="G4" s="222"/>
       <c r="H4" s="222"/>
       <c r="I4" s="222"/>
       <c r="J4" s="222"/>
       <c r="K4" s="222"/>
       <c r="L4" s="222"/>
       <c r="M4" s="222"/>
       <c r="N4" s="222"/>
       <c r="O4" s="222"/>
       <c r="P4" s="222"/>
       <c r="Q4" s="222"/>
       <c r="R4" s="537" t="s">
         <v>129</v>
       </c>
       <c r="S4" s="527" t="s">
         <v>130</v>
       </c>
       <c r="T4" s="528">
         <v>1</v>
       </c>
       <c r="U4" s="529">
-        <v>46356</v>
+        <v>46328</v>
       </c>
       <c r="V4" s="529">
-        <v>46409</v>
+        <v>46381</v>
       </c>
       <c r="W4" s="528" t="str">
         <f>IF('③-別紙1.計画概要'!H35="","",'③-別紙1.計画概要'!H35)</f>
         <v/>
       </c>
       <c r="X4" s="530"/>
     </row>
     <row r="5" spans="1:25" ht="17.25" customHeight="1">
       <c r="J5" s="52" t="s">
         <v>131</v>
       </c>
       <c r="K5" s="58" t="s">
         <v>132</v>
       </c>
       <c r="L5" s="50" t="s">
         <v>133</v>
       </c>
-      <c r="O5" s="737">
+      <c r="O5" s="779">
         <v>46033</v>
       </c>
-      <c r="P5" s="737"/>
-      <c r="Q5" s="737"/>
+      <c r="P5" s="779"/>
+      <c r="Q5" s="779"/>
       <c r="S5" s="531" t="s">
         <v>134</v>
       </c>
       <c r="T5" s="50">
         <v>1</v>
       </c>
       <c r="U5" s="526">
         <v>46398</v>
       </c>
       <c r="V5" s="526">
         <v>46451</v>
       </c>
       <c r="W5" s="50" t="str">
         <f>IF('③-別紙1.計画概要'!H35="","",'③-別紙1.計画概要'!H35)</f>
         <v/>
       </c>
       <c r="X5" s="532"/>
     </row>
     <row r="6" spans="1:25" ht="17.25" customHeight="1">
       <c r="M6" s="50" t="s">
         <v>135</v>
       </c>
-      <c r="O6" s="738" t="s">
+      <c r="O6" s="780" t="s">
         <v>136</v>
       </c>
-      <c r="P6" s="739"/>
-      <c r="Q6" s="739"/>
+      <c r="P6" s="781"/>
+      <c r="Q6" s="781"/>
       <c r="R6" s="594">
         <f>YEAR(U4)</f>
         <v>2026</v>
       </c>
       <c r="S6" s="531">
         <v>2</v>
       </c>
       <c r="U6" s="526">
         <v>46496</v>
       </c>
       <c r="V6" s="526">
         <v>46549</v>
       </c>
       <c r="W6" s="50" t="str">
         <f>IF('③-別紙1.計画概要'!H53="","",'③-別紙1.計画概要'!H53)</f>
         <v/>
       </c>
       <c r="X6" s="532"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="50" t="s">
         <v>137</v>
       </c>
       <c r="S7" s="531" t="s">
         <v>138</v>
       </c>
       <c r="T7" s="50">
         <v>3</v>
       </c>
       <c r="U7" s="526">
         <v>46573</v>
       </c>
       <c r="V7" s="526">
         <v>46623</v>
       </c>
       <c r="W7" s="50" t="str">
         <f>IF('③-別紙1.計画概要'!H61="","",'③-別紙1.計画概要'!H61)</f>
         <v/>
       </c>
       <c r="X7" s="532"/>
     </row>
     <row r="8" spans="1:25">
-      <c r="A8" s="740" t="s">
+      <c r="A8" s="782" t="s">
         <v>81</v>
       </c>
-      <c r="B8" s="741"/>
-[...7 lines deleted...]
-      <c r="J8" s="740" t="s">
+      <c r="B8" s="783"/>
+      <c r="C8" s="783"/>
+      <c r="D8" s="783"/>
+      <c r="E8" s="783"/>
+      <c r="F8" s="783"/>
+      <c r="G8" s="783"/>
+      <c r="H8" s="783"/>
+      <c r="I8" s="783"/>
+      <c r="J8" s="782" t="s">
         <v>139</v>
       </c>
-      <c r="K8" s="741"/>
-[...5 lines deleted...]
-      <c r="Q8" s="742"/>
+      <c r="K8" s="783"/>
+      <c r="L8" s="783"/>
+      <c r="M8" s="783"/>
+      <c r="N8" s="783"/>
+      <c r="O8" s="783"/>
+      <c r="P8" s="783"/>
+      <c r="Q8" s="784"/>
       <c r="S8" s="533" t="s">
         <v>140</v>
       </c>
       <c r="T8" s="534">
         <v>3</v>
       </c>
       <c r="U8" s="535">
         <v>46636</v>
       </c>
       <c r="V8" s="535">
         <v>46689</v>
       </c>
       <c r="W8" s="534" t="str">
         <f>IF('③-別紙1.計画概要'!H61="","",'③-別紙1.計画概要'!H61)</f>
         <v/>
       </c>
       <c r="X8" s="536"/>
     </row>
     <row r="9" spans="1:25" ht="30" customHeight="1">
-      <c r="A9" s="724" t="str">
+      <c r="A9" s="766" t="str">
         <f>IF('②-申請書'!C9="","",'②-申請書'!C9)</f>
         <v/>
       </c>
-      <c r="B9" s="725"/>
-[...8 lines deleted...]
-      <c r="K9" s="732"/>
+      <c r="B9" s="767"/>
+      <c r="C9" s="767"/>
+      <c r="D9" s="767"/>
+      <c r="E9" s="767"/>
+      <c r="F9" s="767"/>
+      <c r="G9" s="767"/>
+      <c r="H9" s="767"/>
+      <c r="I9" s="768"/>
+      <c r="J9" s="773"/>
+      <c r="K9" s="774"/>
       <c r="L9" s="565" t="s">
         <v>141</v>
       </c>
-      <c r="M9" s="733"/>
-[...3 lines deleted...]
-      <c r="Q9" s="734"/>
+      <c r="M9" s="775"/>
+      <c r="N9" s="775"/>
+      <c r="O9" s="775"/>
+      <c r="P9" s="775"/>
+      <c r="Q9" s="776"/>
       <c r="R9" s="50" t="str">
         <f>IF('②-申請書'!C10="","",'②-申請書'!C10)</f>
         <v/>
       </c>
     </row>
     <row r="10" spans="1:25" ht="33.75" customHeight="1">
-      <c r="A10" s="727" t="s">
+      <c r="A10" s="769" t="s">
         <v>142</v>
       </c>
-      <c r="B10" s="728"/>
-[...1 lines deleted...]
-      <c r="D10" s="720" t="str">
+      <c r="B10" s="770"/>
+      <c r="C10" s="771"/>
+      <c r="D10" s="762" t="str">
         <f>IF('②-申請書'!C25="","",'②-申請書'!C25)</f>
         <v/>
       </c>
-      <c r="E10" s="720"/>
-[...11 lines deleted...]
-      <c r="Q10" s="721"/>
+      <c r="E10" s="762"/>
+      <c r="F10" s="762"/>
+      <c r="G10" s="762"/>
+      <c r="H10" s="762"/>
+      <c r="I10" s="762"/>
+      <c r="J10" s="762"/>
+      <c r="K10" s="762"/>
+      <c r="L10" s="762"/>
+      <c r="M10" s="762"/>
+      <c r="N10" s="762"/>
+      <c r="O10" s="762"/>
+      <c r="P10" s="762"/>
+      <c r="Q10" s="763"/>
     </row>
     <row r="11" spans="1:25" ht="30" customHeight="1">
-      <c r="A11" s="730" t="s">
+      <c r="A11" s="772" t="s">
         <v>143</v>
       </c>
-      <c r="B11" s="730"/>
-      <c r="C11" s="686" t="s">
+      <c r="B11" s="772"/>
+      <c r="C11" s="729" t="s">
         <v>144</v>
       </c>
-      <c r="D11" s="686"/>
-      <c r="E11" s="722" t="s">
+      <c r="D11" s="729"/>
+      <c r="E11" s="764" t="s">
         <v>145</v>
       </c>
-      <c r="F11" s="722"/>
-[...10 lines deleted...]
-      <c r="Q11" s="722"/>
+      <c r="F11" s="764"/>
+      <c r="G11" s="764"/>
+      <c r="H11" s="764"/>
+      <c r="I11" s="764"/>
+      <c r="J11" s="764"/>
+      <c r="K11" s="764"/>
+      <c r="L11" s="764"/>
+      <c r="M11" s="764"/>
+      <c r="N11" s="764"/>
+      <c r="O11" s="764"/>
+      <c r="P11" s="764"/>
+      <c r="Q11" s="764"/>
     </row>
     <row r="12" spans="1:25" ht="30" customHeight="1">
-      <c r="A12" s="730"/>
-[...1 lines deleted...]
-      <c r="C12" s="686" t="s">
+      <c r="A12" s="772"/>
+      <c r="B12" s="772"/>
+      <c r="C12" s="729" t="s">
         <v>142</v>
       </c>
-      <c r="D12" s="686"/>
-      <c r="E12" s="722" t="s">
+      <c r="D12" s="729"/>
+      <c r="E12" s="764" t="s">
         <v>145</v>
       </c>
-      <c r="F12" s="722"/>
-[...10 lines deleted...]
-      <c r="Q12" s="722"/>
+      <c r="F12" s="764"/>
+      <c r="G12" s="764"/>
+      <c r="H12" s="764"/>
+      <c r="I12" s="764"/>
+      <c r="J12" s="764"/>
+      <c r="K12" s="764"/>
+      <c r="L12" s="764"/>
+      <c r="M12" s="764"/>
+      <c r="N12" s="764"/>
+      <c r="O12" s="764"/>
+      <c r="P12" s="764"/>
+      <c r="Q12" s="764"/>
       <c r="R12" s="50" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="13" spans="1:25" ht="30" customHeight="1">
-      <c r="A13" s="730"/>
-[...1 lines deleted...]
-      <c r="C13" s="686" t="s">
+      <c r="A13" s="772"/>
+      <c r="B13" s="772"/>
+      <c r="C13" s="729" t="s">
         <v>147</v>
       </c>
-      <c r="D13" s="686"/>
-      <c r="E13" s="722" t="s">
+      <c r="D13" s="729"/>
+      <c r="E13" s="764" t="s">
         <v>145</v>
       </c>
-      <c r="F13" s="722"/>
-[...3 lines deleted...]
-      <c r="J13" s="686" t="s">
+      <c r="F13" s="764"/>
+      <c r="G13" s="764"/>
+      <c r="H13" s="764"/>
+      <c r="I13" s="764"/>
+      <c r="J13" s="729" t="s">
         <v>148</v>
       </c>
-      <c r="K13" s="686"/>
-[...1 lines deleted...]
-      <c r="M13" s="687" t="s">
+      <c r="K13" s="729"/>
+      <c r="L13" s="729"/>
+      <c r="M13" s="730" t="s">
         <v>149</v>
       </c>
-      <c r="N13" s="687"/>
-[...2 lines deleted...]
-      <c r="Q13" s="687"/>
+      <c r="N13" s="730"/>
+      <c r="O13" s="730"/>
+      <c r="P13" s="730"/>
+      <c r="Q13" s="730"/>
     </row>
     <row r="14" spans="1:25" ht="87" customHeight="1">
-      <c r="A14" s="699" t="s">
+      <c r="A14" s="742" t="s">
         <v>150</v>
       </c>
-      <c r="B14" s="771"/>
-[...2 lines deleted...]
-      <c r="E14" s="719" t="str">
+      <c r="B14" s="813"/>
+      <c r="C14" s="813"/>
+      <c r="D14" s="814"/>
+      <c r="E14" s="761" t="str">
         <f>IF('③-別紙1.計画概要'!F19="","",'③-別紙1.計画概要'!F19)</f>
         <v/>
       </c>
-      <c r="F14" s="720"/>
-[...10 lines deleted...]
-      <c r="Q14" s="721"/>
+      <c r="F14" s="762"/>
+      <c r="G14" s="762"/>
+      <c r="H14" s="762"/>
+      <c r="I14" s="762"/>
+      <c r="J14" s="762"/>
+      <c r="K14" s="762"/>
+      <c r="L14" s="762"/>
+      <c r="M14" s="762"/>
+      <c r="N14" s="762"/>
+      <c r="O14" s="762"/>
+      <c r="P14" s="762"/>
+      <c r="Q14" s="763"/>
     </row>
     <row r="15" spans="1:25" ht="103.5" customHeight="1">
-      <c r="A15" s="686" t="s">
+      <c r="A15" s="729" t="s">
         <v>151</v>
       </c>
-      <c r="B15" s="686"/>
-[...2 lines deleted...]
-      <c r="E15" s="743" t="s">
+      <c r="B15" s="729"/>
+      <c r="C15" s="729"/>
+      <c r="D15" s="729"/>
+      <c r="E15" s="785" t="s">
         <v>152</v>
       </c>
-      <c r="F15" s="743"/>
-[...10 lines deleted...]
-      <c r="Q15" s="743"/>
+      <c r="F15" s="785"/>
+      <c r="G15" s="785"/>
+      <c r="H15" s="785"/>
+      <c r="I15" s="785"/>
+      <c r="J15" s="785"/>
+      <c r="K15" s="785"/>
+      <c r="L15" s="785"/>
+      <c r="M15" s="785"/>
+      <c r="N15" s="785"/>
+      <c r="O15" s="785"/>
+      <c r="P15" s="785"/>
+      <c r="Q15" s="785"/>
     </row>
     <row r="16" spans="1:25">
       <c r="U16" s="525"/>
     </row>
     <row r="17" spans="1:23" ht="21" customHeight="1">
       <c r="A17" s="50" t="s">
         <v>153</v>
       </c>
       <c r="S17" s="245" t="s">
         <v>154</v>
       </c>
       <c r="T17" s="246"/>
       <c r="U17" s="525">
         <f>'③-別紙1.計画概要'!I92</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:23" ht="24.95" customHeight="1">
-      <c r="A18" s="749" t="s">
+      <c r="A18" s="791" t="s">
         <v>155</v>
       </c>
-      <c r="B18" s="750"/>
-[...2 lines deleted...]
-      <c r="E18" s="758" t="str">
+      <c r="B18" s="792"/>
+      <c r="C18" s="792"/>
+      <c r="D18" s="793"/>
+      <c r="E18" s="800" t="str">
         <f>IF('③-別紙1.計画概要'!A103="","",'③-別紙1.計画概要'!A103)</f>
         <v/>
       </c>
-      <c r="F18" s="759"/>
-[...3 lines deleted...]
-      <c r="J18" s="749" t="s">
+      <c r="F18" s="801"/>
+      <c r="G18" s="801"/>
+      <c r="H18" s="801"/>
+      <c r="I18" s="802"/>
+      <c r="J18" s="791" t="s">
         <v>156</v>
       </c>
-      <c r="K18" s="750"/>
-      <c r="L18" s="751"/>
+      <c r="K18" s="792"/>
+      <c r="L18" s="793"/>
       <c r="M18" s="566" t="str">
         <f>IF('③-別紙1.計画概要'!A107="","",'③-別紙1.計画概要'!A107)</f>
         <v/>
       </c>
-      <c r="N18" s="767" t="s">
+      <c r="N18" s="809" t="s">
         <v>99</v>
       </c>
-      <c r="O18" s="767"/>
-[...1 lines deleted...]
-      <c r="Q18" s="768"/>
+      <c r="O18" s="809"/>
+      <c r="P18" s="809"/>
+      <c r="Q18" s="810"/>
       <c r="S18" s="241" t="s">
         <v>157</v>
       </c>
       <c r="T18" s="242"/>
       <c r="U18" s="525">
         <f>'③-別紙1.計画概要'!I93</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:23" ht="24.95" customHeight="1">
-      <c r="A19" s="752"/>
-[...10 lines deleted...]
-      <c r="L19" s="754"/>
+      <c r="A19" s="794"/>
+      <c r="B19" s="795"/>
+      <c r="C19" s="795"/>
+      <c r="D19" s="796"/>
+      <c r="E19" s="803"/>
+      <c r="F19" s="804"/>
+      <c r="G19" s="804"/>
+      <c r="H19" s="804"/>
+      <c r="I19" s="805"/>
+      <c r="J19" s="794"/>
+      <c r="K19" s="795"/>
+      <c r="L19" s="796"/>
       <c r="M19" s="567" t="str">
         <f>IF('③-別紙1.計画概要'!A108="","",'③-別紙1.計画概要'!A108)</f>
         <v/>
       </c>
-      <c r="N19" s="769" t="s">
+      <c r="N19" s="811" t="s">
         <v>158</v>
       </c>
-      <c r="O19" s="769"/>
-[...1 lines deleted...]
-      <c r="Q19" s="770"/>
+      <c r="O19" s="811"/>
+      <c r="P19" s="811"/>
+      <c r="Q19" s="812"/>
       <c r="S19" s="241" t="s">
         <v>159</v>
       </c>
       <c r="T19" s="242"/>
       <c r="U19" s="525">
         <f>'③-別紙1.計画概要'!I94</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:23" ht="24.95" customHeight="1">
-      <c r="A20" s="755"/>
-[...10 lines deleted...]
-      <c r="L20" s="757"/>
+      <c r="A20" s="797"/>
+      <c r="B20" s="798"/>
+      <c r="C20" s="798"/>
+      <c r="D20" s="799"/>
+      <c r="E20" s="806"/>
+      <c r="F20" s="807"/>
+      <c r="G20" s="807"/>
+      <c r="H20" s="807"/>
+      <c r="I20" s="808"/>
+      <c r="J20" s="797"/>
+      <c r="K20" s="798"/>
+      <c r="L20" s="799"/>
       <c r="M20" s="568" t="str">
         <f>IF('③-別紙1.計画概要'!A109="","",'③-別紙1.計画概要'!A109)</f>
         <v/>
       </c>
-      <c r="N20" s="744" t="str">
+      <c r="N20" s="786" t="str">
         <f>"許可取得予定:"&amp;IF('③-別紙1.計画概要'!R109="","",TEXT('③-別紙1.計画概要'!R109,"yyyy年m月d日"))</f>
         <v>許可取得予定:</v>
       </c>
-      <c r="O20" s="744"/>
-[...1 lines deleted...]
-      <c r="Q20" s="745"/>
+      <c r="O20" s="786"/>
+      <c r="P20" s="786"/>
+      <c r="Q20" s="787"/>
       <c r="S20" s="241" t="s">
         <v>160</v>
       </c>
       <c r="T20" s="242"/>
       <c r="U20" s="525">
         <f>'③-別紙1.計画概要'!I95</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:23" ht="48.75" customHeight="1">
-      <c r="A21" s="686" t="s">
+      <c r="A21" s="729" t="s">
         <v>161</v>
       </c>
-      <c r="B21" s="686"/>
-[...2 lines deleted...]
-      <c r="E21" s="773" t="str">
+      <c r="B21" s="729"/>
+      <c r="C21" s="729"/>
+      <c r="D21" s="729"/>
+      <c r="E21" s="815" t="str">
         <f>IF('③-別紙1.計画概要'!A105="","",'③-別紙1.計画概要'!A105)</f>
         <v/>
       </c>
-      <c r="F21" s="773"/>
-[...10 lines deleted...]
-      <c r="Q21" s="773"/>
+      <c r="F21" s="815"/>
+      <c r="G21" s="815"/>
+      <c r="H21" s="815"/>
+      <c r="I21" s="815"/>
+      <c r="J21" s="815"/>
+      <c r="K21" s="815"/>
+      <c r="L21" s="815"/>
+      <c r="M21" s="815"/>
+      <c r="N21" s="815"/>
+      <c r="O21" s="815"/>
+      <c r="P21" s="815"/>
+      <c r="Q21" s="815"/>
       <c r="S21" s="241" t="s">
         <v>162</v>
       </c>
       <c r="T21" s="242"/>
       <c r="U21" s="525">
         <f>'③-別紙1.計画概要'!I96</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:23" ht="30" customHeight="1">
-      <c r="A22" s="686" t="s">
+      <c r="A22" s="729" t="s">
         <v>163</v>
       </c>
-      <c r="B22" s="686"/>
-[...2 lines deleted...]
-      <c r="E22" s="746" t="str">
+      <c r="B22" s="729"/>
+      <c r="C22" s="729"/>
+      <c r="D22" s="729"/>
+      <c r="E22" s="788" t="str">
         <f>IFERROR(VLOOKUP($T$1,講座関連情報,3,0),"")</f>
         <v/>
       </c>
-      <c r="F22" s="747"/>
-      <c r="G22" s="747"/>
+      <c r="F22" s="789"/>
+      <c r="G22" s="789"/>
       <c r="H22" s="53" t="s">
         <v>164</v>
       </c>
-      <c r="I22" s="748" t="str">
+      <c r="I22" s="790" t="str">
         <f>IFERROR(VLOOKUP($T$1,講座関連情報,4,0),"")</f>
         <v/>
       </c>
-      <c r="J22" s="748"/>
-[...1 lines deleted...]
-      <c r="L22" s="748"/>
+      <c r="J22" s="790"/>
+      <c r="K22" s="790"/>
+      <c r="L22" s="790"/>
       <c r="M22" s="54"/>
       <c r="N22" s="54"/>
       <c r="O22" s="54"/>
       <c r="P22" s="54"/>
       <c r="Q22" s="55"/>
       <c r="S22" s="241" t="s">
         <v>165</v>
       </c>
       <c r="T22" s="242"/>
       <c r="U22" s="525">
         <f>'③-別紙1.計画概要'!I97</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:23" ht="13.5" customHeight="1">
-      <c r="A23" s="693" t="s">
+      <c r="A23" s="736" t="s">
         <v>166</v>
       </c>
-      <c r="B23" s="694"/>
-[...1 lines deleted...]
-      <c r="D23" s="695"/>
+      <c r="B23" s="737"/>
+      <c r="C23" s="737"/>
+      <c r="D23" s="738"/>
       <c r="E23" s="56"/>
-      <c r="F23" s="688"/>
-      <c r="G23" s="688"/>
+      <c r="F23" s="731"/>
+      <c r="G23" s="731"/>
       <c r="H23" s="549"/>
-      <c r="I23" s="689"/>
-      <c r="J23" s="689"/>
+      <c r="I23" s="732"/>
+      <c r="J23" s="732"/>
       <c r="K23" s="549"/>
-      <c r="L23" s="688"/>
-[...4 lines deleted...]
-      <c r="Q23" s="690"/>
+      <c r="L23" s="731"/>
+      <c r="M23" s="731"/>
+      <c r="N23" s="731"/>
+      <c r="O23" s="731"/>
+      <c r="P23" s="731"/>
+      <c r="Q23" s="733"/>
       <c r="S23" s="241" t="s">
         <v>167</v>
       </c>
       <c r="T23" s="242"/>
       <c r="U23" s="525">
         <f>'③-別紙1.計画概要'!K98</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:23" ht="24" customHeight="1" thickBot="1">
-      <c r="A24" s="693"/>
-[...2 lines deleted...]
-      <c r="D24" s="695"/>
+      <c r="A24" s="736"/>
+      <c r="B24" s="737"/>
+      <c r="C24" s="737"/>
+      <c r="D24" s="738"/>
       <c r="E24" s="223"/>
-      <c r="F24" s="774" t="str">
+      <c r="F24" s="816" t="str">
         <f>IFERROR(VLOOKUP($T$1,講座関連情報,5,0),"")</f>
         <v/>
       </c>
-      <c r="G24" s="774"/>
+      <c r="G24" s="816"/>
       <c r="H24" s="57" t="s">
         <v>168</v>
       </c>
-      <c r="I24" s="697" t="s">
+      <c r="I24" s="740" t="s">
         <v>169</v>
       </c>
-      <c r="J24" s="697"/>
-      <c r="K24" s="698" t="s">
+      <c r="J24" s="740"/>
+      <c r="K24" s="741" t="s">
         <v>170</v>
       </c>
-      <c r="L24" s="698"/>
-[...2 lines deleted...]
-      <c r="O24" s="698"/>
+      <c r="L24" s="741"/>
+      <c r="M24" s="741"/>
+      <c r="N24" s="741"/>
+      <c r="O24" s="741"/>
       <c r="P24" s="550"/>
       <c r="Q24" s="224" t="s">
         <v>171</v>
       </c>
       <c r="V24" s="50" t="s">
         <v>172</v>
       </c>
       <c r="W24" s="50" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="25" spans="1:23" ht="39.75" customHeight="1" thickTop="1">
-      <c r="A25" s="686" t="s">
+      <c r="A25" s="729" t="s">
         <v>174</v>
       </c>
-      <c r="B25" s="686"/>
-[...2 lines deleted...]
-      <c r="E25" s="773" t="str">
+      <c r="B25" s="729"/>
+      <c r="C25" s="729"/>
+      <c r="D25" s="729"/>
+      <c r="E25" s="815" t="str">
         <f>IF(S34="","",S34&amp;CHAR(10)&amp;S35)</f>
         <v/>
       </c>
-      <c r="F25" s="773"/>
-[...10 lines deleted...]
-      <c r="Q25" s="773"/>
+      <c r="F25" s="815"/>
+      <c r="G25" s="815"/>
+      <c r="H25" s="815"/>
+      <c r="I25" s="815"/>
+      <c r="J25" s="815"/>
+      <c r="K25" s="815"/>
+      <c r="L25" s="815"/>
+      <c r="M25" s="815"/>
+      <c r="N25" s="815"/>
+      <c r="O25" s="815"/>
+      <c r="P25" s="815"/>
+      <c r="Q25" s="815"/>
       <c r="S25" s="50" t="s">
         <v>175</v>
       </c>
       <c r="U25" s="50" t="s">
         <v>176</v>
       </c>
       <c r="V25" s="519" t="str">
         <f>IF(AND('③-別紙1.計画概要'!A111="✓",'③-別紙1.計画概要'!F9="✓"),'②-申請書'!C9,"")</f>
         <v/>
       </c>
       <c r="W25" s="520" t="str">
         <f>IF(AND('③-別紙1.計画概要'!A111="✓",'③-別紙1.計画概要'!F9="✓"),'②-申請書'!C10,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:23" ht="24" hidden="1" customHeight="1">
-      <c r="A26" s="686" t="s">
+      <c r="A26" s="729" t="s">
         <v>163</v>
       </c>
-      <c r="B26" s="686"/>
-[...4 lines deleted...]
-      <c r="G26" s="692"/>
+      <c r="B26" s="729"/>
+      <c r="C26" s="729"/>
+      <c r="D26" s="729"/>
+      <c r="E26" s="734"/>
+      <c r="F26" s="735"/>
+      <c r="G26" s="735"/>
       <c r="H26" s="53" t="s">
         <v>164</v>
       </c>
-      <c r="I26" s="692"/>
-[...2 lines deleted...]
-      <c r="L26" s="692"/>
+      <c r="I26" s="735"/>
+      <c r="J26" s="735"/>
+      <c r="K26" s="735"/>
+      <c r="L26" s="735"/>
       <c r="M26" s="54"/>
       <c r="N26" s="54"/>
       <c r="O26" s="54"/>
       <c r="P26" s="54"/>
       <c r="Q26" s="55"/>
       <c r="S26" s="50" t="s">
         <v>177</v>
       </c>
       <c r="V26" s="521"/>
       <c r="W26" s="522"/>
     </row>
     <row r="27" spans="1:23" ht="13.5" hidden="1" customHeight="1">
-      <c r="A27" s="693" t="s">
+      <c r="A27" s="736" t="s">
         <v>166</v>
       </c>
-      <c r="B27" s="694"/>
-[...1 lines deleted...]
-      <c r="D27" s="695"/>
+      <c r="B27" s="737"/>
+      <c r="C27" s="737"/>
+      <c r="D27" s="738"/>
       <c r="E27" s="56"/>
-      <c r="F27" s="688"/>
-      <c r="G27" s="688"/>
+      <c r="F27" s="731"/>
+      <c r="G27" s="731"/>
       <c r="H27" s="549"/>
-      <c r="I27" s="689"/>
-      <c r="J27" s="689"/>
+      <c r="I27" s="732"/>
+      <c r="J27" s="732"/>
       <c r="K27" s="549"/>
-      <c r="L27" s="688"/>
-[...4 lines deleted...]
-      <c r="Q27" s="690"/>
+      <c r="L27" s="731"/>
+      <c r="M27" s="731"/>
+      <c r="N27" s="731"/>
+      <c r="O27" s="731"/>
+      <c r="P27" s="731"/>
+      <c r="Q27" s="733"/>
       <c r="V27" s="521"/>
       <c r="W27" s="522"/>
     </row>
     <row r="28" spans="1:23" ht="24" hidden="1" customHeight="1">
-      <c r="A28" s="693"/>
-[...2 lines deleted...]
-      <c r="D28" s="695"/>
+      <c r="A28" s="736"/>
+      <c r="B28" s="737"/>
+      <c r="C28" s="737"/>
+      <c r="D28" s="738"/>
       <c r="E28" s="223"/>
-      <c r="F28" s="696"/>
-      <c r="G28" s="696"/>
+      <c r="F28" s="739"/>
+      <c r="G28" s="739"/>
       <c r="H28" s="57" t="s">
         <v>168</v>
       </c>
-      <c r="I28" s="697" t="s">
+      <c r="I28" s="740" t="s">
         <v>169</v>
       </c>
-      <c r="J28" s="697"/>
-      <c r="K28" s="698" t="s">
+      <c r="J28" s="740"/>
+      <c r="K28" s="741" t="s">
         <v>170</v>
       </c>
-      <c r="L28" s="698"/>
-[...2 lines deleted...]
-      <c r="O28" s="698"/>
+      <c r="L28" s="741"/>
+      <c r="M28" s="741"/>
+      <c r="N28" s="741"/>
+      <c r="O28" s="741"/>
       <c r="P28" s="550"/>
       <c r="Q28" s="224" t="s">
         <v>171</v>
       </c>
       <c r="V28" s="521"/>
       <c r="W28" s="522"/>
     </row>
     <row r="29" spans="1:23" ht="39.75" hidden="1" customHeight="1">
-      <c r="A29" s="686" t="s">
+      <c r="A29" s="729" t="s">
         <v>174</v>
       </c>
-      <c r="B29" s="686"/>
-[...2 lines deleted...]
-      <c r="E29" s="687" t="str">
+      <c r="B29" s="729"/>
+      <c r="C29" s="729"/>
+      <c r="D29" s="729"/>
+      <c r="E29" s="730" t="str">
         <f>IF('③-別紙1.計画概要'!F113="","",'③-別紙1.計画概要'!F113&amp;CHAR(10)&amp;'③-別紙1.計画概要'!F114)</f>
         <v/>
       </c>
-      <c r="F29" s="687"/>
-[...10 lines deleted...]
-      <c r="Q29" s="687"/>
+      <c r="F29" s="730"/>
+      <c r="G29" s="730"/>
+      <c r="H29" s="730"/>
+      <c r="I29" s="730"/>
+      <c r="J29" s="730"/>
+      <c r="K29" s="730"/>
+      <c r="L29" s="730"/>
+      <c r="M29" s="730"/>
+      <c r="N29" s="730"/>
+      <c r="O29" s="730"/>
+      <c r="P29" s="730"/>
+      <c r="Q29" s="730"/>
       <c r="V29" s="521"/>
       <c r="W29" s="522"/>
     </row>
     <row r="30" spans="1:23" ht="24" hidden="1" customHeight="1">
-      <c r="A30" s="686" t="s">
+      <c r="A30" s="729" t="s">
         <v>163</v>
       </c>
-      <c r="B30" s="686"/>
-[...4 lines deleted...]
-      <c r="G30" s="692"/>
+      <c r="B30" s="729"/>
+      <c r="C30" s="729"/>
+      <c r="D30" s="729"/>
+      <c r="E30" s="734"/>
+      <c r="F30" s="735"/>
+      <c r="G30" s="735"/>
       <c r="H30" s="53" t="s">
         <v>164</v>
       </c>
-      <c r="I30" s="692"/>
-[...2 lines deleted...]
-      <c r="L30" s="692"/>
+      <c r="I30" s="735"/>
+      <c r="J30" s="735"/>
+      <c r="K30" s="735"/>
+      <c r="L30" s="735"/>
       <c r="M30" s="54"/>
       <c r="N30" s="54"/>
       <c r="O30" s="54"/>
       <c r="P30" s="54"/>
       <c r="Q30" s="55"/>
       <c r="V30" s="521"/>
       <c r="W30" s="522"/>
     </row>
     <row r="31" spans="1:23" ht="13.5" hidden="1" customHeight="1">
-      <c r="A31" s="693" t="s">
+      <c r="A31" s="736" t="s">
         <v>166</v>
       </c>
-      <c r="B31" s="694"/>
-[...1 lines deleted...]
-      <c r="D31" s="695"/>
+      <c r="B31" s="737"/>
+      <c r="C31" s="737"/>
+      <c r="D31" s="738"/>
       <c r="E31" s="56"/>
-      <c r="F31" s="688"/>
-      <c r="G31" s="688"/>
+      <c r="F31" s="731"/>
+      <c r="G31" s="731"/>
       <c r="H31" s="549"/>
-      <c r="I31" s="689"/>
-      <c r="J31" s="689"/>
+      <c r="I31" s="732"/>
+      <c r="J31" s="732"/>
       <c r="K31" s="549"/>
-      <c r="L31" s="688"/>
-[...4 lines deleted...]
-      <c r="Q31" s="690"/>
+      <c r="L31" s="731"/>
+      <c r="M31" s="731"/>
+      <c r="N31" s="731"/>
+      <c r="O31" s="731"/>
+      <c r="P31" s="731"/>
+      <c r="Q31" s="733"/>
       <c r="V31" s="521"/>
       <c r="W31" s="522"/>
     </row>
     <row r="32" spans="1:23" ht="24" hidden="1" customHeight="1">
-      <c r="A32" s="693"/>
-[...2 lines deleted...]
-      <c r="D32" s="695"/>
+      <c r="A32" s="736"/>
+      <c r="B32" s="737"/>
+      <c r="C32" s="737"/>
+      <c r="D32" s="738"/>
       <c r="E32" s="223"/>
-      <c r="F32" s="696"/>
-      <c r="G32" s="696"/>
+      <c r="F32" s="739"/>
+      <c r="G32" s="739"/>
       <c r="H32" s="57" t="s">
         <v>168</v>
       </c>
-      <c r="I32" s="697" t="s">
+      <c r="I32" s="740" t="s">
         <v>169</v>
       </c>
-      <c r="J32" s="697"/>
-      <c r="K32" s="698" t="s">
+      <c r="J32" s="740"/>
+      <c r="K32" s="741" t="s">
         <v>170</v>
       </c>
-      <c r="L32" s="698"/>
-[...2 lines deleted...]
-      <c r="O32" s="698"/>
+      <c r="L32" s="741"/>
+      <c r="M32" s="741"/>
+      <c r="N32" s="741"/>
+      <c r="O32" s="741"/>
       <c r="P32" s="550"/>
       <c r="Q32" s="224" t="s">
         <v>171</v>
       </c>
       <c r="V32" s="521"/>
       <c r="W32" s="522"/>
     </row>
     <row r="33" spans="1:28" ht="39.75" hidden="1" customHeight="1">
-      <c r="A33" s="686" t="s">
+      <c r="A33" s="729" t="s">
         <v>174</v>
       </c>
-      <c r="B33" s="686"/>
-[...2 lines deleted...]
-      <c r="E33" s="687" t="str">
+      <c r="B33" s="729"/>
+      <c r="C33" s="729"/>
+      <c r="D33" s="729"/>
+      <c r="E33" s="730" t="str">
         <f>IF('③-別紙1.計画概要'!F113="","",'③-別紙1.計画概要'!F113&amp;CHAR(10)&amp;'③-別紙1.計画概要'!F114)</f>
         <v/>
       </c>
-      <c r="F33" s="687"/>
-[...10 lines deleted...]
-      <c r="Q33" s="687"/>
+      <c r="F33" s="730"/>
+      <c r="G33" s="730"/>
+      <c r="H33" s="730"/>
+      <c r="I33" s="730"/>
+      <c r="J33" s="730"/>
+      <c r="K33" s="730"/>
+      <c r="L33" s="730"/>
+      <c r="M33" s="730"/>
+      <c r="N33" s="730"/>
+      <c r="O33" s="730"/>
+      <c r="P33" s="730"/>
+      <c r="Q33" s="730"/>
       <c r="V33" s="521"/>
       <c r="W33" s="522"/>
     </row>
     <row r="34" spans="1:28">
       <c r="S34" s="525" t="str">
         <f>IF(V25&lt;&gt;"",V25,IF(V34&lt;&gt;"",V34,IF(V35&lt;&gt;"",V35,"")))</f>
         <v/>
       </c>
       <c r="U34" s="50" t="s">
         <v>178</v>
       </c>
       <c r="V34" s="521" t="str">
         <f>IF(AND('③-別紙1.計画概要'!A111="✓",'③-別紙1.計画概要'!F9=""),'③-別紙1.計画概要'!F7,"")</f>
         <v/>
       </c>
       <c r="W34" s="522" t="str">
         <f>IF(AND('③-別紙1.計画概要'!A111="✓",'③-別紙1.計画概要'!F9=""),'③-別紙1.計画概要'!F13,"")</f>
         <v/>
       </c>
     </row>
     <row r="35" spans="1:28" ht="13.5" customHeight="1" thickBot="1">
       <c r="A35" s="48" t="s">
         <v>179</v>
       </c>
       <c r="B35" s="48"/>
@@ -23213,343 +23399,343 @@
       <c r="J35" s="48"/>
       <c r="K35" s="48"/>
       <c r="L35" s="48"/>
       <c r="M35" s="48"/>
       <c r="N35" s="48"/>
       <c r="O35" s="48"/>
       <c r="P35" s="48"/>
       <c r="Q35" s="48"/>
       <c r="S35" s="525" t="str">
         <f>IF(W25&lt;&gt;"",W25,IF(W34&lt;&gt;"",W34,IF(W35&lt;&gt;"",W35,"")))</f>
         <v/>
       </c>
       <c r="U35" s="50" t="s">
         <v>180</v>
       </c>
       <c r="V35" s="523" t="str">
         <f>IF('③-別紙1.計画概要'!A112="✓",'③-別紙1.計画概要'!F113,"")</f>
         <v/>
       </c>
       <c r="W35" s="524" t="str">
         <f>IF('③-別紙1.計画概要'!A112="✓",'③-別紙1.計画概要'!F114,"")</f>
         <v/>
       </c>
     </row>
     <row r="36" spans="1:28" ht="30" customHeight="1" thickTop="1">
-      <c r="A36" s="699" t="str">
+      <c r="A36" s="742" t="str">
         <f>"第"&amp;IFERROR(VLOOKUP($T$1,講座関連情報,2,0)," ")&amp;"回講座インターンシップ実施費"</f>
         <v>第 回講座インターンシップ実施費</v>
       </c>
-      <c r="B36" s="694"/>
-[...2 lines deleted...]
-      <c r="E36" s="700" t="str">
+      <c r="B36" s="737"/>
+      <c r="C36" s="737"/>
+      <c r="D36" s="738"/>
+      <c r="E36" s="743" t="str">
         <f>"約"&amp;TEXT(ROUND(U36/10000,0),"#,##0") &amp; "万円"</f>
         <v>約0万円</v>
       </c>
-      <c r="F36" s="701"/>
-      <c r="G36" s="701"/>
+      <c r="F36" s="744"/>
+      <c r="G36" s="744"/>
       <c r="H36" s="225"/>
-      <c r="I36" s="702" t="s">
+      <c r="I36" s="745" t="s">
         <v>181</v>
       </c>
-      <c r="J36" s="703"/>
-[...1 lines deleted...]
-      <c r="L36" s="705">
+      <c r="J36" s="746"/>
+      <c r="K36" s="747"/>
+      <c r="L36" s="748">
         <v>0</v>
       </c>
-      <c r="M36" s="706"/>
-[...2 lines deleted...]
-      <c r="P36" s="706"/>
+      <c r="M36" s="749"/>
+      <c r="N36" s="749"/>
+      <c r="O36" s="749"/>
+      <c r="P36" s="749"/>
       <c r="Q36" s="226"/>
       <c r="S36" s="50" t="s">
         <v>182</v>
       </c>
       <c r="U36" s="538">
-        <f>'④-別紙2.予算概算'!N27+IF(F24="",0,(Z39+AB39)*F24)</f>
+        <f>'④-別紙2.予算概算'!N33+IF(F24="",0,(Z39+AB39)*F24)</f>
         <v>0</v>
       </c>
       <c r="V36" s="539">
         <f>ROUND(U36,3)</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:28" ht="30" customHeight="1">
-      <c r="A37" s="709" t="str">
+      <c r="A37" s="751" t="str">
         <f>R6&amp;"年度補助対象"</f>
         <v>2026年度補助対象</v>
       </c>
-      <c r="B37" s="710"/>
-[...2 lines deleted...]
-      <c r="E37" s="712">
+      <c r="B37" s="752"/>
+      <c r="C37" s="752"/>
+      <c r="D37" s="753"/>
+      <c r="E37" s="754">
         <f>IF(OR(T1=$S$4, T1=$S$5), $E$36, 0)</f>
         <v>0</v>
       </c>
-      <c r="F37" s="713"/>
-      <c r="G37" s="713"/>
+      <c r="F37" s="755"/>
+      <c r="G37" s="755"/>
       <c r="H37" s="227"/>
-      <c r="I37" s="714" t="s">
+      <c r="I37" s="756" t="s">
         <v>181</v>
       </c>
-      <c r="J37" s="715"/>
-[...1 lines deleted...]
-      <c r="L37" s="717">
+      <c r="J37" s="757"/>
+      <c r="K37" s="758"/>
+      <c r="L37" s="759">
         <v>0</v>
       </c>
-      <c r="M37" s="718"/>
-[...2 lines deleted...]
-      <c r="P37" s="718"/>
+      <c r="M37" s="760"/>
+      <c r="N37" s="760"/>
+      <c r="O37" s="760"/>
+      <c r="P37" s="760"/>
       <c r="Q37" s="226"/>
     </row>
     <row r="38" spans="1:28" ht="69.75" customHeight="1">
-      <c r="A38" s="693" t="s">
+      <c r="A38" s="736" t="s">
         <v>183</v>
       </c>
-      <c r="B38" s="694"/>
-[...2 lines deleted...]
-      <c r="E38" s="719" t="e">
+      <c r="B38" s="737"/>
+      <c r="C38" s="737"/>
+      <c r="D38" s="738"/>
+      <c r="E38" s="761" t="e">
         <f>W39&amp;W41&amp;W42&amp;W43&amp;W44&amp;CHAR(10)&amp;"※航空券購入及びビザ申請はインターン生が行い、AOTSと補助金精算"</f>
         <v>#VALUE!</v>
       </c>
-      <c r="F38" s="720"/>
-[...10 lines deleted...]
-      <c r="Q38" s="721"/>
+      <c r="F38" s="762"/>
+      <c r="G38" s="762"/>
+      <c r="H38" s="762"/>
+      <c r="I38" s="762"/>
+      <c r="J38" s="762"/>
+      <c r="K38" s="762"/>
+      <c r="L38" s="762"/>
+      <c r="M38" s="762"/>
+      <c r="N38" s="762"/>
+      <c r="O38" s="762"/>
+      <c r="P38" s="762"/>
+      <c r="Q38" s="763"/>
     </row>
     <row r="39" spans="1:28" ht="13.5" customHeight="1">
-      <c r="A39" s="707" t="str">
+      <c r="A39" s="750" t="str">
         <f>IF(OR(T1=S4,T1=S5),"","※残余予算分は"&amp;R6+1&amp;"年4月1日以降の計画分につき、"&amp;R6+1&amp;"年度補助金の適用の可否については別途審査)")</f>
         <v>※残余予算分は2027年4月1日以降の計画分につき、2027年度補助金の適用の可否については別途審査)</v>
       </c>
-      <c r="B39" s="707"/>
-[...11 lines deleted...]
-      <c r="N39" s="707"/>
+      <c r="B39" s="750"/>
+      <c r="C39" s="750"/>
+      <c r="D39" s="750"/>
+      <c r="E39" s="750"/>
+      <c r="F39" s="750"/>
+      <c r="G39" s="750"/>
+      <c r="H39" s="750"/>
+      <c r="I39" s="750"/>
+      <c r="J39" s="750"/>
+      <c r="K39" s="750"/>
+      <c r="L39" s="750"/>
+      <c r="M39" s="750"/>
+      <c r="N39" s="750"/>
       <c r="O39" s="228"/>
       <c r="P39" s="228"/>
       <c r="Q39" s="229"/>
       <c r="S39" s="50" t="s">
         <v>184</v>
       </c>
       <c r="U39" s="540">
-        <f>'④-別紙2.予算概算'!N6</f>
+        <f>'④-別紙2.予算概算'!N10</f>
         <v>0</v>
       </c>
       <c r="V39" s="525" t="e">
         <f>TEXT(ROUND((U39 + (Z39 + AB39) * $F$24) / 10000, 0), "#,##0") &amp; "万円"</f>
         <v>#VALUE!</v>
       </c>
       <c r="W39" s="525" t="e">
         <f>S39&amp;" "&amp;V39&amp;"、"</f>
         <v>#VALUE!</v>
       </c>
       <c r="X39" s="50" t="str">
         <f t="shared" ref="X39:X43" si="0">TEXT(U39/10000,"#,##0.0") &amp; "万円"</f>
         <v>0.0万円</v>
       </c>
       <c r="Y39" s="50" t="s">
         <v>185</v>
       </c>
       <c r="Z39" s="569">
-        <v>100000</v>
+        <v>140000</v>
       </c>
       <c r="AA39" s="50" t="s">
         <v>186</v>
       </c>
       <c r="AB39" s="569">
-        <v>10000</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="40" spans="1:28" ht="13.5" customHeight="1">
       <c r="A40" s="230"/>
       <c r="B40" s="230"/>
       <c r="C40" s="230"/>
       <c r="D40" s="230"/>
       <c r="E40" s="230"/>
       <c r="F40" s="230"/>
       <c r="G40" s="230"/>
       <c r="H40" s="230"/>
       <c r="I40" s="230"/>
       <c r="J40" s="230"/>
       <c r="K40" s="230"/>
       <c r="L40" s="230"/>
       <c r="M40" s="230"/>
       <c r="N40" s="230"/>
       <c r="O40" s="228"/>
       <c r="P40" s="228"/>
       <c r="Q40" s="229"/>
       <c r="U40" s="540"/>
       <c r="V40" s="525"/>
       <c r="W40" s="525"/>
       <c r="Z40" s="569"/>
       <c r="AB40" s="569"/>
     </row>
     <row r="41" spans="1:28" ht="13.5" customHeight="1">
-      <c r="A41" s="708" t="s">
+      <c r="A41" s="639" t="s">
         <v>187</v>
       </c>
-      <c r="B41" s="708"/>
-      <c r="C41" s="708"/>
+      <c r="B41" s="639"/>
+      <c r="C41" s="639"/>
       <c r="D41" s="230"/>
       <c r="E41" s="230"/>
       <c r="F41" s="230"/>
       <c r="G41" s="230"/>
       <c r="H41" s="230"/>
       <c r="I41" s="230"/>
       <c r="J41" s="230"/>
       <c r="K41" s="230"/>
       <c r="L41" s="230"/>
       <c r="M41" s="230"/>
       <c r="N41" s="230"/>
       <c r="O41" s="230"/>
       <c r="P41" s="230"/>
       <c r="Q41" s="230"/>
       <c r="S41" s="50" t="s">
         <v>188</v>
       </c>
       <c r="U41" s="540">
-        <f>'④-別紙2.予算概算'!N14</f>
+        <f>'④-別紙2.予算概算'!N20</f>
         <v>0</v>
       </c>
       <c r="V41" s="525" t="str">
         <f t="shared" ref="V41:V44" si="1">TEXT(ROUND(U41/10000,0),"#,##0") &amp; "万円"</f>
         <v>0万円</v>
       </c>
       <c r="W41" s="525" t="str">
         <f>IF(U41=0,"",S41&amp;" "&amp;V41&amp;"、")</f>
         <v/>
       </c>
       <c r="X41" s="50" t="str">
         <f t="shared" si="0"/>
         <v>0.0万円</v>
       </c>
     </row>
     <row r="42" spans="1:28">
       <c r="B42" s="48" t="s">
         <v>189</v>
       </c>
       <c r="C42" s="48"/>
       <c r="D42" s="48"/>
       <c r="E42" s="48"/>
       <c r="F42" s="48"/>
       <c r="G42" s="48"/>
       <c r="H42" s="48"/>
       <c r="I42" s="48"/>
       <c r="J42" s="48"/>
       <c r="K42" s="48"/>
       <c r="L42" s="48"/>
       <c r="M42" s="48"/>
       <c r="N42" s="48"/>
       <c r="O42" s="48"/>
       <c r="P42" s="48"/>
       <c r="Q42" s="48"/>
       <c r="S42" s="50" t="s">
         <v>190</v>
       </c>
       <c r="U42" s="540">
-        <f>'④-別紙2.予算概算'!N17</f>
+        <f>'④-別紙2.予算概算'!N23</f>
         <v>0</v>
       </c>
       <c r="V42" s="525" t="str">
         <f t="shared" si="1"/>
         <v>0万円</v>
       </c>
       <c r="W42" s="525" t="str">
         <f>IF(U42=0,"",S42&amp;" "&amp;V42&amp;"、")</f>
         <v/>
       </c>
       <c r="X42" s="50" t="str">
         <f t="shared" si="0"/>
         <v>0.0万円</v>
       </c>
     </row>
     <row r="43" spans="1:28" ht="19.5" customHeight="1">
       <c r="B43" s="48" t="s">
         <v>191</v>
       </c>
       <c r="C43" s="48"/>
       <c r="D43" s="48"/>
       <c r="E43" s="48"/>
       <c r="F43" s="48"/>
       <c r="G43" s="48"/>
       <c r="H43" s="48"/>
       <c r="I43" s="48"/>
       <c r="J43" s="48"/>
       <c r="K43" s="48"/>
       <c r="L43" s="48"/>
       <c r="M43" s="48"/>
       <c r="N43" s="48"/>
       <c r="O43" s="48"/>
       <c r="P43" s="48"/>
       <c r="Q43" s="48"/>
       <c r="S43" s="50" t="s">
         <v>192</v>
       </c>
       <c r="U43" s="540">
-        <f>'④-別紙2.予算概算'!N19</f>
+        <f>'④-別紙2.予算概算'!N25</f>
         <v>0</v>
       </c>
       <c r="V43" s="525" t="str">
         <f t="shared" si="1"/>
         <v>0万円</v>
       </c>
       <c r="W43" s="525" t="str">
         <f>IF(U43=0,"",S43&amp;" "&amp;V43&amp;"、")</f>
         <v/>
       </c>
       <c r="X43" s="50" t="str">
         <f t="shared" si="0"/>
         <v>0.0万円</v>
       </c>
     </row>
     <row r="44" spans="1:28" ht="24" customHeight="1">
       <c r="S44" s="50" t="s">
         <v>193</v>
       </c>
       <c r="U44" s="540">
-        <f>'④-別紙2.予算概算'!N21</f>
+        <f>'④-別紙2.予算概算'!N27</f>
         <v>0</v>
       </c>
       <c r="V44" s="525" t="str">
         <f t="shared" si="1"/>
         <v>0万円</v>
       </c>
       <c r="W44" s="525" t="str">
         <f>S44&amp;" "&amp;V44</f>
         <v>インターンシップ実施諸費 0万円</v>
       </c>
       <c r="X44" s="50" t="str">
         <f>TEXT(U44/10000,"#,##0.0") &amp; "万円"</f>
         <v>0.0万円</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="81">
     <mergeCell ref="A14:D14"/>
     <mergeCell ref="E14:Q14"/>
     <mergeCell ref="A26:D26"/>
     <mergeCell ref="E26:G26"/>
     <mergeCell ref="I26:L26"/>
     <mergeCell ref="A25:D25"/>
     <mergeCell ref="E25:Q25"/>
     <mergeCell ref="L23:Q23"/>
@@ -23625,2490 +23811,2490 @@
     <mergeCell ref="A31:D32"/>
     <mergeCell ref="F32:G32"/>
     <mergeCell ref="I32:J32"/>
     <mergeCell ref="K32:O32"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="J9:K9" xr:uid="{AAF9E4DB-4D98-4103-B890-25880FEB37C0}">
       <formula1>"日本,タイ"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A2A429E0-607F-4EEC-9C3B-837F22FA54EE}">
   <sheetPr>
     <tabColor rgb="FFFFCCFF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AA136"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A62" zoomScale="140" zoomScaleNormal="130" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E42" sqref="E42:G42"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A30" zoomScale="140" zoomScaleNormal="130" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="X62" sqref="X62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="4" width="3" style="135" customWidth="1"/>
     <col min="5" max="6" width="3.42578125" style="135" customWidth="1"/>
     <col min="7" max="7" width="6.85546875" style="136" customWidth="1"/>
     <col min="8" max="22" width="3.42578125" style="136" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="136" customWidth="1"/>
     <col min="24" max="24" width="15.140625" style="135" customWidth="1"/>
     <col min="25" max="25" width="3.42578125" style="135" customWidth="1"/>
     <col min="26" max="16384" width="9" style="135"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A1" s="141" t="str">
         <f>'②-申請書'!A1</f>
         <v>【2026年度・協会企画型寄附講座用】</v>
       </c>
       <c r="B1" s="110"/>
       <c r="D1" s="140"/>
       <c r="E1" s="140"/>
       <c r="F1" s="140"/>
       <c r="G1" s="140"/>
       <c r="H1" s="140"/>
       <c r="I1" s="140"/>
       <c r="K1" s="111"/>
       <c r="W1" s="142" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="2" spans="1:26" s="102" customFormat="1" ht="8.25" customHeight="1">
       <c r="A2" s="109"/>
       <c r="B2" s="110"/>
       <c r="D2" s="140"/>
       <c r="E2" s="140"/>
       <c r="F2" s="140"/>
       <c r="G2" s="140"/>
       <c r="H2" s="140"/>
       <c r="I2" s="140"/>
       <c r="K2" s="111"/>
-      <c r="W2" s="605"/>
+      <c r="W2" s="601"/>
     </row>
     <row r="3" spans="1:26" s="102" customFormat="1" ht="15.95">
-      <c r="A3" s="879" t="s">
+      <c r="A3" s="921" t="s">
         <v>195</v>
       </c>
-      <c r="B3" s="879"/>
-[...20 lines deleted...]
-      <c r="W3" s="879"/>
+      <c r="B3" s="921"/>
+      <c r="C3" s="921"/>
+      <c r="D3" s="921"/>
+      <c r="E3" s="921"/>
+      <c r="F3" s="921"/>
+      <c r="G3" s="921"/>
+      <c r="H3" s="921"/>
+      <c r="I3" s="921"/>
+      <c r="J3" s="921"/>
+      <c r="K3" s="921"/>
+      <c r="L3" s="921"/>
+      <c r="M3" s="921"/>
+      <c r="N3" s="921"/>
+      <c r="O3" s="921"/>
+      <c r="P3" s="921"/>
+      <c r="Q3" s="921"/>
+      <c r="R3" s="921"/>
+      <c r="S3" s="921"/>
+      <c r="T3" s="921"/>
+      <c r="U3" s="921"/>
+      <c r="V3" s="921"/>
+      <c r="W3" s="921"/>
     </row>
     <row r="4" spans="1:26" s="102" customFormat="1" ht="6" customHeight="1">
       <c r="A4" s="111"/>
       <c r="B4" s="111"/>
       <c r="C4" s="111"/>
       <c r="D4" s="111"/>
       <c r="E4" s="111"/>
       <c r="F4" s="111"/>
       <c r="G4" s="111"/>
       <c r="H4" s="111"/>
       <c r="I4" s="111"/>
       <c r="J4" s="111"/>
       <c r="K4" s="111"/>
       <c r="L4" s="111"/>
     </row>
     <row r="5" spans="1:26" s="102" customFormat="1" ht="15.95">
-      <c r="A5" s="880" t="s">
+      <c r="A5" s="922" t="s">
         <v>196</v>
       </c>
-      <c r="B5" s="880"/>
-[...20 lines deleted...]
-      <c r="W5" s="880"/>
+      <c r="B5" s="922"/>
+      <c r="C5" s="922"/>
+      <c r="D5" s="922"/>
+      <c r="E5" s="922"/>
+      <c r="F5" s="922"/>
+      <c r="G5" s="922"/>
+      <c r="H5" s="922"/>
+      <c r="I5" s="922"/>
+      <c r="J5" s="922"/>
+      <c r="K5" s="922"/>
+      <c r="L5" s="922"/>
+      <c r="M5" s="922"/>
+      <c r="N5" s="922"/>
+      <c r="O5" s="922"/>
+      <c r="P5" s="922"/>
+      <c r="Q5" s="922"/>
+      <c r="R5" s="922"/>
+      <c r="S5" s="922"/>
+      <c r="T5" s="922"/>
+      <c r="U5" s="922"/>
+      <c r="V5" s="922"/>
+      <c r="W5" s="922"/>
     </row>
     <row r="6" spans="1:26" ht="30" customHeight="1">
-      <c r="A6" s="881" t="s">
+      <c r="A6" s="923" t="s">
         <v>197</v>
       </c>
-      <c r="B6" s="881"/>
-[...20 lines deleted...]
-      <c r="W6" s="881"/>
+      <c r="B6" s="923"/>
+      <c r="C6" s="923"/>
+      <c r="D6" s="923"/>
+      <c r="E6" s="923"/>
+      <c r="F6" s="923"/>
+      <c r="G6" s="923"/>
+      <c r="H6" s="923"/>
+      <c r="I6" s="923"/>
+      <c r="J6" s="923"/>
+      <c r="K6" s="923"/>
+      <c r="L6" s="923"/>
+      <c r="M6" s="923"/>
+      <c r="N6" s="923"/>
+      <c r="O6" s="923"/>
+      <c r="P6" s="923"/>
+      <c r="Q6" s="923"/>
+      <c r="R6" s="923"/>
+      <c r="S6" s="923"/>
+      <c r="T6" s="923"/>
+      <c r="U6" s="923"/>
+      <c r="V6" s="923"/>
+      <c r="W6" s="923"/>
     </row>
     <row r="7" spans="1:26" s="139" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A7" s="866" t="s">
+      <c r="A7" s="908" t="s">
         <v>198</v>
       </c>
-      <c r="B7" s="867"/>
-[...1 lines deleted...]
-      <c r="D7" s="867"/>
+      <c r="B7" s="909"/>
+      <c r="C7" s="909"/>
+      <c r="D7" s="909"/>
       <c r="E7" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="F7" s="884"/>
-[...16 lines deleted...]
-      <c r="W7" s="886"/>
+      <c r="F7" s="926"/>
+      <c r="G7" s="927"/>
+      <c r="H7" s="927"/>
+      <c r="I7" s="927"/>
+      <c r="J7" s="927"/>
+      <c r="K7" s="927"/>
+      <c r="L7" s="927"/>
+      <c r="M7" s="927"/>
+      <c r="N7" s="927"/>
+      <c r="O7" s="927"/>
+      <c r="P7" s="927"/>
+      <c r="Q7" s="927"/>
+      <c r="R7" s="927"/>
+      <c r="S7" s="927"/>
+      <c r="T7" s="927"/>
+      <c r="U7" s="927"/>
+      <c r="V7" s="927"/>
+      <c r="W7" s="928"/>
     </row>
     <row r="8" spans="1:26" s="139" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A8" s="882"/>
-[...2 lines deleted...]
-      <c r="D8" s="883"/>
+      <c r="A8" s="924"/>
+      <c r="B8" s="925"/>
+      <c r="C8" s="925"/>
+      <c r="D8" s="925"/>
       <c r="E8" s="144" t="s">
         <v>200</v>
       </c>
-      <c r="F8" s="847"/>
-[...16 lines deleted...]
-      <c r="W8" s="849"/>
+      <c r="F8" s="889"/>
+      <c r="G8" s="890"/>
+      <c r="H8" s="890"/>
+      <c r="I8" s="890"/>
+      <c r="J8" s="890"/>
+      <c r="K8" s="890"/>
+      <c r="L8" s="890"/>
+      <c r="M8" s="890"/>
+      <c r="N8" s="890"/>
+      <c r="O8" s="890"/>
+      <c r="P8" s="890"/>
+      <c r="Q8" s="890"/>
+      <c r="R8" s="890"/>
+      <c r="S8" s="890"/>
+      <c r="T8" s="890"/>
+      <c r="U8" s="890"/>
+      <c r="V8" s="890"/>
+      <c r="W8" s="891"/>
     </row>
     <row r="9" spans="1:26" s="139" customFormat="1">
-      <c r="A9" s="895" t="s">
+      <c r="A9" s="937" t="s">
         <v>201</v>
       </c>
-      <c r="B9" s="896"/>
-[...2 lines deleted...]
-      <c r="E9" s="897"/>
+      <c r="B9" s="938"/>
+      <c r="C9" s="938"/>
+      <c r="D9" s="938"/>
+      <c r="E9" s="939"/>
       <c r="F9" s="170"/>
       <c r="G9" s="403" t="s">
         <v>202</v>
       </c>
       <c r="H9" s="404"/>
       <c r="I9" s="407" t="s">
         <v>203</v>
       </c>
       <c r="J9" s="407"/>
       <c r="K9" s="404"/>
       <c r="L9" s="404"/>
       <c r="M9" s="404"/>
       <c r="N9" s="405"/>
       <c r="O9" s="405"/>
       <c r="P9" s="405"/>
       <c r="Q9" s="405"/>
       <c r="R9" s="405"/>
       <c r="S9" s="405"/>
       <c r="T9" s="405"/>
       <c r="U9" s="405"/>
       <c r="V9" s="405"/>
       <c r="W9" s="406"/>
     </row>
     <row r="10" spans="1:26" s="139" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A10" s="898"/>
-[...21 lines deleted...]
-      <c r="W10" s="903"/>
+      <c r="A10" s="940"/>
+      <c r="B10" s="941"/>
+      <c r="C10" s="941"/>
+      <c r="D10" s="941"/>
+      <c r="E10" s="942"/>
+      <c r="F10" s="943"/>
+      <c r="G10" s="944"/>
+      <c r="H10" s="944"/>
+      <c r="I10" s="944"/>
+      <c r="J10" s="944"/>
+      <c r="K10" s="944"/>
+      <c r="L10" s="944"/>
+      <c r="M10" s="944"/>
+      <c r="N10" s="944"/>
+      <c r="O10" s="944"/>
+      <c r="P10" s="944"/>
+      <c r="Q10" s="944"/>
+      <c r="R10" s="944"/>
+      <c r="S10" s="944"/>
+      <c r="T10" s="944"/>
+      <c r="U10" s="944"/>
+      <c r="V10" s="944"/>
+      <c r="W10" s="945"/>
     </row>
     <row r="11" spans="1:26" s="139" customFormat="1" ht="9.75" customHeight="1" thickBot="1">
-      <c r="A11" s="898"/>
-[...21 lines deleted...]
-      <c r="W11" s="903"/>
+      <c r="A11" s="940"/>
+      <c r="B11" s="941"/>
+      <c r="C11" s="941"/>
+      <c r="D11" s="941"/>
+      <c r="E11" s="942"/>
+      <c r="F11" s="943"/>
+      <c r="G11" s="944"/>
+      <c r="H11" s="944"/>
+      <c r="I11" s="944"/>
+      <c r="J11" s="944"/>
+      <c r="K11" s="944"/>
+      <c r="L11" s="944"/>
+      <c r="M11" s="944"/>
+      <c r="N11" s="944"/>
+      <c r="O11" s="944"/>
+      <c r="P11" s="944"/>
+      <c r="Q11" s="944"/>
+      <c r="R11" s="944"/>
+      <c r="S11" s="944"/>
+      <c r="T11" s="944"/>
+      <c r="U11" s="944"/>
+      <c r="V11" s="944"/>
+      <c r="W11" s="945"/>
     </row>
     <row r="12" spans="1:26" s="139" customFormat="1">
-      <c r="A12" s="904" t="s">
+      <c r="A12" s="946" t="s">
         <v>204</v>
       </c>
-      <c r="B12" s="905"/>
-[...20 lines deleted...]
-      <c r="W12" s="906"/>
+      <c r="B12" s="947"/>
+      <c r="C12" s="947"/>
+      <c r="D12" s="947"/>
+      <c r="E12" s="947"/>
+      <c r="F12" s="947"/>
+      <c r="G12" s="947"/>
+      <c r="H12" s="947"/>
+      <c r="I12" s="947"/>
+      <c r="J12" s="947"/>
+      <c r="K12" s="947"/>
+      <c r="L12" s="947"/>
+      <c r="M12" s="947"/>
+      <c r="N12" s="947"/>
+      <c r="O12" s="947"/>
+      <c r="P12" s="947"/>
+      <c r="Q12" s="947"/>
+      <c r="R12" s="947"/>
+      <c r="S12" s="947"/>
+      <c r="T12" s="947"/>
+      <c r="U12" s="947"/>
+      <c r="V12" s="947"/>
+      <c r="W12" s="948"/>
     </row>
     <row r="13" spans="1:26" s="139" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A13" s="887" t="s">
+      <c r="A13" s="929" t="s">
         <v>205</v>
       </c>
-      <c r="B13" s="867"/>
-[...1 lines deleted...]
-      <c r="D13" s="867"/>
+      <c r="B13" s="909"/>
+      <c r="C13" s="909"/>
+      <c r="D13" s="909"/>
       <c r="E13" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="F13" s="889"/>
-[...16 lines deleted...]
-      <c r="W13" s="891"/>
+      <c r="F13" s="931"/>
+      <c r="G13" s="932"/>
+      <c r="H13" s="932"/>
+      <c r="I13" s="932"/>
+      <c r="J13" s="932"/>
+      <c r="K13" s="932"/>
+      <c r="L13" s="932"/>
+      <c r="M13" s="932"/>
+      <c r="N13" s="932"/>
+      <c r="O13" s="932"/>
+      <c r="P13" s="932"/>
+      <c r="Q13" s="932"/>
+      <c r="R13" s="932"/>
+      <c r="S13" s="932"/>
+      <c r="T13" s="932"/>
+      <c r="U13" s="932"/>
+      <c r="V13" s="932"/>
+      <c r="W13" s="933"/>
     </row>
     <row r="14" spans="1:26" s="139" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A14" s="888"/>
-[...2 lines deleted...]
-      <c r="D14" s="883"/>
+      <c r="A14" s="930"/>
+      <c r="B14" s="925"/>
+      <c r="C14" s="925"/>
+      <c r="D14" s="925"/>
       <c r="E14" s="144" t="s">
         <v>200</v>
       </c>
-      <c r="F14" s="892"/>
-[...16 lines deleted...]
-      <c r="W14" s="894"/>
+      <c r="F14" s="934"/>
+      <c r="G14" s="935"/>
+      <c r="H14" s="935"/>
+      <c r="I14" s="935"/>
+      <c r="J14" s="935"/>
+      <c r="K14" s="935"/>
+      <c r="L14" s="935"/>
+      <c r="M14" s="935"/>
+      <c r="N14" s="935"/>
+      <c r="O14" s="935"/>
+      <c r="P14" s="935"/>
+      <c r="Q14" s="935"/>
+      <c r="R14" s="935"/>
+      <c r="S14" s="935"/>
+      <c r="T14" s="935"/>
+      <c r="U14" s="935"/>
+      <c r="V14" s="935"/>
+      <c r="W14" s="936"/>
     </row>
     <row r="15" spans="1:26" s="139" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A15" s="824" t="s">
+      <c r="A15" s="866" t="s">
         <v>92</v>
       </c>
-      <c r="B15" s="825"/>
-[...21 lines deleted...]
-      <c r="Z15" s="606"/>
+      <c r="B15" s="867"/>
+      <c r="C15" s="867"/>
+      <c r="D15" s="867"/>
+      <c r="E15" s="868"/>
+      <c r="F15" s="869"/>
+      <c r="G15" s="870"/>
+      <c r="H15" s="870"/>
+      <c r="I15" s="870"/>
+      <c r="J15" s="870"/>
+      <c r="K15" s="870"/>
+      <c r="L15" s="870"/>
+      <c r="M15" s="870"/>
+      <c r="N15" s="870"/>
+      <c r="O15" s="870"/>
+      <c r="P15" s="870"/>
+      <c r="Q15" s="870"/>
+      <c r="R15" s="870"/>
+      <c r="S15" s="870"/>
+      <c r="T15" s="870"/>
+      <c r="U15" s="870"/>
+      <c r="V15" s="870"/>
+      <c r="W15" s="871"/>
+      <c r="Z15" s="602"/>
     </row>
     <row r="16" spans="1:26" s="139" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A16" s="830" t="s">
+      <c r="A16" s="872" t="s">
         <v>206</v>
       </c>
-      <c r="B16" s="831"/>
-[...20 lines deleted...]
-      <c r="W16" s="834"/>
+      <c r="B16" s="873"/>
+      <c r="C16" s="873"/>
+      <c r="D16" s="873"/>
+      <c r="E16" s="873"/>
+      <c r="F16" s="874"/>
+      <c r="G16" s="875"/>
+      <c r="H16" s="875"/>
+      <c r="I16" s="875"/>
+      <c r="J16" s="875"/>
+      <c r="K16" s="875"/>
+      <c r="L16" s="875"/>
+      <c r="M16" s="875"/>
+      <c r="N16" s="875"/>
+      <c r="O16" s="875"/>
+      <c r="P16" s="875"/>
+      <c r="Q16" s="875"/>
+      <c r="R16" s="875"/>
+      <c r="S16" s="875"/>
+      <c r="T16" s="875"/>
+      <c r="U16" s="875"/>
+      <c r="V16" s="875"/>
+      <c r="W16" s="876"/>
     </row>
     <row r="17" spans="1:23" s="139" customFormat="1" ht="42" customHeight="1" thickBot="1">
-      <c r="A17" s="835" t="s">
+      <c r="A17" s="877" t="s">
         <v>207</v>
       </c>
-      <c r="B17" s="836"/>
-[...20 lines deleted...]
-      <c r="W17" s="839"/>
+      <c r="B17" s="878"/>
+      <c r="C17" s="878"/>
+      <c r="D17" s="878"/>
+      <c r="E17" s="878"/>
+      <c r="F17" s="879"/>
+      <c r="G17" s="880"/>
+      <c r="H17" s="880"/>
+      <c r="I17" s="880"/>
+      <c r="J17" s="880"/>
+      <c r="K17" s="880"/>
+      <c r="L17" s="880"/>
+      <c r="M17" s="880"/>
+      <c r="N17" s="880"/>
+      <c r="O17" s="880"/>
+      <c r="P17" s="880"/>
+      <c r="Q17" s="880"/>
+      <c r="R17" s="880"/>
+      <c r="S17" s="880"/>
+      <c r="T17" s="880"/>
+      <c r="U17" s="880"/>
+      <c r="V17" s="880"/>
+      <c r="W17" s="881"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="840" t="s">
+      <c r="A18" s="882" t="s">
         <v>208</v>
       </c>
-      <c r="B18" s="841"/>
-[...3 lines deleted...]
-      <c r="F18" s="1022" t="s">
+      <c r="B18" s="883"/>
+      <c r="C18" s="883"/>
+      <c r="D18" s="883"/>
+      <c r="E18" s="883"/>
+      <c r="F18" s="1064" t="s">
         <v>209</v>
       </c>
-      <c r="G18" s="1023"/>
-[...15 lines deleted...]
-      <c r="W18" s="1024"/>
+      <c r="G18" s="1065"/>
+      <c r="H18" s="1065"/>
+      <c r="I18" s="1065"/>
+      <c r="J18" s="1065"/>
+      <c r="K18" s="1065"/>
+      <c r="L18" s="1065"/>
+      <c r="M18" s="1065"/>
+      <c r="N18" s="1065"/>
+      <c r="O18" s="1065"/>
+      <c r="P18" s="1065"/>
+      <c r="Q18" s="1065"/>
+      <c r="R18" s="1065"/>
+      <c r="S18" s="1065"/>
+      <c r="T18" s="1065"/>
+      <c r="U18" s="1065"/>
+      <c r="V18" s="1065"/>
+      <c r="W18" s="1066"/>
     </row>
     <row r="19" spans="1:23" ht="24" customHeight="1">
-      <c r="A19" s="1020"/>
-[...21 lines deleted...]
-      <c r="W19" s="1026"/>
+      <c r="A19" s="1062"/>
+      <c r="B19" s="1063"/>
+      <c r="C19" s="1063"/>
+      <c r="D19" s="1063"/>
+      <c r="E19" s="1063"/>
+      <c r="F19" s="886"/>
+      <c r="G19" s="1067"/>
+      <c r="H19" s="1067"/>
+      <c r="I19" s="1067"/>
+      <c r="J19" s="1067"/>
+      <c r="K19" s="1067"/>
+      <c r="L19" s="1067"/>
+      <c r="M19" s="1067"/>
+      <c r="N19" s="1067"/>
+      <c r="O19" s="1067"/>
+      <c r="P19" s="1067"/>
+      <c r="Q19" s="1067"/>
+      <c r="R19" s="1067"/>
+      <c r="S19" s="1067"/>
+      <c r="T19" s="1067"/>
+      <c r="U19" s="1067"/>
+      <c r="V19" s="1067"/>
+      <c r="W19" s="1068"/>
     </row>
     <row r="20" spans="1:23" ht="36" customHeight="1">
-      <c r="A20" s="842"/>
-[...21 lines deleted...]
-      <c r="W20" s="1029"/>
+      <c r="A20" s="884"/>
+      <c r="B20" s="885"/>
+      <c r="C20" s="885"/>
+      <c r="D20" s="885"/>
+      <c r="E20" s="885"/>
+      <c r="F20" s="1069"/>
+      <c r="G20" s="1070"/>
+      <c r="H20" s="1070"/>
+      <c r="I20" s="1070"/>
+      <c r="J20" s="1070"/>
+      <c r="K20" s="1070"/>
+      <c r="L20" s="1070"/>
+      <c r="M20" s="1070"/>
+      <c r="N20" s="1070"/>
+      <c r="O20" s="1070"/>
+      <c r="P20" s="1070"/>
+      <c r="Q20" s="1070"/>
+      <c r="R20" s="1070"/>
+      <c r="S20" s="1070"/>
+      <c r="T20" s="1070"/>
+      <c r="U20" s="1070"/>
+      <c r="V20" s="1070"/>
+      <c r="W20" s="1071"/>
     </row>
     <row r="21" spans="1:23" ht="30" customHeight="1">
-      <c r="A21" s="840" t="s">
+      <c r="A21" s="882" t="s">
         <v>210</v>
       </c>
-      <c r="B21" s="841"/>
-[...20 lines deleted...]
-      <c r="W21" s="846"/>
+      <c r="B21" s="883"/>
+      <c r="C21" s="883"/>
+      <c r="D21" s="883"/>
+      <c r="E21" s="883"/>
+      <c r="F21" s="886"/>
+      <c r="G21" s="887"/>
+      <c r="H21" s="887"/>
+      <c r="I21" s="887"/>
+      <c r="J21" s="887"/>
+      <c r="K21" s="887"/>
+      <c r="L21" s="887"/>
+      <c r="M21" s="887"/>
+      <c r="N21" s="887"/>
+      <c r="O21" s="887"/>
+      <c r="P21" s="887"/>
+      <c r="Q21" s="887"/>
+      <c r="R21" s="887"/>
+      <c r="S21" s="887"/>
+      <c r="T21" s="887"/>
+      <c r="U21" s="887"/>
+      <c r="V21" s="887"/>
+      <c r="W21" s="888"/>
     </row>
     <row r="22" spans="1:23" ht="30" customHeight="1">
-      <c r="A22" s="842"/>
-[...21 lines deleted...]
-      <c r="W22" s="849"/>
+      <c r="A22" s="884"/>
+      <c r="B22" s="885"/>
+      <c r="C22" s="885"/>
+      <c r="D22" s="885"/>
+      <c r="E22" s="885"/>
+      <c r="F22" s="889"/>
+      <c r="G22" s="890"/>
+      <c r="H22" s="890"/>
+      <c r="I22" s="890"/>
+      <c r="J22" s="890"/>
+      <c r="K22" s="890"/>
+      <c r="L22" s="890"/>
+      <c r="M22" s="890"/>
+      <c r="N22" s="890"/>
+      <c r="O22" s="890"/>
+      <c r="P22" s="890"/>
+      <c r="Q22" s="890"/>
+      <c r="R22" s="890"/>
+      <c r="S22" s="890"/>
+      <c r="T22" s="890"/>
+      <c r="U22" s="890"/>
+      <c r="V22" s="890"/>
+      <c r="W22" s="891"/>
     </row>
     <row r="23" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A23" s="850" t="s">
+      <c r="A23" s="892" t="s">
         <v>211</v>
       </c>
-      <c r="B23" s="851"/>
-[...2 lines deleted...]
-      <c r="E23" s="852"/>
+      <c r="B23" s="893"/>
+      <c r="C23" s="893"/>
+      <c r="D23" s="893"/>
+      <c r="E23" s="894"/>
       <c r="F23" s="170"/>
-      <c r="G23" s="856" t="s">
+      <c r="G23" s="898" t="s">
         <v>212</v>
       </c>
-      <c r="H23" s="856"/>
-[...10 lines deleted...]
-      <c r="S23" s="864"/>
+      <c r="H23" s="898"/>
+      <c r="I23" s="898"/>
+      <c r="J23" s="906"/>
+      <c r="K23" s="906"/>
+      <c r="L23" s="906"/>
+      <c r="M23" s="906"/>
+      <c r="N23" s="906"/>
+      <c r="O23" s="906"/>
+      <c r="P23" s="906"/>
+      <c r="Q23" s="906"/>
+      <c r="R23" s="906"/>
+      <c r="S23" s="906"/>
       <c r="T23" s="195" t="s">
         <v>171</v>
       </c>
       <c r="U23" s="170"/>
-      <c r="V23" s="857" t="s">
+      <c r="V23" s="899" t="s">
         <v>213</v>
       </c>
-      <c r="W23" s="858"/>
+      <c r="W23" s="900"/>
     </row>
     <row r="24" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A24" s="853"/>
-[...4 lines deleted...]
-      <c r="F24" s="859" t="s">
+      <c r="A24" s="895"/>
+      <c r="B24" s="896"/>
+      <c r="C24" s="896"/>
+      <c r="D24" s="896"/>
+      <c r="E24" s="897"/>
+      <c r="F24" s="901" t="s">
         <v>214</v>
       </c>
-      <c r="G24" s="860"/>
-[...15 lines deleted...]
-      <c r="W24" s="863"/>
+      <c r="G24" s="902"/>
+      <c r="H24" s="902"/>
+      <c r="I24" s="903"/>
+      <c r="J24" s="904"/>
+      <c r="K24" s="904"/>
+      <c r="L24" s="904"/>
+      <c r="M24" s="904"/>
+      <c r="N24" s="904"/>
+      <c r="O24" s="904"/>
+      <c r="P24" s="904"/>
+      <c r="Q24" s="904"/>
+      <c r="R24" s="904"/>
+      <c r="S24" s="904"/>
+      <c r="T24" s="904"/>
+      <c r="U24" s="904"/>
+      <c r="V24" s="904"/>
+      <c r="W24" s="905"/>
     </row>
     <row r="25" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A25" s="866" t="s">
+      <c r="A25" s="908" t="s">
         <v>215</v>
       </c>
-      <c r="B25" s="867"/>
-[...2 lines deleted...]
-      <c r="E25" s="868"/>
+      <c r="B25" s="909"/>
+      <c r="C25" s="909"/>
+      <c r="D25" s="909"/>
+      <c r="E25" s="910"/>
       <c r="F25" s="411"/>
-      <c r="G25" s="924" t="s">
+      <c r="G25" s="966" t="s">
         <v>212</v>
       </c>
-      <c r="H25" s="924"/>
-[...10 lines deleted...]
-      <c r="S25" s="925"/>
+      <c r="H25" s="966"/>
+      <c r="I25" s="966"/>
+      <c r="J25" s="967"/>
+      <c r="K25" s="967"/>
+      <c r="L25" s="967"/>
+      <c r="M25" s="967"/>
+      <c r="N25" s="967"/>
+      <c r="O25" s="967"/>
+      <c r="P25" s="967"/>
+      <c r="Q25" s="967"/>
+      <c r="R25" s="967"/>
+      <c r="S25" s="967"/>
       <c r="T25" s="146" t="s">
         <v>171</v>
       </c>
       <c r="U25" s="411"/>
-      <c r="V25" s="857" t="s">
+      <c r="V25" s="899" t="s">
         <v>213</v>
       </c>
-      <c r="W25" s="858"/>
+      <c r="W25" s="900"/>
     </row>
     <row r="26" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A26" s="869" t="s">
+      <c r="A26" s="911" t="s">
         <v>216</v>
       </c>
-      <c r="B26" s="831"/>
-[...2 lines deleted...]
-      <c r="E26" s="870"/>
+      <c r="B26" s="873"/>
+      <c r="C26" s="873"/>
+      <c r="D26" s="873"/>
+      <c r="E26" s="912"/>
       <c r="F26" s="170"/>
-      <c r="G26" s="822" t="s">
+      <c r="G26" s="864" t="s">
         <v>212</v>
       </c>
-      <c r="H26" s="822"/>
-[...10 lines deleted...]
-      <c r="S26" s="926"/>
+      <c r="H26" s="864"/>
+      <c r="I26" s="864"/>
+      <c r="J26" s="968"/>
+      <c r="K26" s="968"/>
+      <c r="L26" s="968"/>
+      <c r="M26" s="968"/>
+      <c r="N26" s="968"/>
+      <c r="O26" s="968"/>
+      <c r="P26" s="968"/>
+      <c r="Q26" s="968"/>
+      <c r="R26" s="968"/>
+      <c r="S26" s="968"/>
       <c r="T26" s="149" t="s">
         <v>171</v>
       </c>
       <c r="U26" s="170"/>
-      <c r="V26" s="927" t="s">
+      <c r="V26" s="969" t="s">
         <v>213</v>
       </c>
-      <c r="W26" s="928"/>
+      <c r="W26" s="970"/>
     </row>
     <row r="27" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A27" s="869" t="s">
+      <c r="A27" s="911" t="s">
         <v>217</v>
       </c>
-      <c r="B27" s="831"/>
-[...2 lines deleted...]
-      <c r="E27" s="870"/>
+      <c r="B27" s="873"/>
+      <c r="C27" s="873"/>
+      <c r="D27" s="873"/>
+      <c r="E27" s="912"/>
       <c r="F27" s="170"/>
       <c r="G27" s="553" t="s">
         <v>218</v>
       </c>
-      <c r="H27" s="929"/>
-[...10 lines deleted...]
-      <c r="S27" s="929"/>
+      <c r="H27" s="971"/>
+      <c r="I27" s="971"/>
+      <c r="J27" s="971"/>
+      <c r="K27" s="971"/>
+      <c r="L27" s="971"/>
+      <c r="M27" s="971"/>
+      <c r="N27" s="971"/>
+      <c r="O27" s="971"/>
+      <c r="P27" s="971"/>
+      <c r="Q27" s="971"/>
+      <c r="R27" s="971"/>
+      <c r="S27" s="971"/>
       <c r="T27" s="149" t="s">
         <v>171</v>
       </c>
       <c r="U27" s="170"/>
-      <c r="V27" s="927" t="s">
+      <c r="V27" s="969" t="s">
         <v>213</v>
       </c>
-      <c r="W27" s="928"/>
+      <c r="W27" s="970"/>
     </row>
     <row r="28" spans="1:23" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A28" s="907" t="s">
+      <c r="A28" s="949" t="s">
         <v>219</v>
       </c>
-      <c r="B28" s="908"/>
-[...20 lines deleted...]
-      <c r="W28" s="909"/>
+      <c r="B28" s="950"/>
+      <c r="C28" s="950"/>
+      <c r="D28" s="950"/>
+      <c r="E28" s="950"/>
+      <c r="F28" s="950"/>
+      <c r="G28" s="950"/>
+      <c r="H28" s="950"/>
+      <c r="I28" s="950"/>
+      <c r="J28" s="950"/>
+      <c r="K28" s="950"/>
+      <c r="L28" s="950"/>
+      <c r="M28" s="950"/>
+      <c r="N28" s="950"/>
+      <c r="O28" s="950"/>
+      <c r="P28" s="950"/>
+      <c r="Q28" s="950"/>
+      <c r="R28" s="950"/>
+      <c r="S28" s="950"/>
+      <c r="T28" s="950"/>
+      <c r="U28" s="950"/>
+      <c r="V28" s="950"/>
+      <c r="W28" s="951"/>
     </row>
     <row r="29" spans="1:23" ht="92.45" customHeight="1">
-      <c r="A29" s="1005"/>
-[...21 lines deleted...]
-      <c r="W29" s="1007"/>
+      <c r="A29" s="1047"/>
+      <c r="B29" s="1048"/>
+      <c r="C29" s="1048"/>
+      <c r="D29" s="1048"/>
+      <c r="E29" s="1048"/>
+      <c r="F29" s="1048"/>
+      <c r="G29" s="1048"/>
+      <c r="H29" s="1048"/>
+      <c r="I29" s="1048"/>
+      <c r="J29" s="1048"/>
+      <c r="K29" s="1048"/>
+      <c r="L29" s="1048"/>
+      <c r="M29" s="1048"/>
+      <c r="N29" s="1048"/>
+      <c r="O29" s="1048"/>
+      <c r="P29" s="1048"/>
+      <c r="Q29" s="1048"/>
+      <c r="R29" s="1048"/>
+      <c r="S29" s="1048"/>
+      <c r="T29" s="1048"/>
+      <c r="U29" s="1048"/>
+      <c r="V29" s="1048"/>
+      <c r="W29" s="1049"/>
     </row>
     <row r="30" spans="1:23" ht="28.7" customHeight="1">
-      <c r="A30" s="865" t="s">
+      <c r="A30" s="907" t="s">
         <v>220</v>
       </c>
-      <c r="B30" s="865"/>
-[...20 lines deleted...]
-      <c r="W30" s="865"/>
+      <c r="B30" s="907"/>
+      <c r="C30" s="907"/>
+      <c r="D30" s="907"/>
+      <c r="E30" s="907"/>
+      <c r="F30" s="907"/>
+      <c r="G30" s="907"/>
+      <c r="H30" s="907"/>
+      <c r="I30" s="907"/>
+      <c r="J30" s="907"/>
+      <c r="K30" s="907"/>
+      <c r="L30" s="907"/>
+      <c r="M30" s="907"/>
+      <c r="N30" s="907"/>
+      <c r="O30" s="907"/>
+      <c r="P30" s="907"/>
+      <c r="Q30" s="907"/>
+      <c r="R30" s="907"/>
+      <c r="S30" s="907"/>
+      <c r="T30" s="907"/>
+      <c r="U30" s="907"/>
+      <c r="V30" s="907"/>
+      <c r="W30" s="907"/>
     </row>
     <row r="31" spans="1:23" ht="21" customHeight="1">
       <c r="A31" s="158" t="s">
         <v>221</v>
       </c>
       <c r="B31" s="158"/>
       <c r="C31" s="158"/>
       <c r="D31" s="158"/>
       <c r="E31" s="158"/>
       <c r="F31" s="158"/>
       <c r="G31" s="158"/>
       <c r="H31" s="158"/>
       <c r="I31" s="158"/>
       <c r="J31" s="158"/>
       <c r="K31" s="158"/>
       <c r="L31" s="158"/>
       <c r="M31" s="158"/>
       <c r="N31" s="158"/>
       <c r="O31" s="158"/>
       <c r="P31" s="158"/>
       <c r="Q31" s="158"/>
       <c r="R31" s="158"/>
       <c r="S31" s="158"/>
       <c r="T31" s="158"/>
       <c r="U31" s="158"/>
       <c r="V31" s="158"/>
       <c r="W31" s="158"/>
     </row>
     <row r="32" spans="1:23" ht="34.5" customHeight="1">
-      <c r="A32" s="930" t="s">
+      <c r="A32" s="972" t="s">
         <v>222</v>
       </c>
-      <c r="B32" s="931"/>
-[...5 lines deleted...]
-      <c r="H32" s="800" t="s">
+      <c r="B32" s="973"/>
+      <c r="C32" s="973"/>
+      <c r="D32" s="973"/>
+      <c r="E32" s="973"/>
+      <c r="F32" s="973"/>
+      <c r="G32" s="974"/>
+      <c r="H32" s="842" t="s">
         <v>223</v>
       </c>
-      <c r="I32" s="800"/>
-[...1 lines deleted...]
-      <c r="K32" s="878" t="s">
+      <c r="I32" s="842"/>
+      <c r="J32" s="842"/>
+      <c r="K32" s="920" t="s">
         <v>224</v>
       </c>
-      <c r="L32" s="878"/>
-[...10 lines deleted...]
-      <c r="W32" s="797"/>
+      <c r="L32" s="920"/>
+      <c r="M32" s="920"/>
+      <c r="N32" s="920"/>
+      <c r="O32" s="920"/>
+      <c r="P32" s="920"/>
+      <c r="Q32" s="920"/>
+      <c r="R32" s="920"/>
+      <c r="S32" s="920"/>
+      <c r="T32" s="920"/>
+      <c r="U32" s="920"/>
+      <c r="V32" s="920"/>
+      <c r="W32" s="839"/>
     </row>
     <row r="33" spans="1:24" ht="15.95" customHeight="1">
-      <c r="A33" s="913" t="s">
+      <c r="A33" s="955" t="s">
         <v>225</v>
       </c>
-      <c r="B33" s="914"/>
-[...20 lines deleted...]
-      <c r="W33" s="915"/>
+      <c r="B33" s="956"/>
+      <c r="C33" s="956"/>
+      <c r="D33" s="956"/>
+      <c r="E33" s="956"/>
+      <c r="F33" s="956"/>
+      <c r="G33" s="956"/>
+      <c r="H33" s="956"/>
+      <c r="I33" s="956"/>
+      <c r="J33" s="956"/>
+      <c r="K33" s="956"/>
+      <c r="L33" s="956"/>
+      <c r="M33" s="956"/>
+      <c r="N33" s="956"/>
+      <c r="O33" s="956"/>
+      <c r="P33" s="956"/>
+      <c r="Q33" s="956"/>
+      <c r="R33" s="956"/>
+      <c r="S33" s="956"/>
+      <c r="T33" s="956"/>
+      <c r="U33" s="956"/>
+      <c r="V33" s="956"/>
+      <c r="W33" s="957"/>
     </row>
     <row r="34" spans="1:24" ht="15.95" customHeight="1">
-      <c r="A34" s="916" t="s">
+      <c r="A34" s="958" t="s">
         <v>226</v>
       </c>
-      <c r="B34" s="917"/>
-[...20 lines deleted...]
-      <c r="W34" s="918"/>
+      <c r="B34" s="959"/>
+      <c r="C34" s="959"/>
+      <c r="D34" s="959"/>
+      <c r="E34" s="959"/>
+      <c r="F34" s="959"/>
+      <c r="G34" s="959"/>
+      <c r="H34" s="959"/>
+      <c r="I34" s="959"/>
+      <c r="J34" s="959"/>
+      <c r="K34" s="959"/>
+      <c r="L34" s="959"/>
+      <c r="M34" s="959"/>
+      <c r="N34" s="959"/>
+      <c r="O34" s="959"/>
+      <c r="P34" s="959"/>
+      <c r="Q34" s="959"/>
+      <c r="R34" s="959"/>
+      <c r="S34" s="959"/>
+      <c r="T34" s="959"/>
+      <c r="U34" s="959"/>
+      <c r="V34" s="959"/>
+      <c r="W34" s="960"/>
     </row>
     <row r="35" spans="1:24" ht="4.5" customHeight="1">
       <c r="A35" s="487"/>
       <c r="B35" s="488"/>
       <c r="C35" s="489"/>
       <c r="D35" s="489"/>
       <c r="E35" s="489"/>
       <c r="F35" s="489"/>
       <c r="G35" s="490"/>
-      <c r="H35" s="944"/>
-[...1 lines deleted...]
-      <c r="J35" s="798" t="s">
+      <c r="H35" s="986"/>
+      <c r="I35" s="987"/>
+      <c r="J35" s="840" t="s">
         <v>227</v>
       </c>
       <c r="K35" s="491"/>
       <c r="L35" s="492"/>
       <c r="M35" s="493"/>
       <c r="N35" s="492"/>
       <c r="O35" s="492"/>
       <c r="P35" s="492"/>
       <c r="Q35" s="492"/>
       <c r="R35" s="492"/>
       <c r="S35" s="492"/>
       <c r="T35" s="492"/>
       <c r="U35" s="492"/>
       <c r="V35" s="492"/>
       <c r="W35" s="494"/>
     </row>
     <row r="36" spans="1:24" ht="11.45" customHeight="1">
       <c r="A36" s="413"/>
       <c r="B36" s="174"/>
       <c r="C36" s="456"/>
       <c r="D36" s="456"/>
       <c r="E36" s="456"/>
       <c r="F36" s="456"/>
       <c r="G36" s="175"/>
-      <c r="H36" s="801"/>
-[...1 lines deleted...]
-      <c r="J36" s="921"/>
+      <c r="H36" s="843"/>
+      <c r="I36" s="844"/>
+      <c r="J36" s="963"/>
       <c r="K36" s="159" t="s">
         <v>228</v>
       </c>
       <c r="L36" s="451"/>
       <c r="N36" s="190"/>
       <c r="O36" s="451" t="s">
         <v>229</v>
       </c>
       <c r="Q36" s="555"/>
       <c r="R36" s="555"/>
       <c r="S36" s="555"/>
       <c r="T36" s="555"/>
       <c r="U36" s="555"/>
       <c r="V36" s="555"/>
       <c r="W36" s="161"/>
     </row>
     <row r="37" spans="1:24" s="137" customFormat="1" ht="11.45" customHeight="1">
-      <c r="A37" s="790"/>
-      <c r="B37" s="777" t="s">
+      <c r="A37" s="832"/>
+      <c r="B37" s="819" t="s">
         <v>230</v>
       </c>
-      <c r="C37" s="778"/>
-[...6 lines deleted...]
-      <c r="J37" s="921"/>
+      <c r="C37" s="820"/>
+      <c r="D37" s="820"/>
+      <c r="E37" s="820"/>
+      <c r="F37" s="820"/>
+      <c r="G37" s="821"/>
+      <c r="H37" s="843"/>
+      <c r="I37" s="844"/>
+      <c r="J37" s="963"/>
       <c r="K37" s="159"/>
       <c r="L37" s="451"/>
       <c r="N37" s="190"/>
       <c r="O37" s="451" t="s">
         <v>231</v>
       </c>
       <c r="Q37" s="555"/>
       <c r="R37" s="555"/>
       <c r="S37" s="555"/>
       <c r="T37" s="555"/>
       <c r="U37" s="555"/>
       <c r="V37" s="555"/>
       <c r="W37" s="161"/>
     </row>
     <row r="38" spans="1:24" s="137" customFormat="1" ht="11.45" customHeight="1">
-      <c r="A38" s="791"/>
+      <c r="A38" s="833"/>
       <c r="B38" s="560" t="s">
         <v>232</v>
       </c>
       <c r="C38" s="458"/>
       <c r="D38" s="458"/>
-      <c r="E38" s="788">
+      <c r="E38" s="830">
         <v>46328</v>
       </c>
-      <c r="F38" s="788"/>
-[...3 lines deleted...]
-      <c r="J38" s="921"/>
+      <c r="F38" s="830"/>
+      <c r="G38" s="831"/>
+      <c r="H38" s="843"/>
+      <c r="I38" s="844"/>
+      <c r="J38" s="963"/>
       <c r="K38" s="159"/>
       <c r="L38" s="451"/>
       <c r="N38" s="190"/>
       <c r="O38" s="451" t="s">
         <v>233</v>
       </c>
       <c r="Q38" s="555"/>
       <c r="R38" s="555"/>
       <c r="S38" s="555"/>
       <c r="T38" s="555"/>
       <c r="U38" s="555"/>
       <c r="V38" s="555"/>
       <c r="W38" s="161"/>
       <c r="X38" s="137">
         <f>YEAR(E38)</f>
         <v>2026</v>
       </c>
     </row>
     <row r="39" spans="1:24" s="137" customFormat="1" ht="1.5" customHeight="1">
-      <c r="A39" s="808"/>
+      <c r="A39" s="850"/>
       <c r="B39" s="459"/>
       <c r="C39" s="459"/>
       <c r="D39" s="459"/>
       <c r="E39" s="459"/>
       <c r="F39" s="459"/>
       <c r="G39" s="414"/>
-      <c r="H39" s="801"/>
-[...1 lines deleted...]
-      <c r="J39" s="921"/>
+      <c r="H39" s="843"/>
+      <c r="I39" s="844"/>
+      <c r="J39" s="963"/>
       <c r="K39" s="193"/>
       <c r="L39" s="179"/>
       <c r="M39" s="179"/>
       <c r="N39" s="179"/>
       <c r="O39" s="180"/>
       <c r="P39" s="181"/>
       <c r="Q39" s="181"/>
       <c r="R39" s="181"/>
       <c r="S39" s="181"/>
       <c r="T39" s="181"/>
       <c r="U39" s="181"/>
       <c r="V39" s="181"/>
       <c r="W39" s="182"/>
     </row>
     <row r="40" spans="1:24" ht="3" customHeight="1">
       <c r="A40" s="194"/>
-      <c r="B40" s="871" t="s">
+      <c r="B40" s="913" t="s">
         <v>234</v>
       </c>
-      <c r="C40" s="872"/>
-[...1 lines deleted...]
-      <c r="E40" s="873">
+      <c r="C40" s="914"/>
+      <c r="D40" s="914"/>
+      <c r="E40" s="915">
         <v>46381</v>
       </c>
-      <c r="F40" s="873"/>
-[...3 lines deleted...]
-      <c r="J40" s="921"/>
+      <c r="F40" s="915"/>
+      <c r="G40" s="916"/>
+      <c r="H40" s="843"/>
+      <c r="I40" s="844"/>
+      <c r="J40" s="963"/>
       <c r="K40" s="450"/>
       <c r="M40" s="457"/>
       <c r="N40" s="192"/>
       <c r="O40" s="457"/>
       <c r="P40" s="457"/>
       <c r="Q40" s="457"/>
       <c r="R40" s="457"/>
       <c r="S40" s="457"/>
       <c r="T40" s="457"/>
       <c r="U40" s="457"/>
       <c r="V40" s="457"/>
       <c r="W40" s="153"/>
     </row>
     <row r="41" spans="1:24" s="137" customFormat="1" ht="11.45" customHeight="1">
       <c r="A41" s="206"/>
-      <c r="B41" s="871"/>
-[...7 lines deleted...]
-      <c r="J41" s="921"/>
+      <c r="B41" s="913"/>
+      <c r="C41" s="914"/>
+      <c r="D41" s="914"/>
+      <c r="E41" s="915"/>
+      <c r="F41" s="915"/>
+      <c r="G41" s="916"/>
+      <c r="H41" s="843"/>
+      <c r="I41" s="844"/>
+      <c r="J41" s="963"/>
       <c r="K41" s="183" t="s">
         <v>235</v>
       </c>
       <c r="L41" s="460"/>
       <c r="N41" s="190"/>
       <c r="O41" s="451" t="s">
         <v>236</v>
       </c>
       <c r="P41" s="451"/>
       <c r="Q41" s="555"/>
       <c r="R41" s="555"/>
       <c r="S41" s="555"/>
       <c r="T41" s="555"/>
       <c r="U41" s="555"/>
       <c r="V41" s="555"/>
       <c r="W41" s="161"/>
     </row>
     <row r="42" spans="1:24" s="137" customFormat="1" ht="11.45" customHeight="1">
       <c r="A42" s="206"/>
       <c r="B42" s="560"/>
       <c r="C42" s="458"/>
       <c r="D42" s="458"/>
-      <c r="E42" s="788"/>
-[...4 lines deleted...]
-      <c r="J42" s="921"/>
+      <c r="E42" s="830"/>
+      <c r="F42" s="830"/>
+      <c r="G42" s="831"/>
+      <c r="H42" s="843"/>
+      <c r="I42" s="844"/>
+      <c r="J42" s="963"/>
       <c r="K42" s="159"/>
       <c r="L42" s="451"/>
       <c r="N42" s="190"/>
       <c r="O42" s="451" t="s">
         <v>237</v>
       </c>
       <c r="P42" s="555"/>
       <c r="Q42" s="555"/>
       <c r="R42" s="555"/>
       <c r="S42" s="555"/>
       <c r="T42" s="555"/>
       <c r="U42" s="555"/>
       <c r="V42" s="555"/>
       <c r="W42" s="161"/>
     </row>
     <row r="43" spans="1:24" s="137" customFormat="1" ht="11.45" customHeight="1">
-      <c r="A43" s="790"/>
-      <c r="B43" s="875" t="s">
+      <c r="A43" s="832"/>
+      <c r="B43" s="917" t="s">
         <v>238</v>
       </c>
-      <c r="C43" s="876"/>
-[...6 lines deleted...]
-      <c r="J43" s="921"/>
+      <c r="C43" s="918"/>
+      <c r="D43" s="918"/>
+      <c r="E43" s="918"/>
+      <c r="F43" s="918"/>
+      <c r="G43" s="919"/>
+      <c r="H43" s="843"/>
+      <c r="I43" s="844"/>
+      <c r="J43" s="963"/>
       <c r="K43" s="159"/>
       <c r="L43" s="451"/>
       <c r="M43" s="191"/>
       <c r="N43" s="190"/>
       <c r="O43" s="159" t="s">
         <v>239</v>
       </c>
       <c r="P43" s="555"/>
       <c r="Q43" s="555"/>
       <c r="R43" s="555"/>
       <c r="S43" s="555"/>
       <c r="T43" s="555"/>
       <c r="U43" s="555"/>
       <c r="V43" s="555"/>
       <c r="W43" s="161"/>
     </row>
     <row r="44" spans="1:24" s="137" customFormat="1" ht="1.5" customHeight="1">
-      <c r="A44" s="791"/>
+      <c r="A44" s="833"/>
       <c r="B44" s="459"/>
       <c r="C44" s="459"/>
       <c r="D44" s="459"/>
       <c r="E44" s="459"/>
       <c r="F44" s="459"/>
       <c r="G44" s="414"/>
-      <c r="H44" s="801"/>
-[...1 lines deleted...]
-      <c r="J44" s="921"/>
+      <c r="H44" s="843"/>
+      <c r="I44" s="844"/>
+      <c r="J44" s="963"/>
       <c r="K44" s="193"/>
       <c r="L44" s="179"/>
       <c r="M44" s="179"/>
       <c r="N44" s="451"/>
       <c r="O44" s="180"/>
       <c r="P44" s="181"/>
       <c r="Q44" s="181"/>
       <c r="R44" s="181"/>
       <c r="S44" s="181"/>
       <c r="T44" s="181"/>
       <c r="U44" s="181"/>
       <c r="V44" s="181"/>
       <c r="W44" s="182"/>
     </row>
     <row r="45" spans="1:24" ht="4.5" customHeight="1">
-      <c r="A45" s="808"/>
+      <c r="A45" s="850"/>
       <c r="B45" s="459"/>
       <c r="C45" s="459"/>
       <c r="D45" s="459"/>
       <c r="E45" s="459"/>
       <c r="F45" s="459"/>
       <c r="G45" s="414"/>
-      <c r="H45" s="801"/>
-[...1 lines deleted...]
-      <c r="J45" s="921"/>
+      <c r="H45" s="843"/>
+      <c r="I45" s="844"/>
+      <c r="J45" s="963"/>
       <c r="K45" s="450"/>
       <c r="M45" s="457"/>
       <c r="N45" s="192"/>
       <c r="O45" s="457"/>
       <c r="P45" s="457"/>
       <c r="Q45" s="457"/>
       <c r="R45" s="457"/>
       <c r="S45" s="457"/>
       <c r="T45" s="457"/>
       <c r="U45" s="457"/>
       <c r="V45" s="457"/>
       <c r="W45" s="153"/>
     </row>
     <row r="46" spans="1:24" s="137" customFormat="1" ht="11.45" customHeight="1">
       <c r="A46" s="194"/>
       <c r="B46" s="560" t="s">
         <v>232</v>
       </c>
       <c r="C46" s="458"/>
       <c r="D46" s="458"/>
-      <c r="E46" s="786">
+      <c r="E46" s="828">
         <v>46398</v>
       </c>
-      <c r="F46" s="786"/>
-[...3 lines deleted...]
-      <c r="J46" s="921"/>
+      <c r="F46" s="828"/>
+      <c r="G46" s="829"/>
+      <c r="H46" s="843"/>
+      <c r="I46" s="844"/>
+      <c r="J46" s="963"/>
       <c r="K46" s="159" t="s">
         <v>240</v>
       </c>
       <c r="L46" s="451"/>
       <c r="N46" s="190"/>
       <c r="O46" s="451" t="s">
         <v>241</v>
       </c>
       <c r="P46" s="555"/>
       <c r="Q46" s="555"/>
       <c r="R46" s="555"/>
       <c r="S46" s="555"/>
       <c r="T46" s="555"/>
       <c r="U46" s="555"/>
       <c r="V46" s="555"/>
       <c r="W46" s="161"/>
     </row>
     <row r="47" spans="1:24" s="137" customFormat="1" ht="11.45" customHeight="1">
       <c r="A47" s="194"/>
       <c r="B47" s="560" t="s">
         <v>234</v>
       </c>
       <c r="C47" s="458"/>
       <c r="D47" s="458"/>
-      <c r="E47" s="786">
+      <c r="E47" s="828">
         <v>46451</v>
       </c>
-      <c r="F47" s="786"/>
-[...3 lines deleted...]
-      <c r="J47" s="921"/>
+      <c r="F47" s="828"/>
+      <c r="G47" s="829"/>
+      <c r="H47" s="843"/>
+      <c r="I47" s="844"/>
+      <c r="J47" s="963"/>
       <c r="K47" s="164"/>
       <c r="L47" s="148"/>
       <c r="N47" s="190"/>
       <c r="O47" s="451" t="s">
         <v>242</v>
       </c>
       <c r="P47" s="555"/>
       <c r="Q47" s="555"/>
       <c r="R47" s="555"/>
       <c r="S47" s="555"/>
       <c r="T47" s="555"/>
       <c r="U47" s="555"/>
       <c r="V47" s="555"/>
       <c r="W47" s="161"/>
     </row>
     <row r="48" spans="1:24" s="137" customFormat="1" ht="11.45" customHeight="1">
       <c r="A48" s="194"/>
       <c r="B48" s="174"/>
       <c r="C48" s="456"/>
       <c r="D48" s="456"/>
       <c r="E48" s="456"/>
       <c r="F48" s="456"/>
       <c r="G48" s="175"/>
-      <c r="H48" s="801"/>
-[...1 lines deleted...]
-      <c r="J48" s="921"/>
+      <c r="H48" s="843"/>
+      <c r="I48" s="844"/>
+      <c r="J48" s="963"/>
       <c r="K48" s="159"/>
       <c r="L48" s="451"/>
       <c r="N48" s="190"/>
       <c r="O48" s="451" t="s">
         <v>243</v>
       </c>
       <c r="P48" s="555"/>
       <c r="Q48" s="555"/>
       <c r="R48" s="555"/>
       <c r="S48" s="555"/>
       <c r="T48" s="555"/>
       <c r="U48" s="555"/>
       <c r="V48" s="555"/>
       <c r="W48" s="161"/>
     </row>
     <row r="49" spans="1:25" s="137" customFormat="1" ht="1.5" customHeight="1">
       <c r="A49" s="165"/>
       <c r="B49" s="480"/>
       <c r="C49" s="481"/>
       <c r="D49" s="481"/>
       <c r="E49" s="481"/>
       <c r="F49" s="481"/>
       <c r="G49" s="481"/>
-      <c r="H49" s="803"/>
-      <c r="I49" s="804"/>
+      <c r="H49" s="845"/>
+      <c r="I49" s="846"/>
       <c r="J49" s="495"/>
       <c r="K49" s="205"/>
       <c r="L49" s="198"/>
       <c r="M49" s="198"/>
       <c r="N49" s="198"/>
       <c r="O49" s="199"/>
       <c r="P49" s="200"/>
       <c r="Q49" s="200"/>
       <c r="R49" s="200"/>
       <c r="S49" s="200"/>
       <c r="T49" s="200"/>
       <c r="U49" s="200"/>
       <c r="V49" s="200"/>
       <c r="W49" s="201"/>
     </row>
     <row r="50" spans="1:25" s="137" customFormat="1" ht="6.75" customHeight="1">
       <c r="A50" s="155"/>
       <c r="B50" s="456"/>
       <c r="C50" s="456"/>
       <c r="D50" s="456"/>
       <c r="E50" s="456"/>
       <c r="F50" s="456"/>
       <c r="G50" s="456"/>
       <c r="H50" s="496"/>
       <c r="I50" s="496"/>
       <c r="J50" s="166"/>
       <c r="K50" s="450"/>
       <c r="L50" s="451"/>
       <c r="M50" s="451"/>
       <c r="N50" s="451"/>
       <c r="O50" s="452"/>
       <c r="P50" s="555"/>
       <c r="Q50" s="555"/>
       <c r="R50" s="555"/>
       <c r="S50" s="555"/>
       <c r="T50" s="555"/>
       <c r="U50" s="555"/>
       <c r="V50" s="555"/>
       <c r="W50" s="555"/>
     </row>
     <row r="51" spans="1:25" ht="15.95" customHeight="1">
-      <c r="A51" s="913" t="s">
+      <c r="A51" s="955" t="s">
         <v>244</v>
       </c>
-      <c r="B51" s="914"/>
-[...20 lines deleted...]
-      <c r="W51" s="915"/>
+      <c r="B51" s="956"/>
+      <c r="C51" s="956"/>
+      <c r="D51" s="956"/>
+      <c r="E51" s="956"/>
+      <c r="F51" s="956"/>
+      <c r="G51" s="956"/>
+      <c r="H51" s="956"/>
+      <c r="I51" s="956"/>
+      <c r="J51" s="956"/>
+      <c r="K51" s="956"/>
+      <c r="L51" s="956"/>
+      <c r="M51" s="956"/>
+      <c r="N51" s="956"/>
+      <c r="O51" s="956"/>
+      <c r="P51" s="956"/>
+      <c r="Q51" s="956"/>
+      <c r="R51" s="956"/>
+      <c r="S51" s="956"/>
+      <c r="T51" s="956"/>
+      <c r="U51" s="956"/>
+      <c r="V51" s="956"/>
+      <c r="W51" s="957"/>
     </row>
     <row r="52" spans="1:25" ht="15.95" customHeight="1">
-      <c r="A52" s="946" t="s">
+      <c r="A52" s="988" t="s">
         <v>245</v>
       </c>
-      <c r="B52" s="947"/>
-[...20 lines deleted...]
-      <c r="W52" s="948"/>
+      <c r="B52" s="989"/>
+      <c r="C52" s="989"/>
+      <c r="D52" s="989"/>
+      <c r="E52" s="989"/>
+      <c r="F52" s="989"/>
+      <c r="G52" s="989"/>
+      <c r="H52" s="989"/>
+      <c r="I52" s="989"/>
+      <c r="J52" s="989"/>
+      <c r="K52" s="989"/>
+      <c r="L52" s="989"/>
+      <c r="M52" s="989"/>
+      <c r="N52" s="989"/>
+      <c r="O52" s="989"/>
+      <c r="P52" s="989"/>
+      <c r="Q52" s="989"/>
+      <c r="R52" s="989"/>
+      <c r="S52" s="989"/>
+      <c r="T52" s="989"/>
+      <c r="U52" s="989"/>
+      <c r="V52" s="989"/>
+      <c r="W52" s="990"/>
     </row>
     <row r="53" spans="1:25" s="137" customFormat="1" ht="6.75" customHeight="1">
       <c r="A53" s="194"/>
       <c r="B53" s="174"/>
       <c r="C53" s="456"/>
       <c r="D53" s="456"/>
       <c r="E53" s="456"/>
       <c r="F53" s="456"/>
       <c r="G53" s="175"/>
-      <c r="H53" s="801"/>
-[...1 lines deleted...]
-      <c r="J53" s="799" t="s">
+      <c r="H53" s="843"/>
+      <c r="I53" s="844"/>
+      <c r="J53" s="841" t="s">
         <v>246</v>
       </c>
       <c r="K53" s="159"/>
       <c r="L53" s="451"/>
       <c r="M53" s="451"/>
       <c r="N53" s="451"/>
       <c r="O53" s="452"/>
       <c r="P53" s="555"/>
       <c r="Q53" s="555"/>
       <c r="R53" s="555"/>
       <c r="S53" s="555"/>
       <c r="T53" s="555"/>
       <c r="U53" s="555"/>
       <c r="V53" s="555"/>
       <c r="W53" s="161"/>
     </row>
     <row r="54" spans="1:25" s="137" customFormat="1" ht="11.45" customHeight="1">
-      <c r="A54" s="790"/>
-      <c r="B54" s="805">
+      <c r="A54" s="832"/>
+      <c r="B54" s="847">
         <v>2</v>
       </c>
-      <c r="C54" s="806"/>
-[...6 lines deleted...]
-      <c r="J54" s="797"/>
+      <c r="C54" s="848"/>
+      <c r="D54" s="848"/>
+      <c r="E54" s="848"/>
+      <c r="F54" s="848"/>
+      <c r="G54" s="849"/>
+      <c r="H54" s="843"/>
+      <c r="I54" s="844"/>
+      <c r="J54" s="839"/>
       <c r="K54" s="159" t="s">
         <v>235</v>
       </c>
       <c r="L54" s="451"/>
       <c r="M54" s="451"/>
       <c r="N54" s="190"/>
       <c r="O54" s="451" t="s">
         <v>247</v>
       </c>
       <c r="P54" s="463"/>
       <c r="Q54" s="463"/>
       <c r="R54" s="463"/>
       <c r="S54" s="463"/>
       <c r="T54" s="463"/>
       <c r="U54" s="463"/>
       <c r="V54" s="463"/>
       <c r="W54" s="160"/>
     </row>
     <row r="55" spans="1:25" s="137" customFormat="1" ht="11.45" customHeight="1">
-      <c r="A55" s="791"/>
+      <c r="A55" s="833"/>
       <c r="B55" s="560" t="s">
         <v>232</v>
       </c>
       <c r="C55" s="458"/>
       <c r="D55" s="458"/>
-      <c r="E55" s="788">
+      <c r="E55" s="830">
         <v>46496</v>
       </c>
-      <c r="F55" s="788"/>
-[...3 lines deleted...]
-      <c r="J55" s="797"/>
+      <c r="F55" s="830"/>
+      <c r="G55" s="831"/>
+      <c r="H55" s="843"/>
+      <c r="I55" s="844"/>
+      <c r="J55" s="839"/>
       <c r="K55" s="159"/>
       <c r="L55" s="451"/>
       <c r="M55" s="451"/>
       <c r="N55" s="190"/>
       <c r="O55" s="451" t="s">
         <v>248</v>
       </c>
       <c r="P55" s="463"/>
       <c r="Q55" s="463"/>
       <c r="R55" s="463"/>
       <c r="S55" s="463"/>
       <c r="T55" s="463"/>
       <c r="U55" s="463"/>
       <c r="V55" s="463"/>
       <c r="W55" s="160"/>
     </row>
     <row r="56" spans="1:25" s="137" customFormat="1" ht="4.5" customHeight="1">
       <c r="A56" s="408"/>
-      <c r="B56" s="1163" t="s">
+      <c r="B56" s="1178" t="s">
         <v>234</v>
       </c>
-      <c r="C56" s="1164"/>
+      <c r="C56" s="1179"/>
       <c r="D56" s="458"/>
-      <c r="E56" s="788">
+      <c r="E56" s="830">
         <v>46549</v>
       </c>
-      <c r="F56" s="788"/>
-[...3 lines deleted...]
-      <c r="J56" s="797"/>
+      <c r="F56" s="830"/>
+      <c r="G56" s="831"/>
+      <c r="H56" s="843"/>
+      <c r="I56" s="844"/>
+      <c r="J56" s="839"/>
       <c r="K56" s="159"/>
       <c r="L56" s="451"/>
       <c r="M56" s="451"/>
       <c r="N56" s="453"/>
       <c r="O56" s="451"/>
       <c r="P56" s="463"/>
       <c r="Q56" s="463"/>
       <c r="R56" s="463"/>
       <c r="S56" s="463"/>
       <c r="T56" s="463"/>
       <c r="U56" s="463"/>
       <c r="V56" s="463"/>
       <c r="W56" s="160"/>
     </row>
     <row r="57" spans="1:25" s="137" customFormat="1" ht="11.45" customHeight="1">
       <c r="A57" s="206"/>
-      <c r="B57" s="1163"/>
-      <c r="C57" s="1164"/>
+      <c r="B57" s="1178"/>
+      <c r="C57" s="1179"/>
       <c r="D57" s="458"/>
-      <c r="E57" s="788"/>
-[...4 lines deleted...]
-      <c r="J57" s="797"/>
+      <c r="E57" s="830"/>
+      <c r="F57" s="830"/>
+      <c r="G57" s="831"/>
+      <c r="H57" s="843"/>
+      <c r="I57" s="844"/>
+      <c r="J57" s="839"/>
       <c r="K57" s="159"/>
       <c r="L57" s="451"/>
       <c r="M57" s="451"/>
       <c r="N57" s="454"/>
       <c r="O57" s="451"/>
       <c r="P57" s="463"/>
       <c r="Q57" s="463"/>
       <c r="R57" s="463"/>
       <c r="S57" s="463"/>
       <c r="T57" s="463"/>
       <c r="U57" s="463"/>
       <c r="V57" s="463"/>
       <c r="W57" s="160"/>
     </row>
     <row r="58" spans="1:25" s="137" customFormat="1" ht="8.4499999999999993" customHeight="1">
       <c r="A58" s="478"/>
       <c r="B58" s="480"/>
       <c r="C58" s="481"/>
       <c r="D58" s="481"/>
-      <c r="E58" s="922"/>
-[...4 lines deleted...]
-      <c r="J58" s="797"/>
+      <c r="E58" s="964"/>
+      <c r="F58" s="964"/>
+      <c r="G58" s="965"/>
+      <c r="H58" s="845"/>
+      <c r="I58" s="846"/>
+      <c r="J58" s="839"/>
       <c r="K58" s="482"/>
       <c r="L58" s="154"/>
       <c r="M58" s="154"/>
       <c r="N58" s="483"/>
       <c r="O58" s="483"/>
       <c r="P58" s="483"/>
       <c r="Q58" s="483"/>
       <c r="R58" s="483"/>
       <c r="S58" s="483"/>
       <c r="T58" s="483"/>
       <c r="U58" s="483"/>
       <c r="V58" s="483"/>
       <c r="W58" s="484"/>
       <c r="X58" s="138"/>
       <c r="Y58" s="138"/>
     </row>
     <row r="59" spans="1:25" ht="15.95" customHeight="1">
-      <c r="A59" s="949" t="s">
+      <c r="A59" s="991" t="s">
         <v>249</v>
       </c>
-      <c r="B59" s="950"/>
-[...20 lines deleted...]
-      <c r="W59" s="951"/>
+      <c r="B59" s="992"/>
+      <c r="C59" s="992"/>
+      <c r="D59" s="992"/>
+      <c r="E59" s="992"/>
+      <c r="F59" s="992"/>
+      <c r="G59" s="992"/>
+      <c r="H59" s="992"/>
+      <c r="I59" s="992"/>
+      <c r="J59" s="992"/>
+      <c r="K59" s="992"/>
+      <c r="L59" s="992"/>
+      <c r="M59" s="992"/>
+      <c r="N59" s="992"/>
+      <c r="O59" s="992"/>
+      <c r="P59" s="992"/>
+      <c r="Q59" s="992"/>
+      <c r="R59" s="992"/>
+      <c r="S59" s="992"/>
+      <c r="T59" s="992"/>
+      <c r="U59" s="992"/>
+      <c r="V59" s="992"/>
+      <c r="W59" s="993"/>
     </row>
     <row r="60" spans="1:25" ht="15.95" customHeight="1">
-      <c r="A60" s="946" t="s">
+      <c r="A60" s="988" t="s">
         <v>250</v>
       </c>
-      <c r="B60" s="947"/>
-[...20 lines deleted...]
-      <c r="W60" s="948"/>
+      <c r="B60" s="989"/>
+      <c r="C60" s="989"/>
+      <c r="D60" s="989"/>
+      <c r="E60" s="989"/>
+      <c r="F60" s="989"/>
+      <c r="G60" s="989"/>
+      <c r="H60" s="989"/>
+      <c r="I60" s="989"/>
+      <c r="J60" s="989"/>
+      <c r="K60" s="989"/>
+      <c r="L60" s="989"/>
+      <c r="M60" s="989"/>
+      <c r="N60" s="989"/>
+      <c r="O60" s="989"/>
+      <c r="P60" s="989"/>
+      <c r="Q60" s="989"/>
+      <c r="R60" s="989"/>
+      <c r="S60" s="989"/>
+      <c r="T60" s="989"/>
+      <c r="U60" s="989"/>
+      <c r="V60" s="989"/>
+      <c r="W60" s="990"/>
     </row>
     <row r="61" spans="1:25" ht="6" customHeight="1">
       <c r="A61" s="409"/>
       <c r="B61" s="176"/>
       <c r="C61" s="177"/>
       <c r="D61" s="177"/>
       <c r="E61" s="177"/>
       <c r="F61" s="177"/>
       <c r="G61" s="178"/>
-      <c r="H61" s="919"/>
-[...1 lines deleted...]
-      <c r="J61" s="796" t="s">
+      <c r="H61" s="961"/>
+      <c r="I61" s="962"/>
+      <c r="J61" s="838" t="s">
         <v>168</v>
       </c>
       <c r="K61" s="196"/>
       <c r="L61" s="197"/>
       <c r="M61" s="162"/>
       <c r="N61" s="162"/>
       <c r="O61" s="162"/>
       <c r="P61" s="162"/>
       <c r="Q61" s="162"/>
       <c r="R61" s="162"/>
       <c r="S61" s="162"/>
       <c r="T61" s="162"/>
       <c r="U61" s="162"/>
       <c r="V61" s="162"/>
       <c r="W61" s="163"/>
     </row>
     <row r="62" spans="1:25" s="137" customFormat="1" ht="11.45" customHeight="1">
-      <c r="A62" s="790"/>
-      <c r="B62" s="910" t="s">
+      <c r="A62" s="832"/>
+      <c r="B62" s="952" t="s">
         <v>138</v>
       </c>
-      <c r="C62" s="911"/>
-[...6 lines deleted...]
-      <c r="J62" s="797"/>
+      <c r="C62" s="953"/>
+      <c r="D62" s="953"/>
+      <c r="E62" s="953"/>
+      <c r="F62" s="953"/>
+      <c r="G62" s="954"/>
+      <c r="H62" s="843"/>
+      <c r="I62" s="844"/>
+      <c r="J62" s="839"/>
       <c r="K62" s="451" t="s">
         <v>251</v>
       </c>
       <c r="M62" s="451"/>
       <c r="N62" s="190"/>
       <c r="O62" s="451" t="s">
         <v>252</v>
       </c>
       <c r="Q62" s="463"/>
       <c r="R62" s="463"/>
       <c r="S62" s="463"/>
       <c r="T62" s="463"/>
       <c r="U62" s="463"/>
       <c r="V62" s="463"/>
       <c r="W62" s="160"/>
     </row>
     <row r="63" spans="1:25" s="137" customFormat="1" ht="11.45" customHeight="1">
-      <c r="A63" s="808"/>
+      <c r="A63" s="850"/>
       <c r="B63" s="560" t="s">
         <v>232</v>
       </c>
       <c r="C63" s="458"/>
       <c r="D63" s="458"/>
-      <c r="E63" s="786">
-[...6 lines deleted...]
-      <c r="J63" s="797"/>
+      <c r="E63" s="828">
+        <v>46552</v>
+      </c>
+      <c r="F63" s="828"/>
+      <c r="G63" s="829"/>
+      <c r="H63" s="843"/>
+      <c r="I63" s="844"/>
+      <c r="J63" s="839"/>
       <c r="K63" s="451"/>
       <c r="M63" s="451"/>
       <c r="N63" s="190"/>
       <c r="O63" s="451" t="s">
         <v>253</v>
       </c>
       <c r="Q63" s="463"/>
       <c r="R63" s="463"/>
       <c r="S63" s="463"/>
       <c r="T63" s="463"/>
       <c r="U63" s="463"/>
       <c r="V63" s="463"/>
       <c r="W63" s="160"/>
     </row>
     <row r="64" spans="1:25" s="137" customFormat="1" ht="11.45" customHeight="1">
       <c r="A64" s="410"/>
       <c r="B64" s="560" t="s">
         <v>234</v>
       </c>
       <c r="C64" s="458"/>
       <c r="D64" s="458"/>
-      <c r="E64" s="786">
-[...6 lines deleted...]
-      <c r="J64" s="797"/>
+      <c r="E64" s="828">
+        <v>46606</v>
+      </c>
+      <c r="F64" s="828"/>
+      <c r="G64" s="829"/>
+      <c r="H64" s="843"/>
+      <c r="I64" s="844"/>
+      <c r="J64" s="839"/>
       <c r="K64" s="451"/>
       <c r="M64" s="451"/>
       <c r="N64" s="190"/>
       <c r="O64" s="451" t="s">
         <v>254</v>
       </c>
       <c r="Q64" s="463"/>
       <c r="R64" s="463"/>
       <c r="S64" s="463"/>
       <c r="T64" s="463"/>
       <c r="U64" s="463"/>
       <c r="V64" s="463"/>
       <c r="W64" s="160"/>
     </row>
     <row r="65" spans="1:26" s="137" customFormat="1" ht="11.45" customHeight="1">
-      <c r="A65" s="790"/>
-      <c r="B65" s="1165" t="s">
+      <c r="A65" s="832"/>
+      <c r="B65" s="1180" t="s">
         <v>140</v>
       </c>
-      <c r="C65" s="1166"/>
-[...6 lines deleted...]
-      <c r="J65" s="797"/>
+      <c r="C65" s="1181"/>
+      <c r="D65" s="1181"/>
+      <c r="E65" s="1181"/>
+      <c r="F65" s="1181"/>
+      <c r="G65" s="1182"/>
+      <c r="H65" s="843"/>
+      <c r="I65" s="844"/>
+      <c r="J65" s="839"/>
       <c r="K65" s="451"/>
       <c r="M65" s="451"/>
       <c r="N65" s="190"/>
       <c r="O65" s="451" t="s">
         <v>255</v>
       </c>
       <c r="Q65" s="463"/>
       <c r="R65" s="463"/>
       <c r="S65" s="463"/>
       <c r="T65" s="463"/>
       <c r="U65" s="463"/>
       <c r="V65" s="463"/>
       <c r="W65" s="160"/>
     </row>
     <row r="66" spans="1:26" s="137" customFormat="1" ht="11.45" customHeight="1">
-      <c r="A66" s="808"/>
+      <c r="A66" s="850"/>
       <c r="B66" s="560" t="s">
         <v>232</v>
       </c>
       <c r="C66" s="458"/>
       <c r="D66" s="458"/>
-      <c r="E66" s="786">
+      <c r="E66" s="828">
         <v>46636</v>
       </c>
-      <c r="F66" s="786"/>
-[...3 lines deleted...]
-      <c r="J66" s="797"/>
+      <c r="F66" s="828"/>
+      <c r="G66" s="829"/>
+      <c r="H66" s="843"/>
+      <c r="I66" s="844"/>
+      <c r="J66" s="839"/>
       <c r="K66" s="451"/>
       <c r="M66" s="451"/>
       <c r="N66" s="190"/>
       <c r="O66" s="451" t="s">
         <v>256</v>
       </c>
       <c r="Q66" s="463"/>
       <c r="R66" s="463"/>
       <c r="S66" s="463"/>
       <c r="T66" s="463"/>
       <c r="U66" s="463"/>
       <c r="V66" s="463"/>
       <c r="W66" s="160"/>
     </row>
     <row r="67" spans="1:26" s="137" customFormat="1" ht="11.45" customHeight="1">
       <c r="A67" s="410"/>
       <c r="B67" s="560" t="s">
         <v>234</v>
       </c>
       <c r="C67" s="458"/>
       <c r="D67" s="458"/>
-      <c r="E67" s="786">
+      <c r="E67" s="828">
         <v>46689</v>
       </c>
-      <c r="F67" s="786"/>
-[...3 lines deleted...]
-      <c r="J67" s="797"/>
+      <c r="F67" s="828"/>
+      <c r="G67" s="829"/>
+      <c r="H67" s="843"/>
+      <c r="I67" s="844"/>
+      <c r="J67" s="839"/>
       <c r="K67" s="451"/>
       <c r="M67" s="451"/>
       <c r="N67" s="190"/>
       <c r="O67" s="451" t="s">
         <v>257</v>
       </c>
       <c r="Q67" s="463"/>
       <c r="R67" s="463"/>
       <c r="S67" s="463"/>
       <c r="T67" s="463"/>
       <c r="U67" s="463"/>
       <c r="V67" s="463"/>
       <c r="W67" s="160"/>
     </row>
     <row r="68" spans="1:26" s="137" customFormat="1" ht="1.5" customHeight="1">
       <c r="A68" s="194"/>
       <c r="B68" s="465"/>
       <c r="C68" s="465"/>
       <c r="D68" s="465"/>
       <c r="E68" s="465"/>
       <c r="F68" s="465"/>
       <c r="G68" s="465"/>
-      <c r="H68" s="801"/>
-[...1 lines deleted...]
-      <c r="J68" s="798"/>
+      <c r="H68" s="843"/>
+      <c r="I68" s="844"/>
+      <c r="J68" s="840"/>
       <c r="K68" s="193"/>
       <c r="L68" s="179"/>
       <c r="M68" s="179"/>
       <c r="N68" s="179"/>
       <c r="O68" s="180"/>
       <c r="P68" s="181"/>
       <c r="Q68" s="181"/>
       <c r="R68" s="181"/>
       <c r="S68" s="181"/>
       <c r="T68" s="181"/>
       <c r="U68" s="181"/>
       <c r="V68" s="181"/>
       <c r="W68" s="182"/>
     </row>
     <row r="69" spans="1:26" ht="4.5" customHeight="1">
       <c r="A69" s="194"/>
       <c r="B69" s="560"/>
       <c r="C69" s="466"/>
       <c r="D69" s="466"/>
       <c r="E69" s="466"/>
       <c r="F69" s="466"/>
       <c r="G69" s="467"/>
-      <c r="H69" s="801"/>
-[...1 lines deleted...]
-      <c r="J69" s="798"/>
+      <c r="H69" s="843"/>
+      <c r="I69" s="844"/>
+      <c r="J69" s="840"/>
       <c r="K69" s="450"/>
       <c r="M69" s="457"/>
       <c r="N69" s="162"/>
       <c r="O69" s="457"/>
       <c r="P69" s="457"/>
       <c r="Q69" s="457"/>
       <c r="R69" s="457"/>
       <c r="S69" s="457"/>
       <c r="T69" s="457"/>
       <c r="U69" s="457"/>
       <c r="V69" s="457"/>
       <c r="W69" s="153"/>
     </row>
     <row r="70" spans="1:26" s="137" customFormat="1" ht="11.45" customHeight="1">
       <c r="A70" s="194"/>
       <c r="B70" s="467"/>
       <c r="C70" s="467"/>
       <c r="D70" s="467"/>
       <c r="E70" s="467"/>
       <c r="F70" s="467"/>
       <c r="G70" s="467"/>
-      <c r="H70" s="801"/>
-[...1 lines deleted...]
-      <c r="J70" s="798"/>
+      <c r="H70" s="843"/>
+      <c r="I70" s="844"/>
+      <c r="J70" s="840"/>
       <c r="K70" s="451" t="s">
         <v>258</v>
       </c>
       <c r="M70" s="451"/>
       <c r="N70" s="451"/>
       <c r="O70" s="452"/>
       <c r="P70" s="190"/>
       <c r="Q70" s="451" t="s">
         <v>259</v>
       </c>
       <c r="S70" s="555"/>
       <c r="T70" s="555"/>
       <c r="U70" s="555"/>
       <c r="V70" s="555"/>
       <c r="W70" s="161"/>
     </row>
     <row r="71" spans="1:26" s="137" customFormat="1" ht="1.5" customHeight="1">
       <c r="A71" s="485"/>
       <c r="B71" s="202"/>
       <c r="C71" s="203"/>
       <c r="D71" s="203"/>
       <c r="E71" s="203"/>
       <c r="F71" s="203"/>
       <c r="G71" s="204"/>
       <c r="H71" s="556"/>
       <c r="I71" s="557"/>
       <c r="J71" s="559"/>
       <c r="K71" s="205"/>
       <c r="L71" s="198"/>
       <c r="M71" s="198"/>
       <c r="N71" s="198"/>
       <c r="O71" s="199"/>
       <c r="P71" s="200"/>
       <c r="Q71" s="200"/>
       <c r="R71" s="200"/>
       <c r="S71" s="200"/>
       <c r="T71" s="200"/>
       <c r="U71" s="200"/>
       <c r="V71" s="200"/>
       <c r="W71" s="486"/>
     </row>
     <row r="72" spans="1:26" s="137" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A72" s="943" t="s">
+      <c r="A72" s="985" t="s">
         <v>260</v>
       </c>
-      <c r="B72" s="943"/>
-[...20 lines deleted...]
-      <c r="W72" s="943"/>
+      <c r="B72" s="985"/>
+      <c r="C72" s="985"/>
+      <c r="D72" s="985"/>
+      <c r="E72" s="985"/>
+      <c r="F72" s="985"/>
+      <c r="G72" s="985"/>
+      <c r="H72" s="985"/>
+      <c r="I72" s="985"/>
+      <c r="J72" s="985"/>
+      <c r="K72" s="985"/>
+      <c r="L72" s="985"/>
+      <c r="M72" s="985"/>
+      <c r="N72" s="985"/>
+      <c r="O72" s="985"/>
+      <c r="P72" s="985"/>
+      <c r="Q72" s="985"/>
+      <c r="R72" s="985"/>
+      <c r="S72" s="985"/>
+      <c r="T72" s="985"/>
+      <c r="U72" s="985"/>
+      <c r="V72" s="985"/>
+      <c r="W72" s="985"/>
     </row>
     <row r="73" spans="1:26" ht="27.95" customHeight="1">
       <c r="A73" s="158" t="s">
         <v>261</v>
       </c>
       <c r="B73" s="147"/>
       <c r="C73" s="147"/>
       <c r="D73" s="147"/>
       <c r="E73" s="147"/>
       <c r="F73" s="147"/>
       <c r="G73" s="147"/>
       <c r="H73" s="147"/>
       <c r="I73" s="147"/>
       <c r="J73" s="166"/>
       <c r="K73" s="167"/>
       <c r="L73" s="168"/>
       <c r="M73" s="168"/>
       <c r="N73" s="168"/>
       <c r="O73" s="168"/>
       <c r="P73" s="168"/>
       <c r="Q73" s="168"/>
       <c r="R73" s="168"/>
       <c r="S73" s="168"/>
       <c r="T73" s="168"/>
       <c r="U73" s="168"/>
       <c r="V73" s="168"/>
       <c r="W73" s="168"/>
       <c r="X73" s="138"/>
       <c r="Y73" s="138"/>
       <c r="Z73" s="137"/>
     </row>
     <row r="74" spans="1:26" ht="20.100000000000001" customHeight="1">
-      <c r="A74" s="800" t="s">
+      <c r="A74" s="842" t="s">
         <v>262</v>
       </c>
-      <c r="B74" s="800"/>
-[...2 lines deleted...]
-      <c r="E74" s="800"/>
+      <c r="B74" s="842"/>
+      <c r="C74" s="842"/>
+      <c r="D74" s="842"/>
+      <c r="E74" s="842"/>
       <c r="F74" s="170"/>
       <c r="G74" s="552" t="s">
         <v>263</v>
       </c>
       <c r="H74" s="170"/>
       <c r="I74" s="552" t="s">
         <v>264</v>
       </c>
       <c r="J74" s="170"/>
       <c r="K74" s="149" t="s">
         <v>265</v>
       </c>
       <c r="L74" s="170"/>
       <c r="M74" s="149" t="s">
         <v>266</v>
       </c>
       <c r="N74" s="170"/>
       <c r="O74" s="149" t="s">
         <v>267</v>
       </c>
       <c r="P74" s="170"/>
       <c r="Q74" s="149" t="s">
         <v>268</v>
       </c>
       <c r="R74" s="184"/>
       <c r="S74" s="184"/>
       <c r="T74" s="185"/>
       <c r="U74" s="185"/>
       <c r="V74" s="186"/>
       <c r="W74" s="187"/>
     </row>
     <row r="75" spans="1:26" ht="20.100000000000001" customHeight="1">
-      <c r="A75" s="800" t="s">
+      <c r="A75" s="842" t="s">
         <v>269</v>
       </c>
-      <c r="B75" s="800"/>
-[...2 lines deleted...]
-      <c r="E75" s="800"/>
+      <c r="B75" s="842"/>
+      <c r="C75" s="842"/>
+      <c r="D75" s="842"/>
+      <c r="E75" s="842"/>
       <c r="F75" s="188" t="s">
         <v>270</v>
       </c>
       <c r="G75" s="149"/>
       <c r="H75" s="189"/>
       <c r="I75" s="189"/>
-      <c r="J75" s="776"/>
-[...1 lines deleted...]
-      <c r="L75" s="776"/>
+      <c r="J75" s="818"/>
+      <c r="K75" s="818"/>
+      <c r="L75" s="818"/>
       <c r="M75" s="147" t="s">
         <v>271</v>
       </c>
       <c r="N75" s="147"/>
       <c r="O75" s="147"/>
       <c r="P75" s="170"/>
       <c r="Q75" s="149" t="s">
         <v>268</v>
       </c>
       <c r="R75" s="147"/>
       <c r="S75" s="147"/>
       <c r="T75" s="147"/>
       <c r="U75" s="147"/>
       <c r="V75" s="147"/>
       <c r="W75" s="207"/>
     </row>
     <row r="76" spans="1:26" ht="30.75" customHeight="1">
-      <c r="A76" s="780" t="s">
+      <c r="A76" s="822" t="s">
         <v>272</v>
       </c>
-      <c r="B76" s="822"/>
-[...20 lines deleted...]
-      <c r="W76" s="973"/>
+      <c r="B76" s="864"/>
+      <c r="C76" s="864"/>
+      <c r="D76" s="864"/>
+      <c r="E76" s="865"/>
+      <c r="F76" s="1013"/>
+      <c r="G76" s="1014"/>
+      <c r="H76" s="1014"/>
+      <c r="I76" s="1014"/>
+      <c r="J76" s="1014"/>
+      <c r="K76" s="1014"/>
+      <c r="L76" s="1014"/>
+      <c r="M76" s="1014"/>
+      <c r="N76" s="1014"/>
+      <c r="O76" s="1014"/>
+      <c r="P76" s="1014"/>
+      <c r="Q76" s="1014"/>
+      <c r="R76" s="1014"/>
+      <c r="S76" s="1014"/>
+      <c r="T76" s="1014"/>
+      <c r="U76" s="1014"/>
+      <c r="V76" s="1014"/>
+      <c r="W76" s="1015"/>
     </row>
     <row r="77" spans="1:26" ht="30.6" customHeight="1">
-      <c r="A77" s="980" t="s">
+      <c r="A77" s="1022" t="s">
         <v>273</v>
       </c>
-      <c r="B77" s="981"/>
-[...20 lines deleted...]
-      <c r="W77" s="973"/>
+      <c r="B77" s="1023"/>
+      <c r="C77" s="1023"/>
+      <c r="D77" s="1023"/>
+      <c r="E77" s="1024"/>
+      <c r="F77" s="1013"/>
+      <c r="G77" s="1014"/>
+      <c r="H77" s="1014"/>
+      <c r="I77" s="1014"/>
+      <c r="J77" s="1014"/>
+      <c r="K77" s="1014"/>
+      <c r="L77" s="1014"/>
+      <c r="M77" s="1014"/>
+      <c r="N77" s="1014"/>
+      <c r="O77" s="1014"/>
+      <c r="P77" s="1014"/>
+      <c r="Q77" s="1014"/>
+      <c r="R77" s="1014"/>
+      <c r="S77" s="1014"/>
+      <c r="T77" s="1014"/>
+      <c r="U77" s="1014"/>
+      <c r="V77" s="1014"/>
+      <c r="W77" s="1015"/>
     </row>
     <row r="78" spans="1:26" ht="20.100000000000001" customHeight="1">
-      <c r="A78" s="974" t="s">
+      <c r="A78" s="1016" t="s">
         <v>274</v>
       </c>
-      <c r="B78" s="975"/>
-[...2 lines deleted...]
-      <c r="E78" s="976"/>
+      <c r="B78" s="1017"/>
+      <c r="C78" s="1017"/>
+      <c r="D78" s="1017"/>
+      <c r="E78" s="1018"/>
       <c r="F78" s="190"/>
       <c r="G78" s="249" t="s">
         <v>262</v>
       </c>
       <c r="H78" s="250"/>
       <c r="I78" s="195"/>
       <c r="J78" s="195"/>
       <c r="K78" s="195"/>
       <c r="L78" s="195"/>
       <c r="M78" s="170"/>
       <c r="N78" s="195" t="s">
         <v>275</v>
       </c>
       <c r="O78" s="195"/>
       <c r="P78" s="195"/>
       <c r="Q78" s="195"/>
       <c r="R78" s="170"/>
       <c r="S78" s="195" t="s">
         <v>276</v>
       </c>
       <c r="T78" s="195"/>
       <c r="U78" s="195"/>
       <c r="V78" s="195"/>
       <c r="W78" s="171"/>
     </row>
     <row r="79" spans="1:26" ht="20.100000000000001" customHeight="1">
-      <c r="A79" s="977"/>
-[...3 lines deleted...]
-      <c r="E79" s="979"/>
+      <c r="A79" s="1019"/>
+      <c r="B79" s="1020"/>
+      <c r="C79" s="1020"/>
+      <c r="D79" s="1020"/>
+      <c r="E79" s="1021"/>
       <c r="F79" s="190"/>
       <c r="G79" s="464" t="s">
         <v>277</v>
       </c>
-      <c r="H79" s="1168"/>
-[...14 lines deleted...]
-      <c r="W79" s="1169"/>
+      <c r="H79" s="1183"/>
+      <c r="I79" s="1183"/>
+      <c r="J79" s="1183"/>
+      <c r="K79" s="1183"/>
+      <c r="L79" s="1183"/>
+      <c r="M79" s="1183"/>
+      <c r="N79" s="1183"/>
+      <c r="O79" s="1183"/>
+      <c r="P79" s="1183"/>
+      <c r="Q79" s="1183"/>
+      <c r="R79" s="1183"/>
+      <c r="S79" s="1183"/>
+      <c r="T79" s="1183"/>
+      <c r="U79" s="1183"/>
+      <c r="V79" s="1183"/>
+      <c r="W79" s="1184"/>
     </row>
     <row r="80" spans="1:26" ht="20.100000000000001" customHeight="1">
-      <c r="A80" s="952" t="s">
+      <c r="A80" s="994" t="s">
         <v>278</v>
       </c>
-      <c r="B80" s="953"/>
-[...2 lines deleted...]
-      <c r="E80" s="954"/>
+      <c r="B80" s="995"/>
+      <c r="C80" s="995"/>
+      <c r="D80" s="995"/>
+      <c r="E80" s="996"/>
       <c r="F80" s="190"/>
       <c r="G80" s="469" t="s">
         <v>279</v>
       </c>
       <c r="H80" s="154"/>
       <c r="I80" s="154"/>
       <c r="J80" s="154"/>
       <c r="K80" s="154"/>
       <c r="L80" s="154"/>
       <c r="M80" s="190"/>
       <c r="N80" s="469" t="s">
         <v>280</v>
       </c>
       <c r="O80" s="154"/>
-      <c r="P80" s="961"/>
-[...6 lines deleted...]
-      <c r="W80" s="962"/>
+      <c r="P80" s="1003"/>
+      <c r="Q80" s="1003"/>
+      <c r="R80" s="1003"/>
+      <c r="S80" s="1003"/>
+      <c r="T80" s="1003"/>
+      <c r="U80" s="1003"/>
+      <c r="V80" s="1003"/>
+      <c r="W80" s="1004"/>
     </row>
     <row r="81" spans="1:23" ht="20.100000000000001" customHeight="1">
-      <c r="A81" s="955"/>
-[...3 lines deleted...]
-      <c r="E81" s="957"/>
+      <c r="A81" s="997"/>
+      <c r="B81" s="998"/>
+      <c r="C81" s="998"/>
+      <c r="D81" s="998"/>
+      <c r="E81" s="999"/>
       <c r="F81" s="190"/>
       <c r="G81" s="173" t="s">
         <v>277</v>
       </c>
       <c r="H81" s="173"/>
-      <c r="I81" s="983"/>
-[...13 lines deleted...]
-      <c r="W81" s="984"/>
+      <c r="I81" s="1025"/>
+      <c r="J81" s="1025"/>
+      <c r="K81" s="1025"/>
+      <c r="L81" s="1025"/>
+      <c r="M81" s="1025"/>
+      <c r="N81" s="1025"/>
+      <c r="O81" s="1025"/>
+      <c r="P81" s="1025"/>
+      <c r="Q81" s="1025"/>
+      <c r="R81" s="1025"/>
+      <c r="S81" s="1025"/>
+      <c r="T81" s="1025"/>
+      <c r="U81" s="1025"/>
+      <c r="V81" s="1025"/>
+      <c r="W81" s="1026"/>
     </row>
     <row r="82" spans="1:23">
-      <c r="A82" s="955"/>
-[...3 lines deleted...]
-      <c r="E82" s="957"/>
+      <c r="A82" s="997"/>
+      <c r="B82" s="998"/>
+      <c r="C82" s="998"/>
+      <c r="D82" s="998"/>
+      <c r="E82" s="999"/>
       <c r="F82" s="475" t="s">
         <v>281</v>
       </c>
       <c r="G82" s="476"/>
       <c r="H82" s="476"/>
       <c r="I82" s="476"/>
       <c r="J82" s="476"/>
       <c r="K82" s="476"/>
       <c r="L82" s="476"/>
       <c r="M82" s="474"/>
       <c r="N82" s="474"/>
       <c r="O82" s="474"/>
       <c r="P82" s="474"/>
       <c r="Q82" s="474"/>
       <c r="R82" s="474"/>
       <c r="S82" s="474"/>
       <c r="T82" s="474"/>
       <c r="U82" s="474"/>
       <c r="V82" s="474"/>
       <c r="W82" s="477"/>
     </row>
     <row r="83" spans="1:23" ht="20.100000000000001" customHeight="1">
-      <c r="A83" s="955"/>
-[...4 lines deleted...]
-      <c r="F83" s="792" t="s">
+      <c r="A83" s="997"/>
+      <c r="B83" s="998"/>
+      <c r="C83" s="998"/>
+      <c r="D83" s="998"/>
+      <c r="E83" s="999"/>
+      <c r="F83" s="834" t="s">
         <v>282</v>
       </c>
-      <c r="G83" s="793"/>
-[...15 lines deleted...]
-      <c r="W83" s="795"/>
+      <c r="G83" s="835"/>
+      <c r="H83" s="835"/>
+      <c r="I83" s="836"/>
+      <c r="J83" s="836"/>
+      <c r="K83" s="836"/>
+      <c r="L83" s="836"/>
+      <c r="M83" s="836"/>
+      <c r="N83" s="836"/>
+      <c r="O83" s="836"/>
+      <c r="P83" s="836"/>
+      <c r="Q83" s="836"/>
+      <c r="R83" s="836"/>
+      <c r="S83" s="836"/>
+      <c r="T83" s="836"/>
+      <c r="U83" s="836"/>
+      <c r="V83" s="836"/>
+      <c r="W83" s="837"/>
     </row>
     <row r="84" spans="1:23" ht="20.100000000000001" customHeight="1">
-      <c r="A84" s="958"/>
-[...4 lines deleted...]
-      <c r="F84" s="985" t="s">
+      <c r="A84" s="1000"/>
+      <c r="B84" s="1001"/>
+      <c r="C84" s="1001"/>
+      <c r="D84" s="1001"/>
+      <c r="E84" s="1002"/>
+      <c r="F84" s="1027" t="s">
         <v>201</v>
       </c>
-      <c r="G84" s="986"/>
-[...15 lines deleted...]
-      <c r="W84" s="795"/>
+      <c r="G84" s="1028"/>
+      <c r="H84" s="1028"/>
+      <c r="I84" s="836"/>
+      <c r="J84" s="836"/>
+      <c r="K84" s="836"/>
+      <c r="L84" s="836"/>
+      <c r="M84" s="836"/>
+      <c r="N84" s="836"/>
+      <c r="O84" s="836"/>
+      <c r="P84" s="836"/>
+      <c r="Q84" s="836"/>
+      <c r="R84" s="836"/>
+      <c r="S84" s="836"/>
+      <c r="T84" s="836"/>
+      <c r="U84" s="836"/>
+      <c r="V84" s="836"/>
+      <c r="W84" s="837"/>
     </row>
     <row r="85" spans="1:23" ht="20.100000000000001" customHeight="1">
-      <c r="A85" s="965" t="s">
+      <c r="A85" s="1007" t="s">
         <v>283</v>
       </c>
-      <c r="B85" s="966"/>
-[...2 lines deleted...]
-      <c r="E85" s="967"/>
+      <c r="B85" s="1008"/>
+      <c r="C85" s="1008"/>
+      <c r="D85" s="1008"/>
+      <c r="E85" s="1009"/>
       <c r="F85" s="190"/>
-      <c r="G85" s="963" t="s">
+      <c r="G85" s="1005" t="s">
         <v>284</v>
       </c>
-      <c r="H85" s="964"/>
-[...5 lines deleted...]
-      <c r="N85" s="964"/>
+      <c r="H85" s="1006"/>
+      <c r="I85" s="1006"/>
+      <c r="J85" s="1006"/>
+      <c r="K85" s="1006"/>
+      <c r="L85" s="1006"/>
+      <c r="M85" s="1006"/>
+      <c r="N85" s="1006"/>
       <c r="O85" s="190"/>
       <c r="P85" s="188" t="s">
         <v>285</v>
       </c>
       <c r="Q85" s="149"/>
       <c r="R85" s="149"/>
       <c r="S85" s="149"/>
       <c r="T85" s="149"/>
       <c r="U85" s="149"/>
       <c r="V85" s="149"/>
       <c r="W85" s="169"/>
     </row>
     <row r="86" spans="1:23" ht="20.100000000000001" customHeight="1">
-      <c r="A86" s="968"/>
-[...3 lines deleted...]
-      <c r="E86" s="970"/>
+      <c r="A86" s="1010"/>
+      <c r="B86" s="1011"/>
+      <c r="C86" s="1011"/>
+      <c r="D86" s="1011"/>
+      <c r="E86" s="1012"/>
       <c r="F86" s="190"/>
       <c r="G86" s="468" t="s">
         <v>277</v>
       </c>
-      <c r="H86" s="1168"/>
-[...14 lines deleted...]
-      <c r="W86" s="1169"/>
+      <c r="H86" s="1183"/>
+      <c r="I86" s="1183"/>
+      <c r="J86" s="1183"/>
+      <c r="K86" s="1183"/>
+      <c r="L86" s="1183"/>
+      <c r="M86" s="1183"/>
+      <c r="N86" s="1183"/>
+      <c r="O86" s="1183"/>
+      <c r="P86" s="1183"/>
+      <c r="Q86" s="1183"/>
+      <c r="R86" s="1183"/>
+      <c r="S86" s="1183"/>
+      <c r="T86" s="1183"/>
+      <c r="U86" s="1183"/>
+      <c r="V86" s="1183"/>
+      <c r="W86" s="1184"/>
     </row>
     <row r="87" spans="1:23" ht="60.75" customHeight="1">
-      <c r="A87" s="938" t="s">
+      <c r="A87" s="980" t="s">
         <v>286</v>
       </c>
-      <c r="B87" s="800"/>
-[...20 lines deleted...]
-      <c r="W87" s="941"/>
+      <c r="B87" s="842"/>
+      <c r="C87" s="842"/>
+      <c r="D87" s="842"/>
+      <c r="E87" s="842"/>
+      <c r="F87" s="981"/>
+      <c r="G87" s="982"/>
+      <c r="H87" s="982"/>
+      <c r="I87" s="982"/>
+      <c r="J87" s="982"/>
+      <c r="K87" s="982"/>
+      <c r="L87" s="982"/>
+      <c r="M87" s="982"/>
+      <c r="N87" s="982"/>
+      <c r="O87" s="982"/>
+      <c r="P87" s="982"/>
+      <c r="Q87" s="982"/>
+      <c r="R87" s="982"/>
+      <c r="S87" s="982"/>
+      <c r="T87" s="982"/>
+      <c r="U87" s="982"/>
+      <c r="V87" s="982"/>
+      <c r="W87" s="983"/>
     </row>
     <row r="88" spans="1:23" ht="27.6" customHeight="1">
-      <c r="A88" s="942" t="s">
+      <c r="A88" s="984" t="s">
         <v>287</v>
       </c>
-      <c r="B88" s="942"/>
-[...20 lines deleted...]
-      <c r="W88" s="942"/>
+      <c r="B88" s="984"/>
+      <c r="C88" s="984"/>
+      <c r="D88" s="984"/>
+      <c r="E88" s="984"/>
+      <c r="F88" s="984"/>
+      <c r="G88" s="984"/>
+      <c r="H88" s="984"/>
+      <c r="I88" s="984"/>
+      <c r="J88" s="984"/>
+      <c r="K88" s="984"/>
+      <c r="L88" s="984"/>
+      <c r="M88" s="984"/>
+      <c r="N88" s="984"/>
+      <c r="O88" s="984"/>
+      <c r="P88" s="984"/>
+      <c r="Q88" s="984"/>
+      <c r="R88" s="984"/>
+      <c r="S88" s="984"/>
+      <c r="T88" s="984"/>
+      <c r="U88" s="984"/>
+      <c r="V88" s="984"/>
+      <c r="W88" s="984"/>
     </row>
     <row r="89" spans="1:23" ht="24" customHeight="1">
-      <c r="A89" s="775" t="s">
+      <c r="A89" s="817" t="s">
         <v>288</v>
       </c>
-      <c r="B89" s="775"/>
-[...2 lines deleted...]
-      <c r="E89" s="775"/>
+      <c r="B89" s="817"/>
+      <c r="C89" s="817"/>
+      <c r="D89" s="817"/>
+      <c r="E89" s="817"/>
       <c r="F89" s="190"/>
       <c r="G89" s="149" t="s">
         <v>289</v>
       </c>
       <c r="H89" s="149"/>
       <c r="I89" s="149"/>
       <c r="J89" s="149"/>
       <c r="K89" s="190"/>
       <c r="L89" s="554" t="s">
         <v>290</v>
       </c>
       <c r="M89" s="149"/>
       <c r="N89" s="149"/>
       <c r="O89" s="149"/>
       <c r="P89" s="149"/>
       <c r="Q89" s="150"/>
       <c r="R89" s="149"/>
       <c r="S89" s="149"/>
       <c r="T89" s="149"/>
       <c r="U89" s="149"/>
       <c r="V89" s="149"/>
       <c r="W89" s="169"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="470"/>
@@ -26116,264 +26302,264 @@
       <c r="C90" s="470"/>
       <c r="D90" s="470"/>
       <c r="E90" s="470"/>
       <c r="F90" s="471"/>
       <c r="G90" s="472"/>
       <c r="H90" s="472"/>
       <c r="I90" s="472"/>
       <c r="J90" s="472"/>
       <c r="K90" s="472"/>
       <c r="L90" s="512" t="s">
         <v>291</v>
       </c>
       <c r="M90" s="472"/>
       <c r="N90" s="472"/>
       <c r="O90" s="472"/>
       <c r="P90" s="472"/>
       <c r="Q90" s="473"/>
       <c r="R90" s="472"/>
       <c r="S90" s="472"/>
       <c r="T90" s="472"/>
       <c r="U90" s="472"/>
       <c r="V90" s="472"/>
       <c r="W90" s="472"/>
     </row>
     <row r="91" spans="1:23" ht="27.95" customHeight="1">
-      <c r="A91" s="995" t="s">
+      <c r="A91" s="1037" t="s">
         <v>292</v>
       </c>
-      <c r="B91" s="995"/>
-[...20 lines deleted...]
-      <c r="W91" s="995"/>
+      <c r="B91" s="1037"/>
+      <c r="C91" s="1037"/>
+      <c r="D91" s="1037"/>
+      <c r="E91" s="1037"/>
+      <c r="F91" s="1037"/>
+      <c r="G91" s="1037"/>
+      <c r="H91" s="1037"/>
+      <c r="I91" s="1037"/>
+      <c r="J91" s="1037"/>
+      <c r="K91" s="1037"/>
+      <c r="L91" s="1037"/>
+      <c r="M91" s="1037"/>
+      <c r="N91" s="1037"/>
+      <c r="O91" s="1037"/>
+      <c r="P91" s="1037"/>
+      <c r="Q91" s="1037"/>
+      <c r="R91" s="1037"/>
+      <c r="S91" s="1037"/>
+      <c r="T91" s="1037"/>
+      <c r="U91" s="1037"/>
+      <c r="V91" s="1037"/>
+      <c r="W91" s="1037"/>
     </row>
     <row r="92" spans="1:23" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A92" s="240"/>
       <c r="B92" s="245" t="s">
         <v>154</v>
       </c>
       <c r="C92" s="246"/>
       <c r="D92" s="245"/>
       <c r="E92" s="247"/>
       <c r="F92" s="248"/>
       <c r="G92" s="248"/>
       <c r="H92" s="248"/>
-      <c r="I92" s="1003"/>
-[...13 lines deleted...]
-      <c r="W92" s="1004"/>
+      <c r="I92" s="1045"/>
+      <c r="J92" s="1045"/>
+      <c r="K92" s="1045"/>
+      <c r="L92" s="1045"/>
+      <c r="M92" s="1045"/>
+      <c r="N92" s="1045"/>
+      <c r="O92" s="1045"/>
+      <c r="P92" s="1045"/>
+      <c r="Q92" s="1045"/>
+      <c r="R92" s="1045"/>
+      <c r="S92" s="1045"/>
+      <c r="T92" s="1045"/>
+      <c r="U92" s="1045"/>
+      <c r="V92" s="1045"/>
+      <c r="W92" s="1046"/>
     </row>
     <row r="93" spans="1:23" s="102" customFormat="1" ht="36.6" customHeight="1">
       <c r="A93" s="231"/>
       <c r="B93" s="241" t="s">
         <v>157</v>
       </c>
       <c r="C93" s="242"/>
       <c r="D93" s="241"/>
       <c r="E93" s="232"/>
       <c r="F93" s="234"/>
       <c r="G93" s="234"/>
       <c r="H93" s="234"/>
-      <c r="I93" s="936"/>
-[...13 lines deleted...]
-      <c r="W93" s="937"/>
+      <c r="I93" s="978"/>
+      <c r="J93" s="978"/>
+      <c r="K93" s="978"/>
+      <c r="L93" s="978"/>
+      <c r="M93" s="978"/>
+      <c r="N93" s="978"/>
+      <c r="O93" s="978"/>
+      <c r="P93" s="978"/>
+      <c r="Q93" s="978"/>
+      <c r="R93" s="978"/>
+      <c r="S93" s="978"/>
+      <c r="T93" s="978"/>
+      <c r="U93" s="978"/>
+      <c r="V93" s="978"/>
+      <c r="W93" s="979"/>
     </row>
     <row r="94" spans="1:23" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A94" s="231"/>
       <c r="B94" s="241" t="s">
         <v>159</v>
       </c>
       <c r="C94" s="242"/>
       <c r="D94" s="241"/>
       <c r="E94" s="232"/>
       <c r="F94" s="234"/>
       <c r="G94" s="234"/>
       <c r="H94" s="234"/>
-      <c r="I94" s="996"/>
-[...13 lines deleted...]
-      <c r="W94" s="997"/>
+      <c r="I94" s="1038"/>
+      <c r="J94" s="1038"/>
+      <c r="K94" s="1038"/>
+      <c r="L94" s="1038"/>
+      <c r="M94" s="1038"/>
+      <c r="N94" s="1038"/>
+      <c r="O94" s="1038"/>
+      <c r="P94" s="1038"/>
+      <c r="Q94" s="1038"/>
+      <c r="R94" s="1038"/>
+      <c r="S94" s="1038"/>
+      <c r="T94" s="1038"/>
+      <c r="U94" s="1038"/>
+      <c r="V94" s="1038"/>
+      <c r="W94" s="1039"/>
     </row>
     <row r="95" spans="1:23" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A95" s="231"/>
       <c r="B95" s="241" t="s">
         <v>160</v>
       </c>
       <c r="C95" s="242"/>
       <c r="D95" s="241"/>
       <c r="E95" s="232"/>
       <c r="F95" s="234"/>
       <c r="G95" s="234"/>
       <c r="H95" s="234"/>
-      <c r="I95" s="998"/>
-[...13 lines deleted...]
-      <c r="W95" s="999"/>
+      <c r="I95" s="1040"/>
+      <c r="J95" s="1040"/>
+      <c r="K95" s="1040"/>
+      <c r="L95" s="1040"/>
+      <c r="M95" s="1040"/>
+      <c r="N95" s="1040"/>
+      <c r="O95" s="1040"/>
+      <c r="P95" s="1040"/>
+      <c r="Q95" s="1040"/>
+      <c r="R95" s="1040"/>
+      <c r="S95" s="1040"/>
+      <c r="T95" s="1040"/>
+      <c r="U95" s="1040"/>
+      <c r="V95" s="1040"/>
+      <c r="W95" s="1041"/>
     </row>
     <row r="96" spans="1:23" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A96" s="231"/>
       <c r="B96" s="241" t="s">
         <v>162</v>
       </c>
       <c r="C96" s="242"/>
       <c r="D96" s="241"/>
       <c r="E96" s="232"/>
       <c r="F96" s="234"/>
       <c r="G96" s="234"/>
       <c r="H96" s="234"/>
-      <c r="I96" s="998"/>
-[...13 lines deleted...]
-      <c r="W96" s="999"/>
+      <c r="I96" s="1040"/>
+      <c r="J96" s="1040"/>
+      <c r="K96" s="1040"/>
+      <c r="L96" s="1040"/>
+      <c r="M96" s="1040"/>
+      <c r="N96" s="1040"/>
+      <c r="O96" s="1040"/>
+      <c r="P96" s="1040"/>
+      <c r="Q96" s="1040"/>
+      <c r="R96" s="1040"/>
+      <c r="S96" s="1040"/>
+      <c r="T96" s="1040"/>
+      <c r="U96" s="1040"/>
+      <c r="V96" s="1040"/>
+      <c r="W96" s="1041"/>
     </row>
     <row r="97" spans="1:23" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A97" s="231"/>
       <c r="B97" s="241" t="s">
         <v>165</v>
       </c>
       <c r="C97" s="242"/>
       <c r="D97" s="241"/>
       <c r="E97" s="232"/>
       <c r="F97" s="243"/>
       <c r="G97" s="234"/>
       <c r="H97" s="234"/>
-      <c r="I97" s="1000"/>
-[...13 lines deleted...]
-      <c r="W97" s="997"/>
+      <c r="I97" s="1042"/>
+      <c r="J97" s="1038"/>
+      <c r="K97" s="1038"/>
+      <c r="L97" s="1038"/>
+      <c r="M97" s="1038"/>
+      <c r="N97" s="1038"/>
+      <c r="O97" s="1038"/>
+      <c r="P97" s="1038"/>
+      <c r="Q97" s="1038"/>
+      <c r="R97" s="1038"/>
+      <c r="S97" s="1038"/>
+      <c r="T97" s="1038"/>
+      <c r="U97" s="1038"/>
+      <c r="V97" s="1038"/>
+      <c r="W97" s="1039"/>
     </row>
     <row r="98" spans="1:23" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A98" s="231"/>
       <c r="B98" s="241" t="s">
         <v>167</v>
       </c>
       <c r="C98" s="242"/>
       <c r="D98" s="241"/>
       <c r="E98" s="232"/>
       <c r="F98" s="500"/>
       <c r="G98" s="500"/>
       <c r="H98" s="500"/>
       <c r="I98" s="500"/>
       <c r="J98" s="234"/>
-      <c r="K98" s="1001"/>
-[...11 lines deleted...]
-      <c r="W98" s="1002"/>
+      <c r="K98" s="1043"/>
+      <c r="L98" s="1043"/>
+      <c r="M98" s="1043"/>
+      <c r="N98" s="1043"/>
+      <c r="O98" s="1043"/>
+      <c r="P98" s="1043"/>
+      <c r="Q98" s="1043"/>
+      <c r="R98" s="1043"/>
+      <c r="S98" s="1043"/>
+      <c r="T98" s="1043"/>
+      <c r="U98" s="1043"/>
+      <c r="V98" s="1043"/>
+      <c r="W98" s="1044"/>
     </row>
     <row r="99" spans="1:23" s="102" customFormat="1" ht="1.5" customHeight="1">
       <c r="A99" s="233"/>
       <c r="B99" s="251"/>
       <c r="C99" s="479"/>
       <c r="D99" s="251"/>
       <c r="E99" s="498"/>
       <c r="F99" s="497"/>
       <c r="G99" s="497"/>
       <c r="H99" s="497"/>
       <c r="I99" s="497"/>
       <c r="J99" s="499"/>
       <c r="K99" s="501"/>
       <c r="L99" s="501"/>
       <c r="M99" s="501"/>
       <c r="N99" s="501"/>
       <c r="O99" s="501"/>
       <c r="P99" s="501"/>
       <c r="Q99" s="501"/>
       <c r="R99" s="501"/>
       <c r="S99" s="501"/>
       <c r="T99" s="501"/>
       <c r="U99" s="501"/>
       <c r="V99" s="501"/>
       <c r="W99" s="502"/>
@@ -26382,316 +26568,316 @@
       <c r="A100" s="503"/>
       <c r="B100" s="244"/>
       <c r="C100" s="504"/>
       <c r="D100" s="244"/>
       <c r="E100" s="505"/>
       <c r="F100" s="503"/>
       <c r="G100" s="503"/>
       <c r="H100" s="503"/>
       <c r="I100" s="503"/>
       <c r="J100" s="235"/>
       <c r="K100" s="506"/>
       <c r="L100" s="506"/>
       <c r="M100" s="506"/>
       <c r="N100" s="506"/>
       <c r="O100" s="506"/>
       <c r="P100" s="506"/>
       <c r="Q100" s="506"/>
       <c r="R100" s="506"/>
       <c r="S100" s="506"/>
       <c r="T100" s="506"/>
       <c r="U100" s="506"/>
       <c r="V100" s="506"/>
       <c r="W100" s="506"/>
     </row>
     <row r="101" spans="1:23" ht="27.95" customHeight="1">
-      <c r="A101" s="942" t="s">
+      <c r="A101" s="984" t="s">
         <v>293</v>
       </c>
-      <c r="B101" s="942"/>
-[...20 lines deleted...]
-      <c r="W101" s="942"/>
+      <c r="B101" s="984"/>
+      <c r="C101" s="984"/>
+      <c r="D101" s="984"/>
+      <c r="E101" s="984"/>
+      <c r="F101" s="984"/>
+      <c r="G101" s="984"/>
+      <c r="H101" s="984"/>
+      <c r="I101" s="984"/>
+      <c r="J101" s="984"/>
+      <c r="K101" s="984"/>
+      <c r="L101" s="984"/>
+      <c r="M101" s="984"/>
+      <c r="N101" s="984"/>
+      <c r="O101" s="984"/>
+      <c r="P101" s="984"/>
+      <c r="Q101" s="984"/>
+      <c r="R101" s="984"/>
+      <c r="S101" s="984"/>
+      <c r="T101" s="984"/>
+      <c r="U101" s="984"/>
+      <c r="V101" s="984"/>
+      <c r="W101" s="984"/>
     </row>
     <row r="102" spans="1:23" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A102" s="907" t="s">
+      <c r="A102" s="949" t="s">
         <v>294</v>
       </c>
-      <c r="B102" s="908"/>
-[...20 lines deleted...]
-      <c r="W102" s="909"/>
+      <c r="B102" s="950"/>
+      <c r="C102" s="950"/>
+      <c r="D102" s="950"/>
+      <c r="E102" s="950"/>
+      <c r="F102" s="950"/>
+      <c r="G102" s="950"/>
+      <c r="H102" s="950"/>
+      <c r="I102" s="950"/>
+      <c r="J102" s="950"/>
+      <c r="K102" s="950"/>
+      <c r="L102" s="950"/>
+      <c r="M102" s="950"/>
+      <c r="N102" s="950"/>
+      <c r="O102" s="950"/>
+      <c r="P102" s="950"/>
+      <c r="Q102" s="950"/>
+      <c r="R102" s="950"/>
+      <c r="S102" s="950"/>
+      <c r="T102" s="950"/>
+      <c r="U102" s="950"/>
+      <c r="V102" s="950"/>
+      <c r="W102" s="951"/>
     </row>
     <row r="103" spans="1:23" customFormat="1" ht="50.1" customHeight="1">
-      <c r="A103" s="1008"/>
-[...21 lines deleted...]
-      <c r="W103" s="1010"/>
+      <c r="A103" s="1050"/>
+      <c r="B103" s="1051"/>
+      <c r="C103" s="1051"/>
+      <c r="D103" s="1051"/>
+      <c r="E103" s="1051"/>
+      <c r="F103" s="1051"/>
+      <c r="G103" s="1051"/>
+      <c r="H103" s="1051"/>
+      <c r="I103" s="1051"/>
+      <c r="J103" s="1051"/>
+      <c r="K103" s="1051"/>
+      <c r="L103" s="1051"/>
+      <c r="M103" s="1051"/>
+      <c r="N103" s="1051"/>
+      <c r="O103" s="1051"/>
+      <c r="P103" s="1051"/>
+      <c r="Q103" s="1051"/>
+      <c r="R103" s="1051"/>
+      <c r="S103" s="1051"/>
+      <c r="T103" s="1051"/>
+      <c r="U103" s="1051"/>
+      <c r="V103" s="1051"/>
+      <c r="W103" s="1052"/>
     </row>
     <row r="104" spans="1:23" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A104" s="907" t="s">
+      <c r="A104" s="949" t="s">
         <v>295</v>
       </c>
-      <c r="B104" s="908"/>
-[...20 lines deleted...]
-      <c r="W104" s="909"/>
+      <c r="B104" s="950"/>
+      <c r="C104" s="950"/>
+      <c r="D104" s="950"/>
+      <c r="E104" s="950"/>
+      <c r="F104" s="950"/>
+      <c r="G104" s="950"/>
+      <c r="H104" s="950"/>
+      <c r="I104" s="950"/>
+      <c r="J104" s="950"/>
+      <c r="K104" s="950"/>
+      <c r="L104" s="950"/>
+      <c r="M104" s="950"/>
+      <c r="N104" s="950"/>
+      <c r="O104" s="950"/>
+      <c r="P104" s="950"/>
+      <c r="Q104" s="950"/>
+      <c r="R104" s="950"/>
+      <c r="S104" s="950"/>
+      <c r="T104" s="950"/>
+      <c r="U104" s="950"/>
+      <c r="V104" s="950"/>
+      <c r="W104" s="951"/>
     </row>
     <row r="105" spans="1:23" ht="50.1" customHeight="1">
-      <c r="A105" s="1005"/>
-[...21 lines deleted...]
-      <c r="W105" s="1007"/>
+      <c r="A105" s="1047"/>
+      <c r="B105" s="1048"/>
+      <c r="C105" s="1048"/>
+      <c r="D105" s="1048"/>
+      <c r="E105" s="1048"/>
+      <c r="F105" s="1048"/>
+      <c r="G105" s="1048"/>
+      <c r="H105" s="1048"/>
+      <c r="I105" s="1048"/>
+      <c r="J105" s="1048"/>
+      <c r="K105" s="1048"/>
+      <c r="L105" s="1048"/>
+      <c r="M105" s="1048"/>
+      <c r="N105" s="1048"/>
+      <c r="O105" s="1048"/>
+      <c r="P105" s="1048"/>
+      <c r="Q105" s="1048"/>
+      <c r="R105" s="1048"/>
+      <c r="S105" s="1048"/>
+      <c r="T105" s="1048"/>
+      <c r="U105" s="1048"/>
+      <c r="V105" s="1048"/>
+      <c r="W105" s="1049"/>
     </row>
     <row r="106" spans="1:23" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A106" s="907" t="s">
+      <c r="A106" s="949" t="s">
         <v>296</v>
       </c>
-      <c r="B106" s="908"/>
-[...20 lines deleted...]
-      <c r="W106" s="909"/>
+      <c r="B106" s="950"/>
+      <c r="C106" s="950"/>
+      <c r="D106" s="950"/>
+      <c r="E106" s="950"/>
+      <c r="F106" s="950"/>
+      <c r="G106" s="950"/>
+      <c r="H106" s="950"/>
+      <c r="I106" s="950"/>
+      <c r="J106" s="950"/>
+      <c r="K106" s="950"/>
+      <c r="L106" s="950"/>
+      <c r="M106" s="950"/>
+      <c r="N106" s="950"/>
+      <c r="O106" s="950"/>
+      <c r="P106" s="950"/>
+      <c r="Q106" s="950"/>
+      <c r="R106" s="950"/>
+      <c r="S106" s="950"/>
+      <c r="T106" s="950"/>
+      <c r="U106" s="950"/>
+      <c r="V106" s="950"/>
+      <c r="W106" s="951"/>
     </row>
     <row r="107" spans="1:23" customFormat="1" ht="18" customHeight="1">
       <c r="A107" s="170"/>
-      <c r="B107" s="933" t="s">
+      <c r="B107" s="975" t="s">
         <v>297</v>
       </c>
-      <c r="C107" s="934"/>
-[...19 lines deleted...]
-      <c r="W107" s="935"/>
+      <c r="C107" s="976"/>
+      <c r="D107" s="976"/>
+      <c r="E107" s="976"/>
+      <c r="F107" s="976"/>
+      <c r="G107" s="976"/>
+      <c r="H107" s="976"/>
+      <c r="I107" s="976"/>
+      <c r="J107" s="976"/>
+      <c r="K107" s="976"/>
+      <c r="L107" s="976"/>
+      <c r="M107" s="976"/>
+      <c r="N107" s="976"/>
+      <c r="O107" s="976"/>
+      <c r="P107" s="976"/>
+      <c r="Q107" s="976"/>
+      <c r="R107" s="976"/>
+      <c r="S107" s="976"/>
+      <c r="T107" s="976"/>
+      <c r="U107" s="976"/>
+      <c r="V107" s="976"/>
+      <c r="W107" s="977"/>
     </row>
     <row r="108" spans="1:23" ht="18" customHeight="1">
       <c r="A108" s="170"/>
       <c r="B108" s="148" t="s">
         <v>298</v>
       </c>
       <c r="C108" s="148"/>
       <c r="D108" s="155"/>
       <c r="E108" s="155"/>
       <c r="F108" s="155"/>
       <c r="G108" s="148"/>
       <c r="H108" s="148"/>
       <c r="I108" s="148"/>
       <c r="J108" s="148"/>
       <c r="K108" s="148"/>
       <c r="L108" s="148"/>
       <c r="M108" s="148"/>
       <c r="N108" s="148"/>
       <c r="O108" s="148"/>
       <c r="P108" s="148"/>
       <c r="Q108" s="148"/>
       <c r="R108" s="148"/>
       <c r="S108" s="148"/>
       <c r="T108" s="148"/>
       <c r="U108" s="148"/>
       <c r="V108" s="148"/>
       <c r="W108" s="156"/>
     </row>
     <row r="109" spans="1:23" customFormat="1" ht="18" customHeight="1">
       <c r="A109" s="170"/>
       <c r="B109" s="154" t="s">
         <v>299</v>
       </c>
       <c r="C109" s="157"/>
       <c r="D109" s="157"/>
       <c r="E109" s="157"/>
       <c r="F109" s="157"/>
       <c r="G109" s="157"/>
       <c r="H109" s="157"/>
       <c r="I109" s="157"/>
       <c r="J109" s="157"/>
       <c r="K109" s="157"/>
       <c r="L109" s="157"/>
       <c r="M109" s="157"/>
       <c r="N109" s="136"/>
       <c r="O109" s="173"/>
       <c r="P109" s="513"/>
       <c r="Q109" s="514" t="s">
         <v>300</v>
       </c>
-      <c r="R109" s="993"/>
-[...4 lines deleted...]
-      <c r="W109" s="994"/>
+      <c r="R109" s="1035"/>
+      <c r="S109" s="1035"/>
+      <c r="T109" s="1035"/>
+      <c r="U109" s="1035"/>
+      <c r="V109" s="1035"/>
+      <c r="W109" s="1036"/>
     </row>
     <row r="110" spans="1:23" ht="15.75" customHeight="1">
-      <c r="A110" s="783" t="s">
+      <c r="A110" s="825" t="s">
         <v>174</v>
       </c>
-      <c r="B110" s="784"/>
-[...20 lines deleted...]
-      <c r="W110" s="785"/>
+      <c r="B110" s="826"/>
+      <c r="C110" s="826"/>
+      <c r="D110" s="826"/>
+      <c r="E110" s="826"/>
+      <c r="F110" s="826"/>
+      <c r="G110" s="826"/>
+      <c r="H110" s="826"/>
+      <c r="I110" s="826"/>
+      <c r="J110" s="826"/>
+      <c r="K110" s="826"/>
+      <c r="L110" s="826"/>
+      <c r="M110" s="826"/>
+      <c r="N110" s="826"/>
+      <c r="O110" s="826"/>
+      <c r="P110" s="826"/>
+      <c r="Q110" s="826"/>
+      <c r="R110" s="826"/>
+      <c r="S110" s="826"/>
+      <c r="T110" s="826"/>
+      <c r="U110" s="826"/>
+      <c r="V110" s="826"/>
+      <c r="W110" s="827"/>
     </row>
     <row r="111" spans="1:23" ht="15.75" customHeight="1">
       <c r="A111" s="170"/>
       <c r="B111" s="147" t="s">
         <v>301</v>
       </c>
       <c r="E111" s="261"/>
       <c r="F111" s="261"/>
       <c r="G111" s="261"/>
       <c r="H111" s="261"/>
       <c r="I111" s="261"/>
       <c r="J111" s="261"/>
       <c r="K111" s="261"/>
       <c r="L111" s="261"/>
       <c r="M111" s="261"/>
       <c r="N111" s="261"/>
       <c r="O111" s="261"/>
       <c r="P111" s="261"/>
       <c r="Q111" s="261"/>
       <c r="R111" s="261"/>
       <c r="S111" s="261"/>
       <c r="T111" s="261"/>
       <c r="U111" s="261"/>
       <c r="V111" s="261"/>
       <c r="W111" s="262"/>
@@ -26701,589 +26887,589 @@
       <c r="B112" s="260" t="s">
         <v>302</v>
       </c>
       <c r="C112" s="455"/>
       <c r="E112" s="258"/>
       <c r="F112" s="258"/>
       <c r="G112" s="258"/>
       <c r="H112" s="258"/>
       <c r="I112" s="258"/>
       <c r="J112" s="258"/>
       <c r="K112" s="258"/>
       <c r="L112" s="258"/>
       <c r="M112" s="258"/>
       <c r="N112" s="258"/>
       <c r="O112" s="258"/>
       <c r="P112" s="258"/>
       <c r="Q112" s="258"/>
       <c r="R112" s="258"/>
       <c r="S112" s="258"/>
       <c r="T112" s="258"/>
       <c r="U112" s="258"/>
       <c r="V112" s="258"/>
       <c r="W112" s="259"/>
     </row>
     <row r="113" spans="1:27" ht="24" customHeight="1">
-      <c r="A113" s="1014" t="s">
+      <c r="A113" s="1056" t="s">
         <v>303</v>
       </c>
-      <c r="B113" s="1015"/>
-[...20 lines deleted...]
-      <c r="W113" s="1013"/>
+      <c r="B113" s="1057"/>
+      <c r="C113" s="1058"/>
+      <c r="D113" s="1057"/>
+      <c r="E113" s="1059"/>
+      <c r="F113" s="1053"/>
+      <c r="G113" s="1054"/>
+      <c r="H113" s="1054"/>
+      <c r="I113" s="1054"/>
+      <c r="J113" s="1054"/>
+      <c r="K113" s="1054"/>
+      <c r="L113" s="1054"/>
+      <c r="M113" s="1054"/>
+      <c r="N113" s="1054"/>
+      <c r="O113" s="1054"/>
+      <c r="P113" s="1054"/>
+      <c r="Q113" s="1054"/>
+      <c r="R113" s="1054"/>
+      <c r="S113" s="1054"/>
+      <c r="T113" s="1054"/>
+      <c r="U113" s="1054"/>
+      <c r="V113" s="1054"/>
+      <c r="W113" s="1055"/>
     </row>
     <row r="114" spans="1:27" ht="24" customHeight="1">
-      <c r="A114" s="1049" t="s">
+      <c r="A114" s="1091" t="s">
         <v>304</v>
       </c>
-      <c r="B114" s="1050"/>
-[...20 lines deleted...]
-      <c r="W114" s="1053"/>
+      <c r="B114" s="1092"/>
+      <c r="C114" s="1092"/>
+      <c r="D114" s="1092"/>
+      <c r="E114" s="1092"/>
+      <c r="F114" s="1093"/>
+      <c r="G114" s="1094"/>
+      <c r="H114" s="1094"/>
+      <c r="I114" s="1094"/>
+      <c r="J114" s="1094"/>
+      <c r="K114" s="1094"/>
+      <c r="L114" s="1094"/>
+      <c r="M114" s="1094"/>
+      <c r="N114" s="1094"/>
+      <c r="O114" s="1094"/>
+      <c r="P114" s="1094"/>
+      <c r="Q114" s="1094"/>
+      <c r="R114" s="1094"/>
+      <c r="S114" s="1094"/>
+      <c r="T114" s="1094"/>
+      <c r="U114" s="1094"/>
+      <c r="V114" s="1094"/>
+      <c r="W114" s="1095"/>
     </row>
     <row r="115" spans="1:27" ht="15.75" customHeight="1">
-      <c r="A115" s="783" t="s">
+      <c r="A115" s="825" t="s">
         <v>305</v>
       </c>
-      <c r="B115" s="784"/>
-[...20 lines deleted...]
-      <c r="W115" s="785"/>
+      <c r="B115" s="826"/>
+      <c r="C115" s="826"/>
+      <c r="D115" s="826"/>
+      <c r="E115" s="826"/>
+      <c r="F115" s="826"/>
+      <c r="G115" s="826"/>
+      <c r="H115" s="826"/>
+      <c r="I115" s="826"/>
+      <c r="J115" s="826"/>
+      <c r="K115" s="826"/>
+      <c r="L115" s="826"/>
+      <c r="M115" s="826"/>
+      <c r="N115" s="826"/>
+      <c r="O115" s="826"/>
+      <c r="P115" s="826"/>
+      <c r="Q115" s="826"/>
+      <c r="R115" s="826"/>
+      <c r="S115" s="826"/>
+      <c r="T115" s="826"/>
+      <c r="U115" s="826"/>
+      <c r="V115" s="826"/>
+      <c r="W115" s="827"/>
     </row>
     <row r="116" spans="1:27" ht="24" customHeight="1">
-      <c r="A116" s="780" t="s">
+      <c r="A116" s="822" t="s">
         <v>306</v>
       </c>
-      <c r="B116" s="781"/>
-[...2 lines deleted...]
-      <c r="E116" s="782"/>
+      <c r="B116" s="823"/>
+      <c r="C116" s="823"/>
+      <c r="D116" s="823"/>
+      <c r="E116" s="824"/>
       <c r="F116" s="412" t="s">
         <v>307</v>
       </c>
-      <c r="G116" s="811"/>
-[...6 lines deleted...]
-      <c r="N116" s="813"/>
+      <c r="G116" s="853"/>
+      <c r="H116" s="854"/>
+      <c r="I116" s="854"/>
+      <c r="J116" s="854"/>
+      <c r="K116" s="854"/>
+      <c r="L116" s="854"/>
+      <c r="M116" s="854"/>
+      <c r="N116" s="855"/>
       <c r="O116" s="412" t="s">
         <v>200</v>
       </c>
-      <c r="P116" s="811"/>
-[...6 lines deleted...]
-      <c r="W116" s="813"/>
+      <c r="P116" s="853"/>
+      <c r="Q116" s="854"/>
+      <c r="R116" s="854"/>
+      <c r="S116" s="854"/>
+      <c r="T116" s="854"/>
+      <c r="U116" s="854"/>
+      <c r="V116" s="854"/>
+      <c r="W116" s="855"/>
     </row>
     <row r="117" spans="1:27" ht="24" customHeight="1">
-      <c r="A117" s="821" t="s">
+      <c r="A117" s="863" t="s">
         <v>308</v>
       </c>
-      <c r="B117" s="822"/>
-[...2 lines deleted...]
-      <c r="E117" s="823"/>
+      <c r="B117" s="864"/>
+      <c r="C117" s="864"/>
+      <c r="D117" s="864"/>
+      <c r="E117" s="865"/>
       <c r="F117" s="412" t="s">
         <v>307</v>
       </c>
-      <c r="G117" s="811"/>
-[...6 lines deleted...]
-      <c r="N117" s="813"/>
+      <c r="G117" s="853"/>
+      <c r="H117" s="854"/>
+      <c r="I117" s="854"/>
+      <c r="J117" s="854"/>
+      <c r="K117" s="854"/>
+      <c r="L117" s="854"/>
+      <c r="M117" s="854"/>
+      <c r="N117" s="855"/>
       <c r="O117" s="412" t="s">
         <v>200</v>
       </c>
-      <c r="P117" s="811"/>
-[...6 lines deleted...]
-      <c r="W117" s="813"/>
+      <c r="P117" s="853"/>
+      <c r="Q117" s="854"/>
+      <c r="R117" s="854"/>
+      <c r="S117" s="854"/>
+      <c r="T117" s="854"/>
+      <c r="U117" s="854"/>
+      <c r="V117" s="854"/>
+      <c r="W117" s="855"/>
     </row>
     <row r="118" spans="1:27" ht="24" customHeight="1">
-      <c r="A118" s="780" t="s">
+      <c r="A118" s="822" t="s">
         <v>309</v>
       </c>
-      <c r="B118" s="781"/>
-[...2 lines deleted...]
-      <c r="E118" s="782"/>
+      <c r="B118" s="823"/>
+      <c r="C118" s="823"/>
+      <c r="D118" s="823"/>
+      <c r="E118" s="824"/>
       <c r="F118" s="412" t="s">
         <v>307</v>
       </c>
-      <c r="G118" s="811"/>
-[...6 lines deleted...]
-      <c r="N118" s="813"/>
+      <c r="G118" s="853"/>
+      <c r="H118" s="854"/>
+      <c r="I118" s="854"/>
+      <c r="J118" s="854"/>
+      <c r="K118" s="854"/>
+      <c r="L118" s="854"/>
+      <c r="M118" s="854"/>
+      <c r="N118" s="855"/>
       <c r="O118" s="412" t="s">
         <v>200</v>
       </c>
-      <c r="P118" s="811"/>
-[...6 lines deleted...]
-      <c r="W118" s="813"/>
+      <c r="P118" s="853"/>
+      <c r="Q118" s="854"/>
+      <c r="R118" s="854"/>
+      <c r="S118" s="854"/>
+      <c r="T118" s="854"/>
+      <c r="U118" s="854"/>
+      <c r="V118" s="854"/>
+      <c r="W118" s="855"/>
     </row>
     <row r="119" spans="1:27" ht="24" customHeight="1">
-      <c r="A119" s="780" t="s">
+      <c r="A119" s="822" t="s">
         <v>310</v>
       </c>
-      <c r="B119" s="781"/>
-[...3 lines deleted...]
-      <c r="F119" s="809" t="s">
+      <c r="B119" s="823"/>
+      <c r="C119" s="823"/>
+      <c r="D119" s="823"/>
+      <c r="E119" s="824"/>
+      <c r="F119" s="851" t="s">
         <v>311</v>
       </c>
-      <c r="G119" s="810"/>
-[...7 lines deleted...]
-      <c r="O119" s="814" t="s">
+      <c r="G119" s="852"/>
+      <c r="H119" s="858"/>
+      <c r="I119" s="858"/>
+      <c r="J119" s="858"/>
+      <c r="K119" s="858"/>
+      <c r="L119" s="858"/>
+      <c r="M119" s="858"/>
+      <c r="N119" s="859"/>
+      <c r="O119" s="856" t="s">
         <v>91</v>
       </c>
-      <c r="P119" s="815"/>
-[...6 lines deleted...]
-      <c r="W119" s="820"/>
+      <c r="P119" s="857"/>
+      <c r="Q119" s="860"/>
+      <c r="R119" s="861"/>
+      <c r="S119" s="861"/>
+      <c r="T119" s="861"/>
+      <c r="U119" s="861"/>
+      <c r="V119" s="861"/>
+      <c r="W119" s="862"/>
     </row>
     <row r="120" spans="1:27" ht="15.75" customHeight="1">
-      <c r="A120" s="783" t="s">
+      <c r="A120" s="825" t="s">
         <v>312</v>
       </c>
-      <c r="B120" s="784"/>
-[...20 lines deleted...]
-      <c r="W120" s="785"/>
+      <c r="B120" s="826"/>
+      <c r="C120" s="826"/>
+      <c r="D120" s="826"/>
+      <c r="E120" s="826"/>
+      <c r="F120" s="826"/>
+      <c r="G120" s="826"/>
+      <c r="H120" s="826"/>
+      <c r="I120" s="826"/>
+      <c r="J120" s="826"/>
+      <c r="K120" s="826"/>
+      <c r="L120" s="826"/>
+      <c r="M120" s="826"/>
+      <c r="N120" s="826"/>
+      <c r="O120" s="826"/>
+      <c r="P120" s="826"/>
+      <c r="Q120" s="826"/>
+      <c r="R120" s="826"/>
+      <c r="S120" s="826"/>
+      <c r="T120" s="826"/>
+      <c r="U120" s="826"/>
+      <c r="V120" s="826"/>
+      <c r="W120" s="827"/>
     </row>
     <row r="121" spans="1:27" ht="21.95" customHeight="1">
-      <c r="A121" s="1018" t="s">
+      <c r="A121" s="1060" t="s">
         <v>313</v>
       </c>
-      <c r="B121" s="1018"/>
-[...2 lines deleted...]
-      <c r="E121" s="1018"/>
+      <c r="B121" s="1060"/>
+      <c r="C121" s="1060"/>
+      <c r="D121" s="1060"/>
+      <c r="E121" s="1060"/>
       <c r="F121" s="145"/>
-      <c r="G121" s="1019" t="s">
+      <c r="G121" s="1061" t="s">
         <v>314</v>
       </c>
-      <c r="H121" s="1019"/>
+      <c r="H121" s="1061"/>
       <c r="I121" s="558"/>
       <c r="J121" s="552" t="s">
         <v>315</v>
       </c>
       <c r="K121" s="172"/>
       <c r="L121" s="552" t="s">
         <v>316</v>
       </c>
       <c r="M121" s="552" t="s">
         <v>164</v>
       </c>
       <c r="N121" s="558"/>
       <c r="O121" s="552" t="s">
         <v>315</v>
       </c>
       <c r="P121" s="172"/>
       <c r="Q121" s="552" t="s">
         <v>316</v>
       </c>
-      <c r="R121" s="1031" t="s">
+      <c r="R121" s="1073" t="s">
         <v>317</v>
       </c>
-      <c r="S121" s="962"/>
-[...3 lines deleted...]
-      <c r="W121" s="1039"/>
+      <c r="S121" s="1004"/>
+      <c r="T121" s="1079"/>
+      <c r="U121" s="1080"/>
+      <c r="V121" s="1080"/>
+      <c r="W121" s="1081"/>
     </row>
     <row r="122" spans="1:27" ht="20.100000000000001" customHeight="1">
-      <c r="A122" s="775" t="s">
+      <c r="A122" s="817" t="s">
         <v>318</v>
       </c>
-      <c r="B122" s="988"/>
-[...2 lines deleted...]
-      <c r="E122" s="988"/>
+      <c r="B122" s="1030"/>
+      <c r="C122" s="1030"/>
+      <c r="D122" s="1030"/>
+      <c r="E122" s="1030"/>
       <c r="F122" s="170"/>
       <c r="G122" s="236" t="s">
         <v>319</v>
       </c>
       <c r="H122" s="237"/>
       <c r="I122" s="170"/>
       <c r="J122" s="236" t="s">
         <v>320</v>
       </c>
       <c r="K122" s="238"/>
       <c r="L122" s="195"/>
       <c r="M122" s="237"/>
       <c r="N122" s="170"/>
       <c r="O122" s="236" t="s">
         <v>321</v>
       </c>
       <c r="P122" s="195"/>
       <c r="Q122" s="195"/>
       <c r="R122" s="239"/>
       <c r="S122" s="170"/>
       <c r="T122" s="236" t="s">
         <v>322</v>
       </c>
       <c r="U122" s="195"/>
       <c r="V122" s="195"/>
       <c r="W122" s="237"/>
     </row>
     <row r="123" spans="1:27" ht="20.100000000000001" customHeight="1">
-      <c r="A123" s="988"/>
-[...3 lines deleted...]
-      <c r="E123" s="988"/>
+      <c r="A123" s="1030"/>
+      <c r="B123" s="1030"/>
+      <c r="C123" s="1030"/>
+      <c r="D123" s="1030"/>
+      <c r="E123" s="1030"/>
       <c r="F123" s="170"/>
       <c r="G123" s="147" t="s">
         <v>323</v>
       </c>
       <c r="H123" s="147"/>
       <c r="I123" s="170"/>
       <c r="J123" s="147" t="s">
         <v>324</v>
       </c>
       <c r="L123" s="148"/>
       <c r="N123" s="170"/>
-      <c r="O123" s="989" t="s">
+      <c r="O123" s="1031" t="s">
         <v>325</v>
       </c>
-      <c r="P123" s="990"/>
-[...6 lines deleted...]
-      <c r="W123" s="992"/>
+      <c r="P123" s="1032"/>
+      <c r="Q123" s="1033"/>
+      <c r="R123" s="1033"/>
+      <c r="S123" s="1033"/>
+      <c r="T123" s="1033"/>
+      <c r="U123" s="1033"/>
+      <c r="V123" s="1033"/>
+      <c r="W123" s="1034"/>
     </row>
     <row r="124" spans="1:27" ht="20.100000000000001" customHeight="1">
-      <c r="A124" s="987" t="s">
+      <c r="A124" s="1029" t="s">
         <v>326</v>
       </c>
-      <c r="B124" s="987"/>
-[...2 lines deleted...]
-      <c r="E124" s="987"/>
+      <c r="B124" s="1029"/>
+      <c r="C124" s="1029"/>
+      <c r="D124" s="1029"/>
+      <c r="E124" s="1029"/>
       <c r="F124" s="170"/>
       <c r="G124" s="149" t="s">
         <v>327</v>
       </c>
       <c r="H124" s="149"/>
       <c r="I124" s="170"/>
-      <c r="J124" s="963" t="s">
+      <c r="J124" s="1005" t="s">
         <v>328</v>
       </c>
-      <c r="K124" s="964"/>
-[...2 lines deleted...]
-      <c r="N124" s="1040"/>
+      <c r="K124" s="1006"/>
+      <c r="L124" s="1006"/>
+      <c r="M124" s="1006"/>
+      <c r="N124" s="1082"/>
       <c r="O124" s="170"/>
-      <c r="P124" s="1032" t="s">
+      <c r="P124" s="1074" t="s">
         <v>47</v>
       </c>
-      <c r="Q124" s="1033"/>
-[...5 lines deleted...]
-      <c r="W124" s="1036"/>
+      <c r="Q124" s="1075"/>
+      <c r="R124" s="1076"/>
+      <c r="S124" s="1077"/>
+      <c r="T124" s="1077"/>
+      <c r="U124" s="1077"/>
+      <c r="V124" s="1077"/>
+      <c r="W124" s="1078"/>
     </row>
     <row r="125" spans="1:27" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A125" s="1041" t="s">
+      <c r="A125" s="1083" t="s">
         <v>329</v>
       </c>
-      <c r="B125" s="1042"/>
-      <c r="C125" s="821" t="s">
+      <c r="B125" s="1084"/>
+      <c r="C125" s="863" t="s">
         <v>330</v>
       </c>
-      <c r="D125" s="822"/>
-      <c r="E125" s="823"/>
+      <c r="D125" s="864"/>
+      <c r="E125" s="865"/>
       <c r="F125" s="170"/>
       <c r="G125" s="149" t="s">
         <v>331</v>
       </c>
       <c r="H125" s="150"/>
       <c r="I125" s="170"/>
       <c r="J125" s="149" t="s">
         <v>332</v>
       </c>
       <c r="K125" s="149"/>
       <c r="L125" s="170"/>
-      <c r="M125" s="963" t="s">
+      <c r="M125" s="1005" t="s">
         <v>333</v>
       </c>
-      <c r="N125" s="964"/>
-[...3 lines deleted...]
-      <c r="R125" s="1040"/>
+      <c r="N125" s="1006"/>
+      <c r="O125" s="1006"/>
+      <c r="P125" s="1006"/>
+      <c r="Q125" s="1006"/>
+      <c r="R125" s="1082"/>
       <c r="S125" s="170"/>
       <c r="T125" s="151" t="s">
         <v>47</v>
       </c>
       <c r="U125" s="151"/>
-      <c r="V125" s="1047"/>
-      <c r="W125" s="1048"/>
+      <c r="V125" s="1089"/>
+      <c r="W125" s="1090"/>
       <c r="Y125" s="135"/>
     </row>
     <row r="126" spans="1:27" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A126" s="1043"/>
-[...1 lines deleted...]
-      <c r="C126" s="821" t="s">
+      <c r="A126" s="1085"/>
+      <c r="B126" s="1086"/>
+      <c r="C126" s="863" t="s">
         <v>334</v>
       </c>
-      <c r="D126" s="822"/>
-      <c r="E126" s="823"/>
+      <c r="D126" s="864"/>
+      <c r="E126" s="865"/>
       <c r="F126" s="170"/>
       <c r="G126" s="149" t="s">
         <v>335</v>
       </c>
       <c r="H126" s="150"/>
       <c r="I126" s="170"/>
       <c r="J126" s="149" t="s">
         <v>336</v>
       </c>
       <c r="K126" s="151"/>
       <c r="L126" s="151"/>
       <c r="M126" s="151"/>
       <c r="N126" s="151"/>
       <c r="O126" s="151"/>
       <c r="P126" s="151"/>
       <c r="Q126" s="151"/>
       <c r="R126" s="151"/>
       <c r="S126" s="151"/>
       <c r="T126" s="151"/>
       <c r="U126" s="151"/>
       <c r="V126" s="151"/>
       <c r="W126" s="152"/>
       <c r="Z126" s="135"/>
     </row>
     <row r="127" spans="1:27" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A127" s="1045"/>
-[...1 lines deleted...]
-      <c r="C127" s="821" t="s">
+      <c r="A127" s="1087"/>
+      <c r="B127" s="1088"/>
+      <c r="C127" s="863" t="s">
         <v>337</v>
       </c>
-      <c r="D127" s="822"/>
-      <c r="E127" s="823"/>
+      <c r="D127" s="864"/>
+      <c r="E127" s="865"/>
       <c r="F127" s="170"/>
       <c r="G127" s="149" t="s">
         <v>338</v>
       </c>
       <c r="H127" s="149"/>
       <c r="I127" s="149"/>
       <c r="J127" s="170"/>
-      <c r="K127" s="963" t="s">
+      <c r="K127" s="1005" t="s">
         <v>339</v>
       </c>
-      <c r="L127" s="1040"/>
+      <c r="L127" s="1082"/>
       <c r="M127" s="170"/>
       <c r="N127" s="149" t="s">
         <v>340</v>
       </c>
       <c r="O127" s="149"/>
       <c r="P127" s="151"/>
       <c r="Q127" s="170"/>
-      <c r="R127" s="1032" t="s">
+      <c r="R127" s="1074" t="s">
         <v>47</v>
       </c>
-      <c r="S127" s="1033"/>
-[...3 lines deleted...]
-      <c r="W127" s="1048"/>
+      <c r="S127" s="1075"/>
+      <c r="T127" s="1096"/>
+      <c r="U127" s="1089"/>
+      <c r="V127" s="1089"/>
+      <c r="W127" s="1090"/>
       <c r="X127" s="135"/>
       <c r="Y127" s="135"/>
       <c r="Z127" s="135"/>
       <c r="AA127" s="135"/>
     </row>
     <row r="128" spans="1:27" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A128" s="1031" t="s">
+      <c r="A128" s="1073" t="s">
         <v>341</v>
       </c>
-      <c r="B128" s="961"/>
-[...2 lines deleted...]
-      <c r="E128" s="962"/>
+      <c r="B128" s="1003"/>
+      <c r="C128" s="1003"/>
+      <c r="D128" s="1003"/>
+      <c r="E128" s="1004"/>
       <c r="F128" s="170"/>
       <c r="G128" s="149" t="s">
         <v>342</v>
       </c>
       <c r="H128" s="149"/>
       <c r="I128" s="170"/>
       <c r="J128" s="149" t="s">
         <v>343</v>
       </c>
       <c r="K128" s="149"/>
       <c r="L128" s="170"/>
       <c r="M128" s="149" t="s">
         <v>344</v>
       </c>
       <c r="N128" s="149"/>
       <c r="O128" s="170"/>
-      <c r="P128" s="1032" t="s">
+      <c r="P128" s="1074" t="s">
         <v>47</v>
       </c>
-      <c r="Q128" s="1033"/>
-[...5 lines deleted...]
-      <c r="W128" s="1036"/>
+      <c r="Q128" s="1075"/>
+      <c r="R128" s="1076"/>
+      <c r="S128" s="1077"/>
+      <c r="T128" s="1077"/>
+      <c r="U128" s="1077"/>
+      <c r="V128" s="1077"/>
+      <c r="W128" s="1078"/>
     </row>
     <row r="129" spans="1:24" s="102" customFormat="1" ht="27.95" customHeight="1">
-      <c r="A129" s="1030" t="s">
+      <c r="A129" s="1072" t="s">
         <v>345</v>
       </c>
-      <c r="B129" s="1030"/>
-[...20 lines deleted...]
-      <c r="W129" s="1030"/>
+      <c r="B129" s="1072"/>
+      <c r="C129" s="1072"/>
+      <c r="D129" s="1072"/>
+      <c r="E129" s="1072"/>
+      <c r="F129" s="1072"/>
+      <c r="G129" s="1072"/>
+      <c r="H129" s="1072"/>
+      <c r="I129" s="1072"/>
+      <c r="J129" s="1072"/>
+      <c r="K129" s="1072"/>
+      <c r="L129" s="1072"/>
+      <c r="M129" s="1072"/>
+      <c r="N129" s="1072"/>
+      <c r="O129" s="1072"/>
+      <c r="P129" s="1072"/>
+      <c r="Q129" s="1072"/>
+      <c r="R129" s="1072"/>
+      <c r="S129" s="1072"/>
+      <c r="T129" s="1072"/>
+      <c r="U129" s="1072"/>
+      <c r="V129" s="1072"/>
+      <c r="W129" s="1072"/>
       <c r="X129" s="257"/>
     </row>
     <row r="130" spans="1:24" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A130" s="263" t="s">
         <v>4</v>
       </c>
       <c r="B130" s="170"/>
       <c r="C130" s="244" t="s">
         <v>346</v>
       </c>
       <c r="D130" s="235"/>
       <c r="E130" s="235"/>
       <c r="F130" s="235"/>
       <c r="G130" s="235"/>
       <c r="H130" s="264" t="s">
         <v>347</v>
       </c>
       <c r="I130" s="244" t="s">
         <v>348</v>
       </c>
       <c r="J130" s="244"/>
       <c r="K130" s="244"/>
       <c r="L130" s="244"/>
       <c r="M130" s="244"/>
       <c r="N130" s="244"/>
@@ -27638,54 +27824,54 @@
     </dataValidation>
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N121 F14:W15 K9 K121 I121 P121 F8 N8:W9 G8:G9 H8:M8 F10 J24:W24" xr:uid="{DF42AF18-D962-4557-9403-A94B1F1C017F}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F23 U23 A107:A109 H74 J74 L74 N74 V74 P74:P75 F74 N54:N55 N36:N38 N46:N48 N41:N43 N62:N67 P70 K89 M78 R78 O85 F78:F81 F89:F90 F25:F29 A37 A43 A54 U25:U29 B130:B133 B135 F122:F128 I122:I126 N122:N123 S122 O124 L125 J127 M127 Q127 I128 L128 O128 S125 A111:A112 F9 A62 A65 M80 F85:F86" xr:uid="{289D8FAB-DB34-4873-B0F0-EA84B970B167}">
       <formula1>"✓"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="29" max="22" man="1"/>
     <brk id="84" max="22" man="1"/>
     <brk id="114" max="22" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{52454CAE-0EC3-4B7F-A17D-B4701AA0BB84}">
   <sheetPr>
     <tabColor rgb="FFFFCCFF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AK68"/>
+  <dimension ref="A2:AK74"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="D10" sqref="D10"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A7" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="J18" sqref="J18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.85546875" defaultRowHeight="12.95"/>
   <cols>
     <col min="1" max="1" width="33.140625" style="210" customWidth="1"/>
     <col min="2" max="2" width="2.85546875" style="210" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="39.42578125" style="210" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="210" customWidth="1"/>
     <col min="5" max="5" width="3.42578125" style="210" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="3.42578125" style="213" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4.42578125" style="210" customWidth="1"/>
     <col min="8" max="8" width="6.42578125" style="210" customWidth="1"/>
     <col min="9" max="9" width="3.42578125" style="210" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.140625" style="210" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="3.42578125" style="210" customWidth="1"/>
     <col min="12" max="12" width="4.140625" style="210" customWidth="1"/>
     <col min="13" max="13" width="5.42578125" style="210" customWidth="1"/>
     <col min="14" max="14" width="15" style="210" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="10.42578125" style="210" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.85546875" style="210"/>
     <col min="17" max="17" width="20.140625" style="210" customWidth="1"/>
     <col min="18" max="265" width="9.85546875" style="210"/>
     <col min="266" max="266" width="27.85546875" style="210" customWidth="1"/>
     <col min="267" max="267" width="9.42578125" style="210" customWidth="1"/>
     <col min="268" max="268" width="64.42578125" style="210" customWidth="1"/>
@@ -27981,1102 +28167,1243 @@
     <col min="15116" max="15116" width="64.42578125" style="210" customWidth="1"/>
     <col min="15117" max="15117" width="2.42578125" style="210" customWidth="1"/>
     <col min="15118" max="15369" width="9.85546875" style="210"/>
     <col min="15370" max="15370" width="27.85546875" style="210" customWidth="1"/>
     <col min="15371" max="15371" width="9.42578125" style="210" customWidth="1"/>
     <col min="15372" max="15372" width="64.42578125" style="210" customWidth="1"/>
     <col min="15373" max="15373" width="2.42578125" style="210" customWidth="1"/>
     <col min="15374" max="15625" width="9.85546875" style="210"/>
     <col min="15626" max="15626" width="27.85546875" style="210" customWidth="1"/>
     <col min="15627" max="15627" width="9.42578125" style="210" customWidth="1"/>
     <col min="15628" max="15628" width="64.42578125" style="210" customWidth="1"/>
     <col min="15629" max="15629" width="2.42578125" style="210" customWidth="1"/>
     <col min="15630" max="15881" width="9.85546875" style="210"/>
     <col min="15882" max="15882" width="27.85546875" style="210" customWidth="1"/>
     <col min="15883" max="15883" width="9.42578125" style="210" customWidth="1"/>
     <col min="15884" max="15884" width="64.42578125" style="210" customWidth="1"/>
     <col min="15885" max="15885" width="2.42578125" style="210" customWidth="1"/>
     <col min="15886" max="16137" width="9.85546875" style="210"/>
     <col min="16138" max="16138" width="27.85546875" style="210" customWidth="1"/>
     <col min="16139" max="16139" width="9.42578125" style="210" customWidth="1"/>
     <col min="16140" max="16140" width="64.42578125" style="210" customWidth="1"/>
     <col min="16141" max="16141" width="2.42578125" style="210" customWidth="1"/>
     <col min="16142" max="16384" width="9.85546875" style="210"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A1" s="141" t="str">
+    <row r="2" spans="1:37" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="141" t="str">
         <f>'②-申請書'!A1</f>
         <v>【2026年度・協会企画型寄附講座用】</v>
       </c>
-      <c r="B1" s="141"/>
-[...8 lines deleted...]
-      <c r="N1" s="142" t="s">
+      <c r="B2" s="141"/>
+      <c r="C2" s="110"/>
+      <c r="E2" s="140"/>
+      <c r="F2" s="140"/>
+      <c r="G2" s="1097" t="s">
         <v>357</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="1055" t="s">
+      <c r="H2" s="1097"/>
+      <c r="I2" s="1097"/>
+      <c r="J2" s="1097"/>
+      <c r="K2" s="1097"/>
+      <c r="L2" s="1097"/>
+      <c r="N2" s="142" t="s">
         <v>358</v>
       </c>
-      <c r="B2" s="1055"/>
-[...61 lines deleted...]
-      <c r="A4" s="270" t="s">
+    </row>
+    <row r="3" spans="1:37" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="141"/>
+      <c r="B3" s="141"/>
+      <c r="C3" s="110"/>
+      <c r="D3" s="1102">
+        <f>N33</f>
+        <v>0</v>
+      </c>
+      <c r="E3" s="1103"/>
+      <c r="F3" s="603" t="s">
         <v>359</v>
       </c>
-      <c r="B4" s="270"/>
-      <c r="C4" s="271" t="s">
+      <c r="G3" s="1104">
+        <f>D3/3</f>
+        <v>0</v>
+      </c>
+      <c r="H3" s="1105"/>
+      <c r="I3" s="603" t="s">
+        <v>359</v>
+      </c>
+      <c r="J3" s="1106">
+        <f>D3*10%</f>
+        <v>0</v>
+      </c>
+      <c r="K3" s="1107"/>
+      <c r="L3" s="1108"/>
+      <c r="M3" s="604" t="s">
         <v>360</v>
       </c>
-      <c r="D4" s="271"/>
-[...19 lines deleted...]
-      <c r="A5" s="394" t="s">
+      <c r="N3" s="605">
+        <f>D3-(D3*1/3)-(D3*10%)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37" s="102" customFormat="1" ht="39" customHeight="1">
+      <c r="A4" s="141"/>
+      <c r="B4" s="141"/>
+      <c r="C4" s="110"/>
+      <c r="D4" s="1109" t="s">
         <v>361</v>
       </c>
-      <c r="B5" s="395" t="s">
+      <c r="E4" s="1109"/>
+      <c r="F4" s="606"/>
+      <c r="G4" s="1110" t="s">
         <v>362</v>
       </c>
-      <c r="C5" s="562" t="s">
+      <c r="H4" s="1110"/>
+      <c r="I4" s="606"/>
+      <c r="J4" s="1109" t="s">
         <v>363</v>
       </c>
-      <c r="D5" s="1057" t="s">
+      <c r="K4" s="1109"/>
+      <c r="L4" s="1109"/>
+      <c r="M4" s="607"/>
+      <c r="N4" s="608" t="s">
         <v>364</v>
       </c>
-      <c r="E5" s="1057"/>
-[...8 lines deleted...]
-      <c r="N5" s="361" t="s">
+    </row>
+    <row r="5" spans="1:37" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="141"/>
+      <c r="B5" s="141"/>
+      <c r="C5" s="110"/>
+      <c r="E5" s="140"/>
+      <c r="F5" s="140"/>
+      <c r="G5" s="140"/>
+      <c r="H5" s="140"/>
+      <c r="I5" s="140"/>
+      <c r="J5" s="140"/>
+      <c r="L5" s="111"/>
+      <c r="N5" s="142"/>
+    </row>
+    <row r="6" spans="1:37" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A6" s="1098" t="s">
         <v>365</v>
       </c>
-      <c r="O5" s="358"/>
-[...16 lines deleted...]
-      <c r="A6" s="273" t="s">
+      <c r="B6" s="1098"/>
+      <c r="C6" s="1098"/>
+      <c r="D6" s="1098"/>
+      <c r="E6" s="1098"/>
+      <c r="F6" s="1098"/>
+      <c r="G6" s="1098"/>
+      <c r="H6" s="1098"/>
+      <c r="I6" s="1098"/>
+      <c r="J6" s="1098"/>
+      <c r="K6" s="1098"/>
+      <c r="L6" s="1098"/>
+      <c r="M6" s="1098"/>
+      <c r="N6" s="1098"/>
+      <c r="O6" s="208"/>
+      <c r="P6" s="208"/>
+      <c r="Q6" s="208"/>
+      <c r="R6" s="208"/>
+      <c r="S6" s="208"/>
+      <c r="T6" s="208"/>
+      <c r="U6" s="208"/>
+      <c r="V6" s="208"/>
+      <c r="W6" s="208"/>
+      <c r="X6" s="208"/>
+      <c r="Y6" s="208"/>
+      <c r="Z6" s="208"/>
+      <c r="AA6" s="208"/>
+      <c r="AB6" s="208"/>
+      <c r="AC6" s="208"/>
+      <c r="AD6" s="208"/>
+      <c r="AE6" s="208"/>
+      <c r="AF6" s="208"/>
+      <c r="AG6" s="208"/>
+      <c r="AH6" s="208"/>
+      <c r="AI6" s="208"/>
+      <c r="AJ6" s="208"/>
+      <c r="AK6" s="208"/>
+    </row>
+    <row r="7" spans="1:37" ht="14.1">
+      <c r="A7" s="1099"/>
+      <c r="B7" s="1099"/>
+      <c r="C7" s="1099"/>
+      <c r="D7" s="1099"/>
+      <c r="E7" s="1099"/>
+      <c r="F7" s="1099"/>
+      <c r="G7" s="1099"/>
+      <c r="H7" s="1099"/>
+      <c r="I7" s="1099"/>
+      <c r="J7" s="1099"/>
+      <c r="K7" s="1099"/>
+      <c r="L7" s="1099"/>
+      <c r="M7" s="1099"/>
+      <c r="N7" s="1099"/>
+      <c r="O7" s="209"/>
+      <c r="R7" s="211"/>
+      <c r="S7" s="211"/>
+      <c r="T7" s="211"/>
+      <c r="U7" s="211"/>
+      <c r="V7" s="211"/>
+      <c r="W7" s="211"/>
+      <c r="X7" s="212"/>
+    </row>
+    <row r="8" spans="1:37">
+      <c r="A8" s="270" t="s">
         <v>366</v>
       </c>
-      <c r="B6" s="362"/>
-[...12 lines deleted...]
-        <f>SUM(N8:N13)</f>
+      <c r="B8" s="270"/>
+      <c r="C8" s="271" t="s">
+        <v>367</v>
+      </c>
+      <c r="D8" s="271"/>
+      <c r="E8" s="271"/>
+      <c r="F8" s="272"/>
+      <c r="G8" s="271"/>
+      <c r="H8" s="271"/>
+      <c r="I8" s="271"/>
+      <c r="J8" s="271"/>
+      <c r="K8" s="271"/>
+      <c r="L8" s="271"/>
+      <c r="M8" s="271"/>
+      <c r="N8" s="271"/>
+      <c r="R8" s="214"/>
+      <c r="S8" s="215"/>
+      <c r="T8" s="215"/>
+      <c r="U8" s="215"/>
+      <c r="V8" s="214"/>
+      <c r="W8" s="214"/>
+      <c r="X8" s="216"/>
+    </row>
+    <row r="9" spans="1:37" s="219" customFormat="1" ht="21">
+      <c r="A9" s="394" t="s">
+        <v>368</v>
+      </c>
+      <c r="B9" s="395" t="s">
+        <v>369</v>
+      </c>
+      <c r="C9" s="562" t="s">
+        <v>370</v>
+      </c>
+      <c r="D9" s="1100" t="s">
+        <v>371</v>
+      </c>
+      <c r="E9" s="1100"/>
+      <c r="F9" s="1100"/>
+      <c r="G9" s="1100"/>
+      <c r="H9" s="1100"/>
+      <c r="I9" s="1100"/>
+      <c r="J9" s="1100"/>
+      <c r="K9" s="1100"/>
+      <c r="L9" s="1100"/>
+      <c r="M9" s="1100"/>
+      <c r="N9" s="361" t="s">
+        <v>372</v>
+      </c>
+      <c r="O9" s="358"/>
+      <c r="P9" s="358"/>
+      <c r="Q9" s="358"/>
+      <c r="R9" s="217"/>
+      <c r="S9" s="211"/>
+      <c r="T9" s="211"/>
+      <c r="U9" s="211"/>
+      <c r="V9" s="211"/>
+      <c r="W9" s="211"/>
+      <c r="X9" s="359"/>
+      <c r="Y9" s="358"/>
+      <c r="Z9" s="358"/>
+      <c r="AA9" s="358"/>
+      <c r="AB9" s="358"/>
+      <c r="AC9" s="358"/>
+    </row>
+    <row r="10" spans="1:37" ht="21.95" customHeight="1">
+      <c r="A10" s="273" t="s">
+        <v>373</v>
+      </c>
+      <c r="B10" s="362"/>
+      <c r="C10" s="274"/>
+      <c r="D10" s="337"/>
+      <c r="E10" s="275"/>
+      <c r="F10" s="275"/>
+      <c r="G10" s="344"/>
+      <c r="H10" s="277"/>
+      <c r="I10" s="275"/>
+      <c r="J10" s="344"/>
+      <c r="K10" s="278"/>
+      <c r="L10" s="276"/>
+      <c r="M10" s="279"/>
+      <c r="N10" s="392">
+        <f>SUM(N12:N17)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:37" ht="21.95" customHeight="1">
-[...92 lines deleted...]
-      <c r="C10" s="293" t="s">
+    <row r="11" spans="1:37" ht="21.95" customHeight="1">
+      <c r="A11" s="280"/>
+      <c r="B11" s="563"/>
+      <c r="C11" s="281"/>
+      <c r="D11" s="338"/>
+      <c r="E11" s="282"/>
+      <c r="F11" s="282"/>
+      <c r="G11" s="345"/>
+      <c r="H11" s="284"/>
+      <c r="I11" s="282"/>
+      <c r="J11" s="345"/>
+      <c r="K11" s="285"/>
+      <c r="L11" s="283"/>
+      <c r="M11" s="286"/>
+      <c r="N11" s="351"/>
+    </row>
+    <row r="12" spans="1:37" ht="21.95" customHeight="1">
+      <c r="A12" s="1101" t="s">
         <v>374</v>
       </c>
-      <c r="D10" s="339">
-[...16 lines deleted...]
-      <c r="K10" s="288" t="s">
+      <c r="B12" s="363" t="s">
         <v>375</v>
       </c>
-      <c r="L10" s="288"/>
-[...9 lines deleted...]
-      <c r="C11" s="296" t="s">
+      <c r="C12" s="360" t="s">
         <v>376</v>
       </c>
-      <c r="D11" s="340"/>
-[...14 lines deleted...]
-      <c r="C12" s="323" t="s">
+      <c r="D12" s="339"/>
+      <c r="E12" s="294" t="s">
         <v>377</v>
       </c>
-      <c r="D12" s="339">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="288" t="s">
-        <v>371</v>
-[...3 lines deleted...]
-        <v>199</v>
+        <v>378</v>
+      </c>
+      <c r="G12" s="346">
+        <v>53</v>
+      </c>
+      <c r="H12" s="289" t="s">
+        <v>379</v>
       </c>
       <c r="I12" s="290" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="J12" s="346"/>
       <c r="K12" s="291" t="s">
         <v>168</v>
       </c>
       <c r="L12" s="291"/>
       <c r="M12" s="292"/>
       <c r="N12" s="352">
         <f>D12*G12*J12</f>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:37" ht="47.1" customHeight="1">
-[...2 lines deleted...]
-      <c r="C13" s="596" t="s">
+    <row r="13" spans="1:37" ht="21.95" customHeight="1">
+      <c r="A13" s="1101"/>
+      <c r="B13" s="363" t="s">
+        <v>375</v>
+      </c>
+      <c r="C13" s="293" t="s">
+        <v>380</v>
+      </c>
+      <c r="D13" s="339">
+        <v>3200</v>
+      </c>
+      <c r="E13" s="294" t="s">
+        <v>377</v>
+      </c>
+      <c r="F13" s="288" t="s">
         <v>378</v>
       </c>
-      <c r="D13" s="597">
+      <c r="G13" s="346">
+        <v>53</v>
+      </c>
+      <c r="H13" s="294" t="s">
+        <v>199</v>
+      </c>
+      <c r="I13" s="290" t="s">
+        <v>378</v>
+      </c>
+      <c r="J13" s="346"/>
+      <c r="K13" s="291" t="s">
+        <v>168</v>
+      </c>
+      <c r="L13" s="291"/>
+      <c r="M13" s="292"/>
+      <c r="N13" s="352">
+        <f>D13*G13*J13</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="21.95" customHeight="1">
+      <c r="A14" s="1101"/>
+      <c r="B14" s="363" t="s">
+        <v>375</v>
+      </c>
+      <c r="C14" s="293" t="s">
+        <v>381</v>
+      </c>
+      <c r="D14" s="339">
+        <v>1000</v>
+      </c>
+      <c r="E14" s="294" t="s">
+        <v>377</v>
+      </c>
+      <c r="F14" s="290" t="s">
+        <v>378</v>
+      </c>
+      <c r="G14" s="346">
+        <v>53</v>
+      </c>
+      <c r="H14" s="289" t="s">
+        <v>199</v>
+      </c>
+      <c r="I14" s="290" t="s">
+        <v>378</v>
+      </c>
+      <c r="J14" s="346"/>
+      <c r="K14" s="288" t="s">
+        <v>382</v>
+      </c>
+      <c r="L14" s="288"/>
+      <c r="M14" s="295"/>
+      <c r="N14" s="352">
+        <f>D14*G14*J14</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="35.1" customHeight="1">
+      <c r="A15" s="287"/>
+      <c r="B15" s="363"/>
+      <c r="C15" s="296" t="s">
+        <v>383</v>
+      </c>
+      <c r="D15" s="340"/>
+      <c r="E15" s="297"/>
+      <c r="F15" s="298"/>
+      <c r="G15" s="347"/>
+      <c r="H15" s="299"/>
+      <c r="I15" s="298"/>
+      <c r="J15" s="347"/>
+      <c r="K15" s="300"/>
+      <c r="L15" s="300"/>
+      <c r="M15" s="301"/>
+      <c r="N15" s="353"/>
+    </row>
+    <row r="16" spans="1:37" ht="35.1" customHeight="1">
+      <c r="A16" s="287"/>
+      <c r="B16" s="364"/>
+      <c r="C16" s="323" t="s">
+        <v>384</v>
+      </c>
+      <c r="D16" s="339"/>
+      <c r="E16" s="294" t="s">
+        <v>377</v>
+      </c>
+      <c r="F16" s="288" t="s">
+        <v>378</v>
+      </c>
+      <c r="G16" s="346"/>
+      <c r="H16" s="294" t="s">
+        <v>199</v>
+      </c>
+      <c r="I16" s="290" t="s">
+        <v>378</v>
+      </c>
+      <c r="J16" s="346"/>
+      <c r="K16" s="291" t="s">
+        <v>168</v>
+      </c>
+      <c r="L16" s="291"/>
+      <c r="M16" s="292"/>
+      <c r="N16" s="352">
+        <f>D16*G16*J16</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" ht="47.1" customHeight="1">
+      <c r="A17" s="287"/>
+      <c r="B17" s="364"/>
+      <c r="C17" s="596" t="s">
+        <v>385</v>
+      </c>
+      <c r="D17" s="597">
         <v>12000</v>
       </c>
-      <c r="E13" s="598" t="s">
-[...6 lines deleted...]
-      <c r="H13" s="598" t="s">
+      <c r="E17" s="598" t="s">
+        <v>377</v>
+      </c>
+      <c r="F17" s="599" t="s">
+        <v>378</v>
+      </c>
+      <c r="G17" s="600"/>
+      <c r="H17" s="294" t="s">
         <v>168</v>
       </c>
-      <c r="I13" s="601" t="s">
-[...7 lines deleted...]
-        <f>D13*G13</f>
+      <c r="I17" s="290" t="s">
+        <v>378</v>
+      </c>
+      <c r="J17" s="294"/>
+      <c r="K17" s="291"/>
+      <c r="L17" s="291"/>
+      <c r="M17" s="294"/>
+      <c r="N17" s="609">
+        <f>D17*G17</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:37" ht="21.95" customHeight="1">
-[...102 lines deleted...]
-      <c r="N18" s="356">
+    <row r="18" spans="1:17" ht="47.1" customHeight="1">
+      <c r="A18" s="287"/>
+      <c r="B18" s="364"/>
+      <c r="C18" s="596" t="s">
+        <v>386</v>
+      </c>
+      <c r="D18" s="597">
+        <v>1000</v>
+      </c>
+      <c r="E18" s="598" t="s">
+        <v>377</v>
+      </c>
+      <c r="F18" s="599" t="s">
+        <v>378</v>
+      </c>
+      <c r="G18" s="600"/>
+      <c r="H18" s="294" t="s">
+        <v>168</v>
+      </c>
+      <c r="I18" s="290" t="s">
+        <v>378</v>
+      </c>
+      <c r="J18" s="294"/>
+      <c r="K18" s="291"/>
+      <c r="L18" s="291"/>
+      <c r="M18" s="294"/>
+      <c r="N18" s="609">
         <f>D18*G18</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:17" ht="21.95" customHeight="1">
-[...16 lines deleted...]
-        <f>SUM(N20)</f>
+    <row r="19" spans="1:17" ht="47.1" customHeight="1">
+      <c r="A19" s="287"/>
+      <c r="B19" s="364"/>
+      <c r="C19" s="596" t="s">
+        <v>387</v>
+      </c>
+      <c r="D19" s="597">
+        <v>2000</v>
+      </c>
+      <c r="E19" s="598" t="s">
+        <v>377</v>
+      </c>
+      <c r="F19" s="599" t="s">
+        <v>378</v>
+      </c>
+      <c r="G19" s="600"/>
+      <c r="H19" s="302" t="s">
+        <v>168</v>
+      </c>
+      <c r="I19" s="304" t="s">
+        <v>378</v>
+      </c>
+      <c r="J19" s="302"/>
+      <c r="K19" s="610"/>
+      <c r="L19" s="610"/>
+      <c r="M19" s="302"/>
+      <c r="N19" s="611">
+        <f>D19*G19</f>
         <v>0</v>
       </c>
-      <c r="Q19" s="218"/>
     </row>
     <row r="20" spans="1:17" ht="21.95" customHeight="1">
-      <c r="A20" s="280"/>
-[...19 lines deleted...]
-        <f>D20*G20</f>
+      <c r="A20" s="273" t="s">
+        <v>388</v>
+      </c>
+      <c r="B20" s="362"/>
+      <c r="C20" s="274"/>
+      <c r="D20" s="337"/>
+      <c r="E20" s="275"/>
+      <c r="F20" s="275"/>
+      <c r="G20" s="344"/>
+      <c r="H20" s="277"/>
+      <c r="I20" s="275"/>
+      <c r="J20" s="344"/>
+      <c r="K20" s="278"/>
+      <c r="L20" s="276"/>
+      <c r="M20" s="279"/>
+      <c r="N20" s="393">
+        <f>SUM(N21:N22)</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:17" ht="21.95" customHeight="1">
-      <c r="A21" s="273" t="s">
-[...15 lines deleted...]
-        <f>SUM(N22:N26)</f>
+      <c r="A21" s="280"/>
+      <c r="B21" s="365"/>
+      <c r="C21" s="306"/>
+      <c r="D21" s="342"/>
+      <c r="E21" s="307" t="s">
+        <v>377</v>
+      </c>
+      <c r="F21" s="283" t="s">
+        <v>389</v>
+      </c>
+      <c r="G21" s="348"/>
+      <c r="H21" s="308" t="s">
+        <v>390</v>
+      </c>
+      <c r="I21" s="309"/>
+      <c r="J21" s="396"/>
+      <c r="K21" s="310"/>
+      <c r="L21" s="311"/>
+      <c r="M21" s="312"/>
+      <c r="N21" s="355">
+        <f>D21*G21</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:17" ht="30.75" customHeight="1">
+    <row r="22" spans="1:17" ht="21.95" customHeight="1">
       <c r="A22" s="313"/>
-      <c r="B22" s="368"/>
-[...3 lines deleted...]
-      <c r="D22" s="339">
+      <c r="B22" s="366"/>
+      <c r="C22" s="314"/>
+      <c r="D22" s="343"/>
+      <c r="E22" s="302"/>
+      <c r="F22" s="303"/>
+      <c r="G22" s="349"/>
+      <c r="H22" s="315"/>
+      <c r="I22" s="316"/>
+      <c r="J22" s="397"/>
+      <c r="K22" s="317"/>
+      <c r="L22" s="318"/>
+      <c r="M22" s="319"/>
+      <c r="N22" s="354"/>
+    </row>
+    <row r="23" spans="1:17" ht="21.95" hidden="1" customHeight="1">
+      <c r="A23" s="273" t="s">
+        <v>391</v>
+      </c>
+      <c r="B23" s="367"/>
+      <c r="C23" s="274"/>
+      <c r="D23" s="337"/>
+      <c r="E23" s="275"/>
+      <c r="F23" s="275"/>
+      <c r="G23" s="344"/>
+      <c r="H23" s="277"/>
+      <c r="I23" s="275"/>
+      <c r="J23" s="344"/>
+      <c r="K23" s="278"/>
+      <c r="L23" s="276"/>
+      <c r="M23" s="279"/>
+      <c r="N23" s="393">
+        <f>SUM(N24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" ht="21.95" hidden="1" customHeight="1">
+      <c r="A24" s="280"/>
+      <c r="B24" s="563"/>
+      <c r="C24" s="320"/>
+      <c r="D24" s="343"/>
+      <c r="E24" s="302" t="s">
+        <v>377</v>
+      </c>
+      <c r="F24" s="303" t="s">
+        <v>389</v>
+      </c>
+      <c r="G24" s="349"/>
+      <c r="H24" s="315" t="s">
+        <v>390</v>
+      </c>
+      <c r="I24" s="316"/>
+      <c r="J24" s="397"/>
+      <c r="K24" s="317"/>
+      <c r="L24" s="318"/>
+      <c r="M24" s="319"/>
+      <c r="N24" s="356">
+        <f>D24*G24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="21.95" hidden="1" customHeight="1">
+      <c r="A25" s="273" t="s">
+        <v>392</v>
+      </c>
+      <c r="B25" s="367"/>
+      <c r="C25" s="274"/>
+      <c r="D25" s="337"/>
+      <c r="E25" s="275"/>
+      <c r="F25" s="275"/>
+      <c r="G25" s="344"/>
+      <c r="H25" s="277"/>
+      <c r="I25" s="275"/>
+      <c r="J25" s="344"/>
+      <c r="K25" s="278"/>
+      <c r="L25" s="276"/>
+      <c r="M25" s="279"/>
+      <c r="N25" s="393">
+        <f>SUM(N26)</f>
+        <v>0</v>
+      </c>
+      <c r="Q25" s="218"/>
+    </row>
+    <row r="26" spans="1:17" ht="21.95" hidden="1" customHeight="1">
+      <c r="A26" s="280"/>
+      <c r="B26" s="563"/>
+      <c r="C26" s="321"/>
+      <c r="D26" s="341"/>
+      <c r="E26" s="302" t="s">
+        <v>377</v>
+      </c>
+      <c r="F26" s="303" t="s">
+        <v>389</v>
+      </c>
+      <c r="G26" s="350"/>
+      <c r="H26" s="302" t="s">
+        <v>390</v>
+      </c>
+      <c r="I26" s="304"/>
+      <c r="J26" s="398"/>
+      <c r="K26" s="322"/>
+      <c r="L26" s="303"/>
+      <c r="M26" s="305"/>
+      <c r="N26" s="356">
+        <f>D26*G26</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" ht="21.95" customHeight="1">
+      <c r="A27" s="273" t="s">
+        <v>393</v>
+      </c>
+      <c r="B27" s="367"/>
+      <c r="C27" s="274"/>
+      <c r="D27" s="337"/>
+      <c r="E27" s="275"/>
+      <c r="F27" s="275"/>
+      <c r="G27" s="344"/>
+      <c r="H27" s="277"/>
+      <c r="I27" s="275"/>
+      <c r="J27" s="344"/>
+      <c r="K27" s="278"/>
+      <c r="L27" s="276"/>
+      <c r="M27" s="279"/>
+      <c r="N27" s="393">
+        <f>SUM(N28:N32)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" ht="30.75" customHeight="1">
+      <c r="A28" s="313"/>
+      <c r="B28" s="368"/>
+      <c r="C28" s="296" t="s">
+        <v>394</v>
+      </c>
+      <c r="D28" s="339">
         <v>1000</v>
       </c>
-      <c r="E22" s="294" t="s">
-[...6 lines deleted...]
-      <c r="H22" s="294" t="s">
+      <c r="E28" s="294" t="s">
+        <v>377</v>
+      </c>
+      <c r="F28" s="290" t="s">
+        <v>378</v>
+      </c>
+      <c r="G28" s="346"/>
+      <c r="H28" s="294" t="s">
         <v>168</v>
       </c>
-      <c r="I22" s="290"/>
-[...5 lines deleted...]
-        <f t="shared" ref="N22:N25" si="0">D22*G22</f>
+      <c r="I28" s="290"/>
+      <c r="J28" s="399"/>
+      <c r="K28" s="324"/>
+      <c r="L28" s="288"/>
+      <c r="M28" s="292"/>
+      <c r="N28" s="357">
+        <f t="shared" ref="N28:N31" si="0">D28*G28</f>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:17" ht="27" customHeight="1">
-[...15 lines deleted...]
-      <c r="H23" s="294" t="s">
+    <row r="29" spans="1:17" ht="27" customHeight="1">
+      <c r="A29" s="313"/>
+      <c r="B29" s="368"/>
+      <c r="C29" s="296"/>
+      <c r="D29" s="339"/>
+      <c r="E29" s="294" t="s">
+        <v>377</v>
+      </c>
+      <c r="F29" s="290" t="s">
+        <v>378</v>
+      </c>
+      <c r="G29" s="346"/>
+      <c r="H29" s="294" t="s">
         <v>168</v>
       </c>
-      <c r="I23" s="290"/>
-[...4 lines deleted...]
-      <c r="N23" s="357">
+      <c r="I29" s="290"/>
+      <c r="J29" s="399"/>
+      <c r="K29" s="324"/>
+      <c r="L29" s="288"/>
+      <c r="M29" s="292"/>
+      <c r="N29" s="357">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:17" ht="21.95" customHeight="1">
-[...11 lines deleted...]
-      <c r="H24" s="294" t="s">
+    <row r="30" spans="1:17" ht="21.95" customHeight="1">
+      <c r="A30" s="313"/>
+      <c r="B30" s="368"/>
+      <c r="C30" s="325"/>
+      <c r="D30" s="339"/>
+      <c r="E30" s="294" t="s">
+        <v>377</v>
+      </c>
+      <c r="F30" s="290" t="s">
+        <v>378</v>
+      </c>
+      <c r="G30" s="346"/>
+      <c r="H30" s="294" t="s">
         <v>168</v>
       </c>
-      <c r="I24" s="290"/>
-[...4 lines deleted...]
-      <c r="N24" s="357">
+      <c r="I30" s="290"/>
+      <c r="J30" s="399"/>
+      <c r="K30" s="324"/>
+      <c r="L30" s="288"/>
+      <c r="M30" s="292"/>
+      <c r="N30" s="357">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:17" ht="21.95" customHeight="1">
-[...11 lines deleted...]
-      <c r="H25" s="294" t="s">
+    <row r="31" spans="1:17" ht="21.95" customHeight="1">
+      <c r="A31" s="313"/>
+      <c r="B31" s="368"/>
+      <c r="C31" s="325"/>
+      <c r="D31" s="339"/>
+      <c r="E31" s="294" t="s">
+        <v>377</v>
+      </c>
+      <c r="F31" s="290" t="s">
+        <v>378</v>
+      </c>
+      <c r="G31" s="346"/>
+      <c r="H31" s="294" t="s">
         <v>168</v>
       </c>
-      <c r="I25" s="290"/>
-[...4 lines deleted...]
-      <c r="N25" s="357">
+      <c r="I31" s="290"/>
+      <c r="J31" s="399"/>
+      <c r="K31" s="324"/>
+      <c r="L31" s="288"/>
+      <c r="M31" s="292"/>
+      <c r="N31" s="357">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:17" ht="21.95" customHeight="1" thickBot="1">
-[...20 lines deleted...]
-        <f>D26*G26</f>
+    <row r="32" spans="1:17" ht="21.95" customHeight="1" thickBot="1">
+      <c r="A32" s="380"/>
+      <c r="B32" s="381"/>
+      <c r="C32" s="382"/>
+      <c r="D32" s="383"/>
+      <c r="E32" s="384" t="s">
+        <v>377</v>
+      </c>
+      <c r="F32" s="385" t="s">
+        <v>378</v>
+      </c>
+      <c r="G32" s="386"/>
+      <c r="H32" s="384" t="s">
+        <v>395</v>
+      </c>
+      <c r="I32" s="385"/>
+      <c r="J32" s="400"/>
+      <c r="K32" s="387"/>
+      <c r="L32" s="388"/>
+      <c r="M32" s="389"/>
+      <c r="N32" s="390">
+        <f>D32*G32</f>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:17" ht="21.95" customHeight="1" thickTop="1">
-[...16 lines deleted...]
-        <f>N6+N14+N17+N19+N21</f>
+    <row r="33" spans="1:14" ht="21.95" customHeight="1" thickTop="1">
+      <c r="A33" s="371" t="s">
+        <v>396</v>
+      </c>
+      <c r="B33" s="372"/>
+      <c r="C33" s="373"/>
+      <c r="D33" s="374"/>
+      <c r="E33" s="375"/>
+      <c r="F33" s="375"/>
+      <c r="G33" s="376"/>
+      <c r="H33" s="377"/>
+      <c r="I33" s="375"/>
+      <c r="J33" s="376"/>
+      <c r="K33" s="378"/>
+      <c r="L33" s="376"/>
+      <c r="M33" s="379"/>
+      <c r="N33" s="391">
+        <f>N10+N20+N23+N25+N27</f>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:17" ht="20.100000000000001" customHeight="1">
-[...129 lines deleted...]
-    <row r="39" spans="3:12" ht="20.100000000000001" customHeight="1">
+    <row r="34" spans="1:14" ht="20.100000000000001" customHeight="1">
+      <c r="A34" s="326"/>
+      <c r="B34" s="326"/>
+      <c r="C34" s="327"/>
+      <c r="D34" s="328"/>
+      <c r="E34" s="327"/>
+      <c r="F34" s="329"/>
+      <c r="G34" s="330"/>
+      <c r="H34" s="327"/>
+      <c r="I34" s="327"/>
+      <c r="J34" s="330"/>
+      <c r="K34" s="330"/>
+      <c r="L34" s="330"/>
+      <c r="M34" s="327"/>
+      <c r="N34" s="327"/>
+    </row>
+    <row r="35" spans="1:14" ht="20.100000000000001" hidden="1" customHeight="1">
+      <c r="A35" s="326"/>
+      <c r="B35" s="326"/>
+      <c r="C35" s="327"/>
+      <c r="D35" s="328"/>
+      <c r="E35" s="327"/>
+      <c r="F35" s="329"/>
+      <c r="G35" s="330"/>
+      <c r="H35" s="327"/>
+      <c r="I35" s="327"/>
+      <c r="J35" s="330"/>
+      <c r="K35" s="330"/>
+      <c r="L35" s="330"/>
+      <c r="M35" s="327"/>
+      <c r="N35" s="327"/>
+    </row>
+    <row r="36" spans="1:14" ht="20.100000000000001" hidden="1" customHeight="1">
+      <c r="A36" s="326"/>
+      <c r="B36" s="326"/>
+      <c r="C36" s="327"/>
+      <c r="D36" s="328"/>
+      <c r="E36" s="327"/>
+      <c r="F36" s="329"/>
+      <c r="G36" s="330"/>
+      <c r="H36" s="327"/>
+      <c r="I36" s="327"/>
+      <c r="J36" s="330"/>
+      <c r="K36" s="330"/>
+      <c r="L36" s="330"/>
+      <c r="M36" s="327"/>
+      <c r="N36" s="327"/>
+    </row>
+    <row r="37" spans="1:14" ht="20.100000000000001" hidden="1" customHeight="1">
+      <c r="A37" s="326"/>
+      <c r="B37" s="326"/>
+      <c r="C37" s="327"/>
+      <c r="D37" s="328"/>
+      <c r="E37" s="327"/>
+      <c r="F37" s="329"/>
+      <c r="G37" s="330"/>
+      <c r="H37" s="327"/>
+      <c r="I37" s="327"/>
+      <c r="J37" s="330"/>
+      <c r="K37" s="330"/>
+      <c r="L37" s="330"/>
+      <c r="M37" s="327"/>
+      <c r="N37" s="327"/>
+    </row>
+    <row r="38" spans="1:14" ht="20.100000000000001" customHeight="1">
+      <c r="A38" s="331"/>
+      <c r="B38" s="331"/>
+      <c r="C38" s="332"/>
+      <c r="D38" s="333"/>
+      <c r="E38" s="334"/>
+      <c r="F38" s="335"/>
+      <c r="G38" s="336"/>
+      <c r="H38" s="334"/>
+      <c r="I38" s="334"/>
+      <c r="J38" s="336"/>
+      <c r="K38" s="336"/>
+      <c r="L38" s="336"/>
+      <c r="M38" s="334"/>
+      <c r="N38" s="334"/>
+    </row>
+    <row r="39" spans="1:14" ht="20.100000000000001" customHeight="1">
       <c r="C39" s="220"/>
       <c r="D39" s="209"/>
+      <c r="F39" s="210"/>
       <c r="G39" s="221"/>
       <c r="J39" s="221"/>
       <c r="K39" s="221"/>
       <c r="L39" s="221"/>
     </row>
-    <row r="40" spans="3:12" ht="20.100000000000001" customHeight="1">
+    <row r="40" spans="1:14" ht="20.100000000000001" customHeight="1">
       <c r="C40" s="220"/>
       <c r="D40" s="209"/>
+      <c r="F40" s="210"/>
       <c r="G40" s="221"/>
       <c r="J40" s="221"/>
       <c r="K40" s="221"/>
       <c r="L40" s="221"/>
     </row>
-    <row r="41" spans="3:12" ht="20.100000000000001" customHeight="1">
+    <row r="41" spans="1:14" ht="20.100000000000001" customHeight="1">
       <c r="C41" s="220"/>
       <c r="D41" s="209"/>
       <c r="G41" s="221"/>
       <c r="J41" s="221"/>
       <c r="K41" s="221"/>
       <c r="L41" s="221"/>
     </row>
-    <row r="42" spans="3:12" ht="20.100000000000001" customHeight="1">
+    <row r="42" spans="1:14" ht="20.100000000000001" customHeight="1">
       <c r="C42" s="220"/>
       <c r="D42" s="209"/>
       <c r="G42" s="221"/>
       <c r="J42" s="221"/>
       <c r="K42" s="221"/>
       <c r="L42" s="221"/>
     </row>
-    <row r="43" spans="3:12" ht="20.100000000000001" customHeight="1">
+    <row r="43" spans="1:14" ht="20.100000000000001" customHeight="1">
       <c r="C43" s="220"/>
       <c r="D43" s="209"/>
       <c r="G43" s="221"/>
       <c r="J43" s="221"/>
       <c r="K43" s="221"/>
       <c r="L43" s="221"/>
     </row>
-    <row r="44" spans="3:12" ht="20.100000000000001" customHeight="1">
+    <row r="44" spans="1:14" ht="20.100000000000001" customHeight="1">
       <c r="C44" s="220"/>
       <c r="D44" s="209"/>
       <c r="G44" s="221"/>
       <c r="J44" s="221"/>
       <c r="K44" s="221"/>
       <c r="L44" s="221"/>
     </row>
-    <row r="45" spans="3:12" ht="20.100000000000001" customHeight="1">
+    <row r="45" spans="1:14" ht="20.100000000000001" customHeight="1">
       <c r="C45" s="220"/>
       <c r="D45" s="209"/>
       <c r="G45" s="221"/>
       <c r="J45" s="221"/>
       <c r="K45" s="221"/>
       <c r="L45" s="221"/>
     </row>
-    <row r="46" spans="3:12" ht="20.100000000000001" customHeight="1">
+    <row r="46" spans="1:14" ht="20.100000000000001" customHeight="1">
       <c r="C46" s="220"/>
       <c r="D46" s="209"/>
       <c r="G46" s="221"/>
       <c r="J46" s="221"/>
       <c r="K46" s="221"/>
       <c r="L46" s="221"/>
     </row>
-    <row r="47" spans="3:12" ht="20.100000000000001" customHeight="1">
+    <row r="47" spans="1:14" ht="20.100000000000001" customHeight="1">
       <c r="C47" s="220"/>
       <c r="D47" s="209"/>
       <c r="G47" s="221"/>
       <c r="J47" s="221"/>
       <c r="K47" s="221"/>
       <c r="L47" s="221"/>
     </row>
-    <row r="48" spans="3:12" ht="20.100000000000001" customHeight="1">
+    <row r="48" spans="1:14" ht="20.100000000000001" customHeight="1">
       <c r="C48" s="220"/>
       <c r="D48" s="209"/>
       <c r="G48" s="221"/>
       <c r="J48" s="221"/>
       <c r="K48" s="221"/>
       <c r="L48" s="221"/>
     </row>
-    <row r="49" spans="1:18" ht="20.100000000000001" customHeight="1">
+    <row r="49" spans="3:12" ht="20.100000000000001" customHeight="1">
       <c r="C49" s="220"/>
       <c r="D49" s="209"/>
       <c r="G49" s="221"/>
       <c r="J49" s="221"/>
       <c r="K49" s="221"/>
       <c r="L49" s="221"/>
     </row>
-    <row r="50" spans="1:18" ht="20.100000000000001" customHeight="1">
+    <row r="50" spans="3:12" ht="20.100000000000001" customHeight="1">
+      <c r="C50" s="220"/>
       <c r="D50" s="209"/>
       <c r="G50" s="221"/>
       <c r="J50" s="221"/>
       <c r="K50" s="221"/>
       <c r="L50" s="221"/>
     </row>
-    <row r="51" spans="1:18" ht="20.100000000000001" customHeight="1">
+    <row r="51" spans="3:12" ht="20.100000000000001" customHeight="1">
+      <c r="C51" s="220"/>
       <c r="D51" s="209"/>
       <c r="G51" s="221"/>
       <c r="J51" s="221"/>
       <c r="K51" s="221"/>
       <c r="L51" s="221"/>
     </row>
-    <row r="52" spans="1:18" ht="20.100000000000001" customHeight="1">
+    <row r="52" spans="3:12" ht="20.100000000000001" customHeight="1">
+      <c r="C52" s="220"/>
       <c r="D52" s="209"/>
       <c r="G52" s="221"/>
       <c r="J52" s="221"/>
       <c r="K52" s="221"/>
       <c r="L52" s="221"/>
     </row>
-    <row r="53" spans="1:18" ht="20.100000000000001" customHeight="1">
+    <row r="53" spans="3:12" ht="20.100000000000001" customHeight="1">
+      <c r="C53" s="220"/>
       <c r="D53" s="209"/>
       <c r="G53" s="221"/>
       <c r="J53" s="221"/>
       <c r="K53" s="221"/>
       <c r="L53" s="221"/>
     </row>
-    <row r="54" spans="1:18" ht="20.100000000000001" customHeight="1">
+    <row r="54" spans="3:12" ht="20.100000000000001" customHeight="1">
+      <c r="C54" s="220"/>
       <c r="D54" s="209"/>
       <c r="G54" s="221"/>
       <c r="J54" s="221"/>
       <c r="K54" s="221"/>
       <c r="L54" s="221"/>
     </row>
-    <row r="55" spans="1:18" ht="27.75" customHeight="1">
+    <row r="55" spans="3:12" ht="20.100000000000001" customHeight="1">
+      <c r="C55" s="220"/>
       <c r="D55" s="209"/>
       <c r="G55" s="221"/>
       <c r="J55" s="221"/>
       <c r="K55" s="221"/>
       <c r="L55" s="221"/>
     </row>
-    <row r="56" spans="1:18" ht="117.75" customHeight="1">
+    <row r="56" spans="3:12" ht="20.100000000000001" customHeight="1">
       <c r="D56" s="209"/>
       <c r="G56" s="221"/>
       <c r="J56" s="221"/>
       <c r="K56" s="221"/>
       <c r="L56" s="221"/>
     </row>
-    <row r="57" spans="1:18" ht="20.100000000000001" customHeight="1"/>
-[...43 lines deleted...]
-    <row r="68" ht="61.5" customHeight="1"/>
+    <row r="57" spans="3:12" ht="20.100000000000001" customHeight="1">
+      <c r="D57" s="209"/>
+      <c r="G57" s="221"/>
+      <c r="J57" s="221"/>
+      <c r="K57" s="221"/>
+      <c r="L57" s="221"/>
+    </row>
+    <row r="58" spans="3:12" ht="20.100000000000001" customHeight="1">
+      <c r="D58" s="209"/>
+      <c r="G58" s="221"/>
+      <c r="J58" s="221"/>
+      <c r="K58" s="221"/>
+      <c r="L58" s="221"/>
+    </row>
+    <row r="59" spans="3:12" ht="20.100000000000001" customHeight="1">
+      <c r="D59" s="209"/>
+      <c r="G59" s="221"/>
+      <c r="J59" s="221"/>
+      <c r="K59" s="221"/>
+      <c r="L59" s="221"/>
+    </row>
+    <row r="60" spans="3:12" ht="20.100000000000001" customHeight="1">
+      <c r="D60" s="209"/>
+      <c r="G60" s="221"/>
+      <c r="J60" s="221"/>
+      <c r="K60" s="221"/>
+      <c r="L60" s="221"/>
+    </row>
+    <row r="61" spans="3:12" ht="27.75" customHeight="1">
+      <c r="D61" s="209"/>
+      <c r="G61" s="221"/>
+      <c r="J61" s="221"/>
+      <c r="K61" s="221"/>
+      <c r="L61" s="221"/>
+    </row>
+    <row r="62" spans="3:12" ht="117.75" customHeight="1">
+      <c r="D62" s="209"/>
+      <c r="G62" s="221"/>
+      <c r="J62" s="221"/>
+      <c r="K62" s="221"/>
+      <c r="L62" s="221"/>
+    </row>
+    <row r="63" spans="3:12" ht="20.100000000000001" customHeight="1"/>
+    <row r="64" spans="3:12" ht="20.100000000000001" customHeight="1"/>
+    <row r="65" spans="1:18" ht="20.100000000000001" customHeight="1"/>
+    <row r="66" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A66" s="213"/>
+      <c r="B66" s="213"/>
+      <c r="C66" s="213"/>
+      <c r="D66" s="213"/>
+      <c r="E66" s="213"/>
+      <c r="G66" s="213"/>
+      <c r="H66" s="213"/>
+      <c r="I66" s="213"/>
+      <c r="J66" s="213"/>
+      <c r="K66" s="213"/>
+      <c r="L66" s="213"/>
+      <c r="M66" s="213"/>
+      <c r="N66" s="213"/>
+      <c r="O66" s="213"/>
+      <c r="P66" s="213"/>
+      <c r="Q66" s="213"/>
+      <c r="R66" s="213"/>
+    </row>
+    <row r="67" spans="1:18" ht="20.100000000000001" customHeight="1">
+      <c r="A67" s="213"/>
+      <c r="B67" s="213"/>
+      <c r="C67" s="213"/>
+      <c r="D67" s="213"/>
+      <c r="E67" s="213"/>
+      <c r="G67" s="213"/>
+      <c r="H67" s="213"/>
+      <c r="I67" s="213"/>
+      <c r="J67" s="213"/>
+      <c r="K67" s="213"/>
+      <c r="L67" s="213"/>
+      <c r="M67" s="213"/>
+      <c r="N67" s="213"/>
+      <c r="O67" s="213"/>
+      <c r="P67" s="213"/>
+      <c r="Q67" s="213"/>
+      <c r="R67" s="213"/>
+    </row>
+    <row r="68" spans="1:18" ht="20.100000000000001" customHeight="1"/>
+    <row r="69" spans="1:18" ht="20.100000000000001" customHeight="1"/>
+    <row r="70" spans="1:18" ht="40.35" customHeight="1"/>
+    <row r="74" spans="1:18" ht="61.5" customHeight="1"/>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A8:A10"/>
+  <mergeCells count="11">
+    <mergeCell ref="G2:L2"/>
+    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="D9:M9"/>
+    <mergeCell ref="A12:A14"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="J3:L3"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="J4:L4"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
-  <conditionalFormatting sqref="N6:N27">
+  <conditionalFormatting sqref="N10:N33">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>#REF!="2025年度"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
-    <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D8:D13 J8:J12 J14:J26 G8:G26 D15:D26" xr:uid="{65759531-763D-41F8-B8AC-CEE158D6E3C4}"/>
+    <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J12:J16 J20:J32 D21:D32 D12:D19 G12:G32" xr:uid="{65759531-763D-41F8-B8AC-CEE158D6E3C4}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="71" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3BBEA94F-88F6-4580-8514-D628E8D86E67}">
   <sheetPr>
     <tabColor rgb="FFFFCCFF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R47"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A26" zoomScale="85" zoomScaleNormal="60" zoomScaleSheetLayoutView="85" zoomScalePageLayoutView="25" workbookViewId="0">
-      <selection activeCell="K5" sqref="K5"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A28" zoomScale="85" zoomScaleNormal="60" zoomScaleSheetLayoutView="85" zoomScalePageLayoutView="25" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:R5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.1"/>
   <cols>
     <col min="1" max="4" width="3.140625" style="2" customWidth="1"/>
     <col min="5" max="13" width="7.140625" style="2" customWidth="1"/>
     <col min="14" max="16" width="7.42578125" style="2" customWidth="1"/>
     <col min="17" max="18" width="12.42578125" style="2" customWidth="1"/>
     <col min="19" max="257" width="9" style="2"/>
     <col min="258" max="258" width="0.140625" style="2" customWidth="1"/>
     <col min="259" max="259" width="4.42578125" style="2" customWidth="1"/>
     <col min="260" max="260" width="3.42578125" style="2" customWidth="1"/>
     <col min="261" max="261" width="4.42578125" style="2" customWidth="1"/>
     <col min="262" max="262" width="3.42578125" style="2" customWidth="1"/>
     <col min="263" max="263" width="9.85546875" style="2" customWidth="1"/>
     <col min="264" max="264" width="7.42578125" style="2" customWidth="1"/>
     <col min="265" max="265" width="8.42578125" style="2" customWidth="1"/>
     <col min="266" max="266" width="7.42578125" style="2" customWidth="1"/>
     <col min="267" max="267" width="20.85546875" style="2" customWidth="1"/>
     <col min="268" max="268" width="18.140625" style="2" customWidth="1"/>
     <col min="269" max="269" width="9.85546875" style="2" customWidth="1"/>
     <col min="270" max="270" width="7.42578125" style="2" customWidth="1"/>
     <col min="271" max="271" width="8.42578125" style="2" customWidth="1"/>
     <col min="272" max="272" width="7.42578125" style="2" customWidth="1"/>
     <col min="273" max="273" width="26.140625" style="2" customWidth="1"/>
@@ -30193,1012 +30520,1012 @@
     <col min="16140" max="16140" width="18.140625" style="2" customWidth="1"/>
     <col min="16141" max="16141" width="9.85546875" style="2" customWidth="1"/>
     <col min="16142" max="16142" width="7.42578125" style="2" customWidth="1"/>
     <col min="16143" max="16143" width="8.42578125" style="2" customWidth="1"/>
     <col min="16144" max="16144" width="7.42578125" style="2" customWidth="1"/>
     <col min="16145" max="16145" width="26.140625" style="2" customWidth="1"/>
     <col min="16146" max="16146" width="21.140625" style="2" customWidth="1"/>
     <col min="16147" max="16381" width="9" style="2"/>
     <col min="16382" max="16382" width="9" style="2" customWidth="1"/>
     <col min="16383" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A1" s="141" t="str">
         <f>'②-申請書'!A1</f>
         <v>【2026年度・協会企画型寄附講座用】</v>
       </c>
       <c r="B1" s="110"/>
       <c r="D1" s="140"/>
       <c r="E1" s="140"/>
       <c r="F1" s="140"/>
       <c r="G1" s="140"/>
       <c r="H1" s="140"/>
       <c r="J1" s="111"/>
       <c r="R1" s="142" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
     </row>
     <row r="2" spans="1:18" ht="36" customHeight="1">
-      <c r="A2" s="1109" t="s">
-[...18 lines deleted...]
-      <c r="R2" s="1109"/>
+      <c r="A2" s="1161" t="s">
+        <v>398</v>
+      </c>
+      <c r="B2" s="1161"/>
+      <c r="C2" s="1161"/>
+      <c r="D2" s="1161"/>
+      <c r="E2" s="1161"/>
+      <c r="F2" s="1161"/>
+      <c r="G2" s="1161"/>
+      <c r="H2" s="1161"/>
+      <c r="I2" s="1161"/>
+      <c r="J2" s="1161"/>
+      <c r="K2" s="1161"/>
+      <c r="L2" s="1161"/>
+      <c r="M2" s="1161"/>
+      <c r="N2" s="1161"/>
+      <c r="O2" s="1161"/>
+      <c r="P2" s="1161"/>
+      <c r="Q2" s="1161"/>
+      <c r="R2" s="1161"/>
     </row>
     <row r="3" spans="1:18" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="595" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
     </row>
     <row r="4" spans="1:18" ht="20.100000000000001" customHeight="1">
-      <c r="A4" s="1108" t="s">
-[...18 lines deleted...]
-      <c r="R4" s="1108"/>
+      <c r="A4" s="1160" t="s">
+        <v>400</v>
+      </c>
+      <c r="B4" s="1160"/>
+      <c r="C4" s="1160"/>
+      <c r="D4" s="1160"/>
+      <c r="E4" s="1160"/>
+      <c r="F4" s="1160"/>
+      <c r="G4" s="1160"/>
+      <c r="H4" s="1160"/>
+      <c r="I4" s="1160"/>
+      <c r="J4" s="1160"/>
+      <c r="K4" s="1160"/>
+      <c r="L4" s="1160"/>
+      <c r="M4" s="1160"/>
+      <c r="N4" s="1160"/>
+      <c r="O4" s="1160"/>
+      <c r="P4" s="1160"/>
+      <c r="Q4" s="1160"/>
+      <c r="R4" s="1160"/>
     </row>
     <row r="5" spans="1:18" ht="36" customHeight="1">
-      <c r="A5" s="1108"/>
-[...16 lines deleted...]
-      <c r="R5" s="1108"/>
+      <c r="A5" s="1160"/>
+      <c r="B5" s="1160"/>
+      <c r="C5" s="1160"/>
+      <c r="D5" s="1160"/>
+      <c r="E5" s="1160"/>
+      <c r="F5" s="1160"/>
+      <c r="G5" s="1160"/>
+      <c r="H5" s="1160"/>
+      <c r="I5" s="1160"/>
+      <c r="J5" s="1160"/>
+      <c r="K5" s="1160"/>
+      <c r="L5" s="1160"/>
+      <c r="M5" s="1160"/>
+      <c r="N5" s="1160"/>
+      <c r="O5" s="1160"/>
+      <c r="P5" s="1160"/>
+      <c r="Q5" s="1160"/>
+      <c r="R5" s="1160"/>
     </row>
     <row r="6" spans="1:18" ht="14.45" thickBot="1">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
     </row>
     <row r="7" spans="1:18" ht="20.100000000000001" customHeight="1">
-      <c r="A7" s="1068" t="s">
-[...24 lines deleted...]
-      <c r="R7" s="1097"/>
+      <c r="A7" s="1120" t="s">
+        <v>401</v>
+      </c>
+      <c r="B7" s="1121"/>
+      <c r="C7" s="1121"/>
+      <c r="D7" s="1122"/>
+      <c r="E7" s="1126" t="s">
+        <v>402</v>
+      </c>
+      <c r="F7" s="1121"/>
+      <c r="G7" s="1121"/>
+      <c r="H7" s="1121"/>
+      <c r="I7" s="1121"/>
+      <c r="J7" s="1121"/>
+      <c r="K7" s="1121"/>
+      <c r="L7" s="1121"/>
+      <c r="M7" s="1121"/>
+      <c r="N7" s="1126" t="s">
+        <v>403</v>
+      </c>
+      <c r="O7" s="1121"/>
+      <c r="P7" s="1122"/>
+      <c r="Q7" s="1126" t="s">
+        <v>404</v>
+      </c>
+      <c r="R7" s="1149"/>
     </row>
     <row r="8" spans="1:18" ht="14.45" thickBot="1">
-      <c r="A8" s="1071"/>
-[...16 lines deleted...]
-      <c r="R8" s="1098"/>
+      <c r="A8" s="1123"/>
+      <c r="B8" s="1124"/>
+      <c r="C8" s="1124"/>
+      <c r="D8" s="1125"/>
+      <c r="E8" s="1127"/>
+      <c r="F8" s="1124"/>
+      <c r="G8" s="1124"/>
+      <c r="H8" s="1124"/>
+      <c r="I8" s="1124"/>
+      <c r="J8" s="1124"/>
+      <c r="K8" s="1124"/>
+      <c r="L8" s="1124"/>
+      <c r="M8" s="1124"/>
+      <c r="N8" s="1127"/>
+      <c r="O8" s="1124"/>
+      <c r="P8" s="1125"/>
+      <c r="Q8" s="1127"/>
+      <c r="R8" s="1150"/>
     </row>
     <row r="9" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A9" s="1085"/>
-[...16 lines deleted...]
-      <c r="R9" s="1094"/>
+      <c r="A9" s="1137"/>
+      <c r="B9" s="1138"/>
+      <c r="C9" s="1138"/>
+      <c r="D9" s="1139"/>
+      <c r="E9" s="1111"/>
+      <c r="F9" s="1112"/>
+      <c r="G9" s="1112"/>
+      <c r="H9" s="1112"/>
+      <c r="I9" s="1112"/>
+      <c r="J9" s="1112"/>
+      <c r="K9" s="1112"/>
+      <c r="L9" s="1112"/>
+      <c r="M9" s="1113"/>
+      <c r="N9" s="1128"/>
+      <c r="O9" s="1129"/>
+      <c r="P9" s="1130"/>
+      <c r="Q9" s="1128"/>
+      <c r="R9" s="1146"/>
     </row>
     <row r="10" spans="1:18">
-      <c r="A10" s="1088" t="s">
-[...18 lines deleted...]
-      <c r="R10" s="1095"/>
+      <c r="A10" s="1140" t="s">
+        <v>405</v>
+      </c>
+      <c r="B10" s="1141"/>
+      <c r="C10" s="1141"/>
+      <c r="D10" s="1142"/>
+      <c r="E10" s="1114"/>
+      <c r="F10" s="1115"/>
+      <c r="G10" s="1115"/>
+      <c r="H10" s="1115"/>
+      <c r="I10" s="1115"/>
+      <c r="J10" s="1115"/>
+      <c r="K10" s="1115"/>
+      <c r="L10" s="1115"/>
+      <c r="M10" s="1116"/>
+      <c r="N10" s="1131"/>
+      <c r="O10" s="1132"/>
+      <c r="P10" s="1133"/>
+      <c r="Q10" s="1131"/>
+      <c r="R10" s="1147"/>
     </row>
     <row r="11" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A11" s="1091"/>
-[...16 lines deleted...]
-      <c r="R11" s="1096"/>
+      <c r="A11" s="1143"/>
+      <c r="B11" s="1144"/>
+      <c r="C11" s="1144"/>
+      <c r="D11" s="1145"/>
+      <c r="E11" s="1117"/>
+      <c r="F11" s="1118"/>
+      <c r="G11" s="1118"/>
+      <c r="H11" s="1118"/>
+      <c r="I11" s="1118"/>
+      <c r="J11" s="1118"/>
+      <c r="K11" s="1118"/>
+      <c r="L11" s="1118"/>
+      <c r="M11" s="1119"/>
+      <c r="N11" s="1134"/>
+      <c r="O11" s="1135"/>
+      <c r="P11" s="1136"/>
+      <c r="Q11" s="1134"/>
+      <c r="R11" s="1148"/>
     </row>
     <row r="12" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A12" s="1085"/>
-[...16 lines deleted...]
-      <c r="R12" s="1094"/>
+      <c r="A12" s="1137"/>
+      <c r="B12" s="1138"/>
+      <c r="C12" s="1138"/>
+      <c r="D12" s="1139"/>
+      <c r="E12" s="1111"/>
+      <c r="F12" s="1112"/>
+      <c r="G12" s="1112"/>
+      <c r="H12" s="1112"/>
+      <c r="I12" s="1112"/>
+      <c r="J12" s="1112"/>
+      <c r="K12" s="1112"/>
+      <c r="L12" s="1112"/>
+      <c r="M12" s="1113"/>
+      <c r="N12" s="1128"/>
+      <c r="O12" s="1129"/>
+      <c r="P12" s="1130"/>
+      <c r="Q12" s="1128"/>
+      <c r="R12" s="1146"/>
     </row>
     <row r="13" spans="1:18">
-      <c r="A13" s="1088" t="s">
-[...18 lines deleted...]
-      <c r="R13" s="1095"/>
+      <c r="A13" s="1140" t="s">
+        <v>405</v>
+      </c>
+      <c r="B13" s="1141"/>
+      <c r="C13" s="1141"/>
+      <c r="D13" s="1142"/>
+      <c r="E13" s="1114"/>
+      <c r="F13" s="1115"/>
+      <c r="G13" s="1115"/>
+      <c r="H13" s="1115"/>
+      <c r="I13" s="1115"/>
+      <c r="J13" s="1115"/>
+      <c r="K13" s="1115"/>
+      <c r="L13" s="1115"/>
+      <c r="M13" s="1116"/>
+      <c r="N13" s="1131"/>
+      <c r="O13" s="1132"/>
+      <c r="P13" s="1133"/>
+      <c r="Q13" s="1131"/>
+      <c r="R13" s="1147"/>
     </row>
     <row r="14" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A14" s="1091"/>
-[...16 lines deleted...]
-      <c r="R14" s="1096"/>
+      <c r="A14" s="1143"/>
+      <c r="B14" s="1144"/>
+      <c r="C14" s="1144"/>
+      <c r="D14" s="1145"/>
+      <c r="E14" s="1117"/>
+      <c r="F14" s="1118"/>
+      <c r="G14" s="1118"/>
+      <c r="H14" s="1118"/>
+      <c r="I14" s="1118"/>
+      <c r="J14" s="1118"/>
+      <c r="K14" s="1118"/>
+      <c r="L14" s="1118"/>
+      <c r="M14" s="1119"/>
+      <c r="N14" s="1134"/>
+      <c r="O14" s="1135"/>
+      <c r="P14" s="1136"/>
+      <c r="Q14" s="1134"/>
+      <c r="R14" s="1148"/>
     </row>
     <row r="15" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A15" s="1085"/>
-[...16 lines deleted...]
-      <c r="R15" s="1094"/>
+      <c r="A15" s="1137"/>
+      <c r="B15" s="1138"/>
+      <c r="C15" s="1138"/>
+      <c r="D15" s="1139"/>
+      <c r="E15" s="1111"/>
+      <c r="F15" s="1112"/>
+      <c r="G15" s="1112"/>
+      <c r="H15" s="1112"/>
+      <c r="I15" s="1112"/>
+      <c r="J15" s="1112"/>
+      <c r="K15" s="1112"/>
+      <c r="L15" s="1112"/>
+      <c r="M15" s="1113"/>
+      <c r="N15" s="1128"/>
+      <c r="O15" s="1129"/>
+      <c r="P15" s="1130"/>
+      <c r="Q15" s="1128"/>
+      <c r="R15" s="1146"/>
     </row>
     <row r="16" spans="1:18">
-      <c r="A16" s="1088" t="s">
-[...18 lines deleted...]
-      <c r="R16" s="1095"/>
+      <c r="A16" s="1140" t="s">
+        <v>405</v>
+      </c>
+      <c r="B16" s="1141"/>
+      <c r="C16" s="1141"/>
+      <c r="D16" s="1142"/>
+      <c r="E16" s="1114"/>
+      <c r="F16" s="1115"/>
+      <c r="G16" s="1115"/>
+      <c r="H16" s="1115"/>
+      <c r="I16" s="1115"/>
+      <c r="J16" s="1115"/>
+      <c r="K16" s="1115"/>
+      <c r="L16" s="1115"/>
+      <c r="M16" s="1116"/>
+      <c r="N16" s="1131"/>
+      <c r="O16" s="1132"/>
+      <c r="P16" s="1133"/>
+      <c r="Q16" s="1131"/>
+      <c r="R16" s="1147"/>
     </row>
     <row r="17" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A17" s="1091"/>
-[...16 lines deleted...]
-      <c r="R17" s="1096"/>
+      <c r="A17" s="1143"/>
+      <c r="B17" s="1144"/>
+      <c r="C17" s="1144"/>
+      <c r="D17" s="1145"/>
+      <c r="E17" s="1117"/>
+      <c r="F17" s="1118"/>
+      <c r="G17" s="1118"/>
+      <c r="H17" s="1118"/>
+      <c r="I17" s="1118"/>
+      <c r="J17" s="1118"/>
+      <c r="K17" s="1118"/>
+      <c r="L17" s="1118"/>
+      <c r="M17" s="1119"/>
+      <c r="N17" s="1134"/>
+      <c r="O17" s="1135"/>
+      <c r="P17" s="1136"/>
+      <c r="Q17" s="1134"/>
+      <c r="R17" s="1148"/>
     </row>
     <row r="18" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A18" s="1085"/>
-[...16 lines deleted...]
-      <c r="R18" s="1094"/>
+      <c r="A18" s="1137"/>
+      <c r="B18" s="1138"/>
+      <c r="C18" s="1138"/>
+      <c r="D18" s="1139"/>
+      <c r="E18" s="1111"/>
+      <c r="F18" s="1112"/>
+      <c r="G18" s="1112"/>
+      <c r="H18" s="1112"/>
+      <c r="I18" s="1112"/>
+      <c r="J18" s="1112"/>
+      <c r="K18" s="1112"/>
+      <c r="L18" s="1112"/>
+      <c r="M18" s="1113"/>
+      <c r="N18" s="1128"/>
+      <c r="O18" s="1129"/>
+      <c r="P18" s="1130"/>
+      <c r="Q18" s="1128"/>
+      <c r="R18" s="1146"/>
     </row>
     <row r="19" spans="1:18">
-      <c r="A19" s="1088" t="s">
-[...18 lines deleted...]
-      <c r="R19" s="1095"/>
+      <c r="A19" s="1140" t="s">
+        <v>405</v>
+      </c>
+      <c r="B19" s="1141"/>
+      <c r="C19" s="1141"/>
+      <c r="D19" s="1142"/>
+      <c r="E19" s="1114"/>
+      <c r="F19" s="1115"/>
+      <c r="G19" s="1115"/>
+      <c r="H19" s="1115"/>
+      <c r="I19" s="1115"/>
+      <c r="J19" s="1115"/>
+      <c r="K19" s="1115"/>
+      <c r="L19" s="1115"/>
+      <c r="M19" s="1116"/>
+      <c r="N19" s="1131"/>
+      <c r="O19" s="1132"/>
+      <c r="P19" s="1133"/>
+      <c r="Q19" s="1131"/>
+      <c r="R19" s="1147"/>
     </row>
     <row r="20" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A20" s="1091"/>
-[...16 lines deleted...]
-      <c r="R20" s="1096"/>
+      <c r="A20" s="1143"/>
+      <c r="B20" s="1144"/>
+      <c r="C20" s="1144"/>
+      <c r="D20" s="1145"/>
+      <c r="E20" s="1117"/>
+      <c r="F20" s="1118"/>
+      <c r="G20" s="1118"/>
+      <c r="H20" s="1118"/>
+      <c r="I20" s="1118"/>
+      <c r="J20" s="1118"/>
+      <c r="K20" s="1118"/>
+      <c r="L20" s="1118"/>
+      <c r="M20" s="1119"/>
+      <c r="N20" s="1134"/>
+      <c r="O20" s="1135"/>
+      <c r="P20" s="1136"/>
+      <c r="Q20" s="1134"/>
+      <c r="R20" s="1148"/>
     </row>
     <row r="21" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A21" s="1085"/>
-[...16 lines deleted...]
-      <c r="R21" s="1094"/>
+      <c r="A21" s="1137"/>
+      <c r="B21" s="1138"/>
+      <c r="C21" s="1138"/>
+      <c r="D21" s="1139"/>
+      <c r="E21" s="1111"/>
+      <c r="F21" s="1112"/>
+      <c r="G21" s="1112"/>
+      <c r="H21" s="1112"/>
+      <c r="I21" s="1112"/>
+      <c r="J21" s="1112"/>
+      <c r="K21" s="1112"/>
+      <c r="L21" s="1112"/>
+      <c r="M21" s="1113"/>
+      <c r="N21" s="1128"/>
+      <c r="O21" s="1129"/>
+      <c r="P21" s="1130"/>
+      <c r="Q21" s="1128"/>
+      <c r="R21" s="1146"/>
     </row>
     <row r="22" spans="1:18">
-      <c r="A22" s="1088" t="s">
-[...18 lines deleted...]
-      <c r="R22" s="1095"/>
+      <c r="A22" s="1140" t="s">
+        <v>405</v>
+      </c>
+      <c r="B22" s="1141"/>
+      <c r="C22" s="1141"/>
+      <c r="D22" s="1142"/>
+      <c r="E22" s="1114"/>
+      <c r="F22" s="1115"/>
+      <c r="G22" s="1115"/>
+      <c r="H22" s="1115"/>
+      <c r="I22" s="1115"/>
+      <c r="J22" s="1115"/>
+      <c r="K22" s="1115"/>
+      <c r="L22" s="1115"/>
+      <c r="M22" s="1116"/>
+      <c r="N22" s="1131"/>
+      <c r="O22" s="1132"/>
+      <c r="P22" s="1133"/>
+      <c r="Q22" s="1131"/>
+      <c r="R22" s="1147"/>
     </row>
     <row r="23" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A23" s="1091"/>
-[...16 lines deleted...]
-      <c r="R23" s="1096"/>
+      <c r="A23" s="1143"/>
+      <c r="B23" s="1144"/>
+      <c r="C23" s="1144"/>
+      <c r="D23" s="1145"/>
+      <c r="E23" s="1117"/>
+      <c r="F23" s="1118"/>
+      <c r="G23" s="1118"/>
+      <c r="H23" s="1118"/>
+      <c r="I23" s="1118"/>
+      <c r="J23" s="1118"/>
+      <c r="K23" s="1118"/>
+      <c r="L23" s="1118"/>
+      <c r="M23" s="1119"/>
+      <c r="N23" s="1134"/>
+      <c r="O23" s="1135"/>
+      <c r="P23" s="1136"/>
+      <c r="Q23" s="1134"/>
+      <c r="R23" s="1148"/>
     </row>
     <row r="24" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A24" s="1085"/>
-[...16 lines deleted...]
-      <c r="R24" s="1094"/>
+      <c r="A24" s="1137"/>
+      <c r="B24" s="1138"/>
+      <c r="C24" s="1138"/>
+      <c r="D24" s="1139"/>
+      <c r="E24" s="1151"/>
+      <c r="F24" s="1152"/>
+      <c r="G24" s="1152"/>
+      <c r="H24" s="1152"/>
+      <c r="I24" s="1152"/>
+      <c r="J24" s="1152"/>
+      <c r="K24" s="1152"/>
+      <c r="L24" s="1152"/>
+      <c r="M24" s="1153"/>
+      <c r="N24" s="1128"/>
+      <c r="O24" s="1129"/>
+      <c r="P24" s="1130"/>
+      <c r="Q24" s="1128"/>
+      <c r="R24" s="1146"/>
     </row>
     <row r="25" spans="1:18">
-      <c r="A25" s="1088" t="s">
+      <c r="A25" s="1140" t="s">
         <v>164</v>
       </c>
-      <c r="B25" s="1089"/>
-[...15 lines deleted...]
-      <c r="R25" s="1095"/>
+      <c r="B25" s="1141"/>
+      <c r="C25" s="1141"/>
+      <c r="D25" s="1142"/>
+      <c r="E25" s="1154"/>
+      <c r="F25" s="1155"/>
+      <c r="G25" s="1155"/>
+      <c r="H25" s="1155"/>
+      <c r="I25" s="1155"/>
+      <c r="J25" s="1155"/>
+      <c r="K25" s="1155"/>
+      <c r="L25" s="1155"/>
+      <c r="M25" s="1156"/>
+      <c r="N25" s="1131"/>
+      <c r="O25" s="1132"/>
+      <c r="P25" s="1133"/>
+      <c r="Q25" s="1131"/>
+      <c r="R25" s="1147"/>
     </row>
     <row r="26" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A26" s="1091"/>
-[...16 lines deleted...]
-      <c r="R26" s="1096"/>
+      <c r="A26" s="1143"/>
+      <c r="B26" s="1144"/>
+      <c r="C26" s="1144"/>
+      <c r="D26" s="1145"/>
+      <c r="E26" s="1157"/>
+      <c r="F26" s="1158"/>
+      <c r="G26" s="1158"/>
+      <c r="H26" s="1158"/>
+      <c r="I26" s="1158"/>
+      <c r="J26" s="1158"/>
+      <c r="K26" s="1158"/>
+      <c r="L26" s="1158"/>
+      <c r="M26" s="1159"/>
+      <c r="N26" s="1134"/>
+      <c r="O26" s="1135"/>
+      <c r="P26" s="1136"/>
+      <c r="Q26" s="1134"/>
+      <c r="R26" s="1148"/>
     </row>
     <row r="27" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A27" s="1085"/>
-[...16 lines deleted...]
-      <c r="R27" s="1094"/>
+      <c r="A27" s="1137"/>
+      <c r="B27" s="1138"/>
+      <c r="C27" s="1138"/>
+      <c r="D27" s="1139"/>
+      <c r="E27" s="1151"/>
+      <c r="F27" s="1152"/>
+      <c r="G27" s="1152"/>
+      <c r="H27" s="1152"/>
+      <c r="I27" s="1152"/>
+      <c r="J27" s="1152"/>
+      <c r="K27" s="1152"/>
+      <c r="L27" s="1152"/>
+      <c r="M27" s="1153"/>
+      <c r="N27" s="1128"/>
+      <c r="O27" s="1129"/>
+      <c r="P27" s="1130"/>
+      <c r="Q27" s="1128"/>
+      <c r="R27" s="1146"/>
     </row>
     <row r="28" spans="1:18">
-      <c r="A28" s="1088" t="s">
+      <c r="A28" s="1140" t="s">
         <v>164</v>
       </c>
-      <c r="B28" s="1089"/>
-[...15 lines deleted...]
-      <c r="R28" s="1095"/>
+      <c r="B28" s="1141"/>
+      <c r="C28" s="1141"/>
+      <c r="D28" s="1142"/>
+      <c r="E28" s="1154"/>
+      <c r="F28" s="1155"/>
+      <c r="G28" s="1155"/>
+      <c r="H28" s="1155"/>
+      <c r="I28" s="1155"/>
+      <c r="J28" s="1155"/>
+      <c r="K28" s="1155"/>
+      <c r="L28" s="1155"/>
+      <c r="M28" s="1156"/>
+      <c r="N28" s="1131"/>
+      <c r="O28" s="1132"/>
+      <c r="P28" s="1133"/>
+      <c r="Q28" s="1131"/>
+      <c r="R28" s="1147"/>
     </row>
     <row r="29" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A29" s="1091"/>
-[...16 lines deleted...]
-      <c r="R29" s="1096"/>
+      <c r="A29" s="1143"/>
+      <c r="B29" s="1144"/>
+      <c r="C29" s="1144"/>
+      <c r="D29" s="1145"/>
+      <c r="E29" s="1157"/>
+      <c r="F29" s="1158"/>
+      <c r="G29" s="1158"/>
+      <c r="H29" s="1158"/>
+      <c r="I29" s="1158"/>
+      <c r="J29" s="1158"/>
+      <c r="K29" s="1158"/>
+      <c r="L29" s="1158"/>
+      <c r="M29" s="1159"/>
+      <c r="N29" s="1134"/>
+      <c r="O29" s="1135"/>
+      <c r="P29" s="1136"/>
+      <c r="Q29" s="1134"/>
+      <c r="R29" s="1148"/>
     </row>
     <row r="30" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A30" s="1085"/>
-[...16 lines deleted...]
-      <c r="R30" s="1094"/>
+      <c r="A30" s="1137"/>
+      <c r="B30" s="1138"/>
+      <c r="C30" s="1138"/>
+      <c r="D30" s="1139"/>
+      <c r="E30" s="1151"/>
+      <c r="F30" s="1152"/>
+      <c r="G30" s="1152"/>
+      <c r="H30" s="1152"/>
+      <c r="I30" s="1152"/>
+      <c r="J30" s="1152"/>
+      <c r="K30" s="1152"/>
+      <c r="L30" s="1152"/>
+      <c r="M30" s="1153"/>
+      <c r="N30" s="1128"/>
+      <c r="O30" s="1129"/>
+      <c r="P30" s="1130"/>
+      <c r="Q30" s="1128"/>
+      <c r="R30" s="1146"/>
     </row>
     <row r="31" spans="1:18">
-      <c r="A31" s="1088" t="s">
+      <c r="A31" s="1140" t="s">
         <v>164</v>
       </c>
-      <c r="B31" s="1089"/>
-[...15 lines deleted...]
-      <c r="R31" s="1095"/>
+      <c r="B31" s="1141"/>
+      <c r="C31" s="1141"/>
+      <c r="D31" s="1142"/>
+      <c r="E31" s="1154"/>
+      <c r="F31" s="1155"/>
+      <c r="G31" s="1155"/>
+      <c r="H31" s="1155"/>
+      <c r="I31" s="1155"/>
+      <c r="J31" s="1155"/>
+      <c r="K31" s="1155"/>
+      <c r="L31" s="1155"/>
+      <c r="M31" s="1156"/>
+      <c r="N31" s="1131"/>
+      <c r="O31" s="1132"/>
+      <c r="P31" s="1133"/>
+      <c r="Q31" s="1131"/>
+      <c r="R31" s="1147"/>
     </row>
     <row r="32" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A32" s="1091"/>
-[...16 lines deleted...]
-      <c r="R32" s="1096"/>
+      <c r="A32" s="1143"/>
+      <c r="B32" s="1144"/>
+      <c r="C32" s="1144"/>
+      <c r="D32" s="1145"/>
+      <c r="E32" s="1157"/>
+      <c r="F32" s="1158"/>
+      <c r="G32" s="1158"/>
+      <c r="H32" s="1158"/>
+      <c r="I32" s="1158"/>
+      <c r="J32" s="1158"/>
+      <c r="K32" s="1158"/>
+      <c r="L32" s="1158"/>
+      <c r="M32" s="1159"/>
+      <c r="N32" s="1134"/>
+      <c r="O32" s="1135"/>
+      <c r="P32" s="1136"/>
+      <c r="Q32" s="1134"/>
+      <c r="R32" s="1148"/>
     </row>
     <row r="33" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A33" s="1085"/>
-[...16 lines deleted...]
-      <c r="R33" s="1094"/>
+      <c r="A33" s="1137"/>
+      <c r="B33" s="1138"/>
+      <c r="C33" s="1138"/>
+      <c r="D33" s="1139"/>
+      <c r="E33" s="1151"/>
+      <c r="F33" s="1152"/>
+      <c r="G33" s="1152"/>
+      <c r="H33" s="1152"/>
+      <c r="I33" s="1152"/>
+      <c r="J33" s="1152"/>
+      <c r="K33" s="1152"/>
+      <c r="L33" s="1152"/>
+      <c r="M33" s="1153"/>
+      <c r="N33" s="1128"/>
+      <c r="O33" s="1129"/>
+      <c r="P33" s="1130"/>
+      <c r="Q33" s="1128"/>
+      <c r="R33" s="1146"/>
     </row>
     <row r="34" spans="1:18">
-      <c r="A34" s="1088" t="s">
+      <c r="A34" s="1140" t="s">
         <v>164</v>
       </c>
-      <c r="B34" s="1089"/>
-[...15 lines deleted...]
-      <c r="R34" s="1095"/>
+      <c r="B34" s="1141"/>
+      <c r="C34" s="1141"/>
+      <c r="D34" s="1142"/>
+      <c r="E34" s="1154"/>
+      <c r="F34" s="1155"/>
+      <c r="G34" s="1155"/>
+      <c r="H34" s="1155"/>
+      <c r="I34" s="1155"/>
+      <c r="J34" s="1155"/>
+      <c r="K34" s="1155"/>
+      <c r="L34" s="1155"/>
+      <c r="M34" s="1156"/>
+      <c r="N34" s="1131"/>
+      <c r="O34" s="1132"/>
+      <c r="P34" s="1133"/>
+      <c r="Q34" s="1131"/>
+      <c r="R34" s="1147"/>
     </row>
     <row r="35" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A35" s="1091"/>
-[...16 lines deleted...]
-      <c r="R35" s="1096"/>
+      <c r="A35" s="1143"/>
+      <c r="B35" s="1144"/>
+      <c r="C35" s="1144"/>
+      <c r="D35" s="1145"/>
+      <c r="E35" s="1157"/>
+      <c r="F35" s="1158"/>
+      <c r="G35" s="1158"/>
+      <c r="H35" s="1158"/>
+      <c r="I35" s="1158"/>
+      <c r="J35" s="1158"/>
+      <c r="K35" s="1158"/>
+      <c r="L35" s="1158"/>
+      <c r="M35" s="1159"/>
+      <c r="N35" s="1134"/>
+      <c r="O35" s="1135"/>
+      <c r="P35" s="1136"/>
+      <c r="Q35" s="1134"/>
+      <c r="R35" s="1148"/>
     </row>
     <row r="36" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A36" s="1085"/>
-[...16 lines deleted...]
-      <c r="R36" s="1094"/>
+      <c r="A36" s="1137"/>
+      <c r="B36" s="1138"/>
+      <c r="C36" s="1138"/>
+      <c r="D36" s="1139"/>
+      <c r="E36" s="1151"/>
+      <c r="F36" s="1152"/>
+      <c r="G36" s="1152"/>
+      <c r="H36" s="1152"/>
+      <c r="I36" s="1152"/>
+      <c r="J36" s="1152"/>
+      <c r="K36" s="1152"/>
+      <c r="L36" s="1152"/>
+      <c r="M36" s="1153"/>
+      <c r="N36" s="1128"/>
+      <c r="O36" s="1129"/>
+      <c r="P36" s="1130"/>
+      <c r="Q36" s="1128"/>
+      <c r="R36" s="1146"/>
     </row>
     <row r="37" spans="1:18">
-      <c r="A37" s="1088" t="s">
+      <c r="A37" s="1140" t="s">
         <v>164</v>
       </c>
-      <c r="B37" s="1089"/>
-[...15 lines deleted...]
-      <c r="R37" s="1095"/>
+      <c r="B37" s="1141"/>
+      <c r="C37" s="1141"/>
+      <c r="D37" s="1142"/>
+      <c r="E37" s="1154"/>
+      <c r="F37" s="1155"/>
+      <c r="G37" s="1155"/>
+      <c r="H37" s="1155"/>
+      <c r="I37" s="1155"/>
+      <c r="J37" s="1155"/>
+      <c r="K37" s="1155"/>
+      <c r="L37" s="1155"/>
+      <c r="M37" s="1156"/>
+      <c r="N37" s="1131"/>
+      <c r="O37" s="1132"/>
+      <c r="P37" s="1133"/>
+      <c r="Q37" s="1131"/>
+      <c r="R37" s="1147"/>
     </row>
     <row r="38" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A38" s="1091"/>
-[...16 lines deleted...]
-      <c r="R38" s="1096"/>
+      <c r="A38" s="1143"/>
+      <c r="B38" s="1144"/>
+      <c r="C38" s="1144"/>
+      <c r="D38" s="1145"/>
+      <c r="E38" s="1157"/>
+      <c r="F38" s="1158"/>
+      <c r="G38" s="1158"/>
+      <c r="H38" s="1158"/>
+      <c r="I38" s="1158"/>
+      <c r="J38" s="1158"/>
+      <c r="K38" s="1158"/>
+      <c r="L38" s="1158"/>
+      <c r="M38" s="1159"/>
+      <c r="N38" s="1134"/>
+      <c r="O38" s="1135"/>
+      <c r="P38" s="1136"/>
+      <c r="Q38" s="1134"/>
+      <c r="R38" s="1148"/>
     </row>
     <row r="39" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A39" s="1085"/>
-[...16 lines deleted...]
-      <c r="R39" s="1094"/>
+      <c r="A39" s="1137"/>
+      <c r="B39" s="1138"/>
+      <c r="C39" s="1138"/>
+      <c r="D39" s="1139"/>
+      <c r="E39" s="1151"/>
+      <c r="F39" s="1152"/>
+      <c r="G39" s="1152"/>
+      <c r="H39" s="1152"/>
+      <c r="I39" s="1152"/>
+      <c r="J39" s="1152"/>
+      <c r="K39" s="1152"/>
+      <c r="L39" s="1152"/>
+      <c r="M39" s="1153"/>
+      <c r="N39" s="1128"/>
+      <c r="O39" s="1129"/>
+      <c r="P39" s="1130"/>
+      <c r="Q39" s="1128"/>
+      <c r="R39" s="1146"/>
     </row>
     <row r="40" spans="1:18">
-      <c r="A40" s="1088" t="s">
+      <c r="A40" s="1140" t="s">
         <v>164</v>
       </c>
-      <c r="B40" s="1089"/>
-[...15 lines deleted...]
-      <c r="R40" s="1095"/>
+      <c r="B40" s="1141"/>
+      <c r="C40" s="1141"/>
+      <c r="D40" s="1142"/>
+      <c r="E40" s="1154"/>
+      <c r="F40" s="1155"/>
+      <c r="G40" s="1155"/>
+      <c r="H40" s="1155"/>
+      <c r="I40" s="1155"/>
+      <c r="J40" s="1155"/>
+      <c r="K40" s="1155"/>
+      <c r="L40" s="1155"/>
+      <c r="M40" s="1156"/>
+      <c r="N40" s="1131"/>
+      <c r="O40" s="1132"/>
+      <c r="P40" s="1133"/>
+      <c r="Q40" s="1131"/>
+      <c r="R40" s="1147"/>
     </row>
     <row r="41" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A41" s="1091"/>
-[...16 lines deleted...]
-      <c r="R41" s="1096"/>
+      <c r="A41" s="1143"/>
+      <c r="B41" s="1144"/>
+      <c r="C41" s="1144"/>
+      <c r="D41" s="1145"/>
+      <c r="E41" s="1157"/>
+      <c r="F41" s="1158"/>
+      <c r="G41" s="1158"/>
+      <c r="H41" s="1158"/>
+      <c r="I41" s="1158"/>
+      <c r="J41" s="1158"/>
+      <c r="K41" s="1158"/>
+      <c r="L41" s="1158"/>
+      <c r="M41" s="1159"/>
+      <c r="N41" s="1134"/>
+      <c r="O41" s="1135"/>
+      <c r="P41" s="1136"/>
+      <c r="Q41" s="1134"/>
+      <c r="R41" s="1148"/>
     </row>
     <row r="42" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A42" s="1085"/>
-[...16 lines deleted...]
-      <c r="R42" s="1094"/>
+      <c r="A42" s="1137"/>
+      <c r="B42" s="1138"/>
+      <c r="C42" s="1138"/>
+      <c r="D42" s="1139"/>
+      <c r="E42" s="1151"/>
+      <c r="F42" s="1152"/>
+      <c r="G42" s="1152"/>
+      <c r="H42" s="1152"/>
+      <c r="I42" s="1152"/>
+      <c r="J42" s="1152"/>
+      <c r="K42" s="1152"/>
+      <c r="L42" s="1152"/>
+      <c r="M42" s="1153"/>
+      <c r="N42" s="1128"/>
+      <c r="O42" s="1129"/>
+      <c r="P42" s="1130"/>
+      <c r="Q42" s="1128"/>
+      <c r="R42" s="1146"/>
     </row>
     <row r="43" spans="1:18">
-      <c r="A43" s="1088" t="s">
+      <c r="A43" s="1140" t="s">
         <v>164</v>
       </c>
-      <c r="B43" s="1089"/>
-[...15 lines deleted...]
-      <c r="R43" s="1095"/>
+      <c r="B43" s="1141"/>
+      <c r="C43" s="1141"/>
+      <c r="D43" s="1142"/>
+      <c r="E43" s="1154"/>
+      <c r="F43" s="1155"/>
+      <c r="G43" s="1155"/>
+      <c r="H43" s="1155"/>
+      <c r="I43" s="1155"/>
+      <c r="J43" s="1155"/>
+      <c r="K43" s="1155"/>
+      <c r="L43" s="1155"/>
+      <c r="M43" s="1156"/>
+      <c r="N43" s="1131"/>
+      <c r="O43" s="1132"/>
+      <c r="P43" s="1133"/>
+      <c r="Q43" s="1131"/>
+      <c r="R43" s="1147"/>
     </row>
     <row r="44" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A44" s="1091"/>
-[...16 lines deleted...]
-      <c r="R44" s="1096"/>
+      <c r="A44" s="1143"/>
+      <c r="B44" s="1144"/>
+      <c r="C44" s="1144"/>
+      <c r="D44" s="1145"/>
+      <c r="E44" s="1157"/>
+      <c r="F44" s="1158"/>
+      <c r="G44" s="1158"/>
+      <c r="H44" s="1158"/>
+      <c r="I44" s="1158"/>
+      <c r="J44" s="1158"/>
+      <c r="K44" s="1158"/>
+      <c r="L44" s="1158"/>
+      <c r="M44" s="1159"/>
+      <c r="N44" s="1134"/>
+      <c r="O44" s="1135"/>
+      <c r="P44" s="1136"/>
+      <c r="Q44" s="1134"/>
+      <c r="R44" s="1148"/>
     </row>
     <row r="45" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A45" s="1085"/>
-[...16 lines deleted...]
-      <c r="R45" s="1094"/>
+      <c r="A45" s="1137"/>
+      <c r="B45" s="1138"/>
+      <c r="C45" s="1138"/>
+      <c r="D45" s="1139"/>
+      <c r="E45" s="1151"/>
+      <c r="F45" s="1152"/>
+      <c r="G45" s="1152"/>
+      <c r="H45" s="1152"/>
+      <c r="I45" s="1152"/>
+      <c r="J45" s="1152"/>
+      <c r="K45" s="1152"/>
+      <c r="L45" s="1152"/>
+      <c r="M45" s="1153"/>
+      <c r="N45" s="1128"/>
+      <c r="O45" s="1129"/>
+      <c r="P45" s="1130"/>
+      <c r="Q45" s="1128"/>
+      <c r="R45" s="1146"/>
     </row>
     <row r="46" spans="1:18">
-      <c r="A46" s="1088" t="s">
+      <c r="A46" s="1140" t="s">
         <v>164</v>
       </c>
-      <c r="B46" s="1089"/>
-[...15 lines deleted...]
-      <c r="R46" s="1095"/>
+      <c r="B46" s="1141"/>
+      <c r="C46" s="1141"/>
+      <c r="D46" s="1142"/>
+      <c r="E46" s="1154"/>
+      <c r="F46" s="1155"/>
+      <c r="G46" s="1155"/>
+      <c r="H46" s="1155"/>
+      <c r="I46" s="1155"/>
+      <c r="J46" s="1155"/>
+      <c r="K46" s="1155"/>
+      <c r="L46" s="1155"/>
+      <c r="M46" s="1156"/>
+      <c r="N46" s="1131"/>
+      <c r="O46" s="1132"/>
+      <c r="P46" s="1133"/>
+      <c r="Q46" s="1131"/>
+      <c r="R46" s="1147"/>
     </row>
     <row r="47" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A47" s="1091"/>
-[...16 lines deleted...]
-      <c r="R47" s="1096"/>
+      <c r="A47" s="1143"/>
+      <c r="B47" s="1144"/>
+      <c r="C47" s="1144"/>
+      <c r="D47" s="1145"/>
+      <c r="E47" s="1157"/>
+      <c r="F47" s="1158"/>
+      <c r="G47" s="1158"/>
+      <c r="H47" s="1158"/>
+      <c r="I47" s="1158"/>
+      <c r="J47" s="1158"/>
+      <c r="K47" s="1158"/>
+      <c r="L47" s="1158"/>
+      <c r="M47" s="1159"/>
+      <c r="N47" s="1134"/>
+      <c r="O47" s="1135"/>
+      <c r="P47" s="1136"/>
+      <c r="Q47" s="1134"/>
+      <c r="R47" s="1148"/>
     </row>
   </sheetData>
   <mergeCells count="84">
     <mergeCell ref="A41:D41"/>
     <mergeCell ref="A42:D42"/>
     <mergeCell ref="A43:D43"/>
     <mergeCell ref="A44:D44"/>
     <mergeCell ref="A45:D45"/>
     <mergeCell ref="A36:D36"/>
     <mergeCell ref="A37:D37"/>
     <mergeCell ref="A38:D38"/>
     <mergeCell ref="A39:D39"/>
     <mergeCell ref="A40:D40"/>
     <mergeCell ref="A4:R5"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="A2:R2"/>
     <mergeCell ref="E9:M11"/>
     <mergeCell ref="E42:M44"/>
     <mergeCell ref="N42:P44"/>
     <mergeCell ref="Q42:R44"/>
     <mergeCell ref="E36:M38"/>
     <mergeCell ref="N36:P38"/>
     <mergeCell ref="Q36:R38"/>
@@ -31262,734 +31589,734 @@
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="A14:D14"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="A17:D17"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="1">
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A9:D47" xr:uid="{C092B1C6-73F7-4B15-9D54-E7C4766CD7E7}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F243AB4D-0BCB-41FB-A6E5-2D2EBC1991E3}">
   <sheetPr>
     <tabColor rgb="FFFFCCFF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M78"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="55" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="55" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="K5" sqref="K5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.85546875" defaultRowHeight="12.95"/>
   <cols>
     <col min="1" max="1" width="2.42578125" style="3" customWidth="1"/>
     <col min="2" max="11" width="10.42578125" style="3" customWidth="1"/>
     <col min="12" max="12" width="5.140625" style="3" customWidth="1"/>
     <col min="13" max="13" width="15.85546875" style="3" customWidth="1"/>
     <col min="14" max="24" width="11.42578125" style="3" customWidth="1"/>
     <col min="25" max="16384" width="9.85546875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="36" customHeight="1">
       <c r="A1" s="4"/>
       <c r="B1" s="21"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
       <c r="K1" s="24" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="L1" s="4"/>
     </row>
     <row r="2" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="5"/>
-      <c r="B2" s="1114" t="s">
-[...10 lines deleted...]
-      <c r="K2" s="1116"/>
+      <c r="B2" s="616" t="s">
+        <v>407</v>
+      </c>
+      <c r="C2" s="617"/>
+      <c r="D2" s="617"/>
+      <c r="E2" s="617"/>
+      <c r="F2" s="617"/>
+      <c r="G2" s="617"/>
+      <c r="H2" s="617"/>
+      <c r="I2" s="617"/>
+      <c r="J2" s="617"/>
+      <c r="K2" s="618"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" ht="7.5" customHeight="1">
       <c r="B3" s="25"/>
       <c r="K3" s="26"/>
     </row>
     <row r="4" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="5"/>
-      <c r="B4" s="1117" t="s">
-[...10 lines deleted...]
-      <c r="K4" s="1119"/>
+      <c r="B4" s="619" t="s">
+        <v>408</v>
+      </c>
+      <c r="C4" s="620"/>
+      <c r="D4" s="620"/>
+      <c r="E4" s="620"/>
+      <c r="F4" s="620"/>
+      <c r="G4" s="620"/>
+      <c r="H4" s="620"/>
+      <c r="I4" s="620"/>
+      <c r="J4" s="620"/>
+      <c r="K4" s="621"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="B5" s="27"/>
       <c r="K5" s="26"/>
     </row>
     <row r="6" spans="1:12" ht="20.100000000000001" customHeight="1">
-      <c r="B6" s="1120">
+      <c r="B6" s="622">
         <v>46113</v>
       </c>
-      <c r="C6" s="1121"/>
-[...7 lines deleted...]
-      <c r="K6" s="1122"/>
+      <c r="C6" s="623"/>
+      <c r="D6" s="623"/>
+      <c r="E6" s="623"/>
+      <c r="F6" s="623"/>
+      <c r="G6" s="623"/>
+      <c r="H6" s="623"/>
+      <c r="I6" s="623"/>
+      <c r="J6" s="623"/>
+      <c r="K6" s="624"/>
     </row>
     <row r="7" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A7" s="6"/>
-      <c r="B7" s="1123" t="s">
-[...10 lines deleted...]
-      <c r="K7" s="1125"/>
+      <c r="B7" s="625" t="s">
+        <v>409</v>
+      </c>
+      <c r="C7" s="626"/>
+      <c r="D7" s="626"/>
+      <c r="E7" s="626"/>
+      <c r="F7" s="626"/>
+      <c r="G7" s="626"/>
+      <c r="H7" s="626"/>
+      <c r="I7" s="626"/>
+      <c r="J7" s="626"/>
+      <c r="K7" s="627"/>
       <c r="L7" s="6"/>
     </row>
     <row r="8" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A8" s="6"/>
-      <c r="B8" s="1123"/>
-[...8 lines deleted...]
-      <c r="K8" s="1125"/>
+      <c r="B8" s="625"/>
+      <c r="C8" s="626"/>
+      <c r="D8" s="626"/>
+      <c r="E8" s="626"/>
+      <c r="F8" s="626"/>
+      <c r="G8" s="626"/>
+      <c r="H8" s="626"/>
+      <c r="I8" s="626"/>
+      <c r="J8" s="626"/>
+      <c r="K8" s="627"/>
       <c r="L8" s="6"/>
     </row>
     <row r="9" spans="1:12" ht="9.75" customHeight="1">
       <c r="A9" s="8"/>
       <c r="B9" s="28"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="29"/>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A10" s="10"/>
       <c r="B10" s="30" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="31"/>
       <c r="L10" s="10"/>
     </row>
     <row r="11" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A11" s="6"/>
       <c r="B11" s="32" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="C11" s="33"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="34"/>
       <c r="L11" s="6"/>
     </row>
     <row r="12" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A12" s="6"/>
       <c r="B12" s="32" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="C12" s="33"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="34"/>
       <c r="L12" s="6"/>
     </row>
     <row r="13" spans="1:12" ht="12" customHeight="1">
       <c r="A13" s="6"/>
       <c r="B13" s="32"/>
       <c r="C13" s="33"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="34"/>
       <c r="L13" s="6"/>
     </row>
     <row r="14" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="10"/>
       <c r="B14" s="30" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="31"/>
       <c r="L14" s="10"/>
     </row>
     <row r="15" spans="1:12" s="48" customFormat="1" ht="35.1" customHeight="1">
-      <c r="B15" s="1126" t="s">
-[...10 lines deleted...]
-      <c r="K15" s="1113"/>
+      <c r="B15" s="628" t="s">
+        <v>414</v>
+      </c>
+      <c r="C15" s="614"/>
+      <c r="D15" s="614"/>
+      <c r="E15" s="614"/>
+      <c r="F15" s="614"/>
+      <c r="G15" s="614"/>
+      <c r="H15" s="614"/>
+      <c r="I15" s="614"/>
+      <c r="J15" s="614"/>
+      <c r="K15" s="615"/>
     </row>
     <row r="16" spans="1:12" ht="79.5" customHeight="1">
       <c r="A16" s="6"/>
-      <c r="B16" s="1127" t="s">
-[...10 lines deleted...]
-      <c r="K16" s="1129"/>
+      <c r="B16" s="629" t="s">
+        <v>415</v>
+      </c>
+      <c r="C16" s="630"/>
+      <c r="D16" s="630"/>
+      <c r="E16" s="630"/>
+      <c r="F16" s="630"/>
+      <c r="G16" s="630"/>
+      <c r="H16" s="630"/>
+      <c r="I16" s="630"/>
+      <c r="J16" s="630"/>
+      <c r="K16" s="631"/>
       <c r="L16" s="6"/>
     </row>
     <row r="17" spans="1:13" ht="10.5" customHeight="1">
       <c r="B17" s="49"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="34"/>
     </row>
     <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A18" s="10"/>
       <c r="B18" s="30" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="31"/>
       <c r="L18" s="10"/>
     </row>
     <row r="19" spans="1:13" s="48" customFormat="1" ht="28.5" customHeight="1">
-      <c r="B19" s="1130" t="s">
-[...10 lines deleted...]
-      <c r="K19" s="1132"/>
+      <c r="B19" s="632" t="s">
+        <v>417</v>
+      </c>
+      <c r="C19" s="633"/>
+      <c r="D19" s="633"/>
+      <c r="E19" s="633"/>
+      <c r="F19" s="633"/>
+      <c r="G19" s="633"/>
+      <c r="H19" s="633"/>
+      <c r="I19" s="633"/>
+      <c r="J19" s="633"/>
+      <c r="K19" s="634"/>
     </row>
     <row r="20" spans="1:13" s="48" customFormat="1" ht="21" customHeight="1">
-      <c r="B20" s="1133" t="s">
-[...10 lines deleted...]
-      <c r="K20" s="1135"/>
+      <c r="B20" s="635" t="s">
+        <v>418</v>
+      </c>
+      <c r="C20" s="636"/>
+      <c r="D20" s="636"/>
+      <c r="E20" s="636"/>
+      <c r="F20" s="636"/>
+      <c r="G20" s="636"/>
+      <c r="H20" s="636"/>
+      <c r="I20" s="636"/>
+      <c r="J20" s="636"/>
+      <c r="K20" s="637"/>
     </row>
     <row r="21" spans="1:13" s="48" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B21" s="1133" t="s">
-[...10 lines deleted...]
-      <c r="K21" s="1135"/>
+      <c r="B21" s="635" t="s">
+        <v>419</v>
+      </c>
+      <c r="C21" s="636"/>
+      <c r="D21" s="636"/>
+      <c r="E21" s="636"/>
+      <c r="F21" s="636"/>
+      <c r="G21" s="636"/>
+      <c r="H21" s="636"/>
+      <c r="I21" s="636"/>
+      <c r="J21" s="636"/>
+      <c r="K21" s="637"/>
     </row>
     <row r="22" spans="1:13" s="48" customFormat="1" ht="29.45" customHeight="1">
-      <c r="B22" s="1133" t="s">
-[...10 lines deleted...]
-      <c r="K22" s="1135"/>
+      <c r="B22" s="635" t="s">
+        <v>420</v>
+      </c>
+      <c r="C22" s="636"/>
+      <c r="D22" s="636"/>
+      <c r="E22" s="636"/>
+      <c r="F22" s="636"/>
+      <c r="G22" s="636"/>
+      <c r="H22" s="636"/>
+      <c r="I22" s="636"/>
+      <c r="J22" s="636"/>
+      <c r="K22" s="637"/>
     </row>
     <row r="23" spans="1:13" s="48" customFormat="1" ht="30" customHeight="1">
-      <c r="B23" s="1133" t="s">
-[...10 lines deleted...]
-      <c r="K23" s="1135"/>
+      <c r="B23" s="635" t="s">
+        <v>421</v>
+      </c>
+      <c r="C23" s="636"/>
+      <c r="D23" s="636"/>
+      <c r="E23" s="636"/>
+      <c r="F23" s="636"/>
+      <c r="G23" s="636"/>
+      <c r="H23" s="636"/>
+      <c r="I23" s="636"/>
+      <c r="J23" s="636"/>
+      <c r="K23" s="637"/>
     </row>
     <row r="24" spans="1:13" s="48" customFormat="1" ht="13.5" customHeight="1">
       <c r="A24" s="551"/>
       <c r="B24" s="35"/>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="34"/>
-      <c r="M24" s="1110"/>
+      <c r="M24" s="612"/>
     </row>
     <row r="25" spans="1:13" s="48" customFormat="1" ht="23.25" customHeight="1">
       <c r="A25" s="551"/>
       <c r="B25" s="30" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="C25" s="9"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
       <c r="J25" s="9"/>
       <c r="K25" s="31"/>
-      <c r="M25" s="1110"/>
+      <c r="M25" s="612"/>
     </row>
     <row r="26" spans="1:13" s="48" customFormat="1" ht="51" customHeight="1">
       <c r="A26" s="551"/>
-      <c r="B26" s="1111" t="s">
-[...11 lines deleted...]
-      <c r="M26" s="1110"/>
+      <c r="B26" s="613" t="s">
+        <v>423</v>
+      </c>
+      <c r="C26" s="614"/>
+      <c r="D26" s="614"/>
+      <c r="E26" s="614"/>
+      <c r="F26" s="614"/>
+      <c r="G26" s="614"/>
+      <c r="H26" s="614"/>
+      <c r="I26" s="614"/>
+      <c r="J26" s="614"/>
+      <c r="K26" s="615"/>
+      <c r="M26" s="612"/>
     </row>
     <row r="27" spans="1:13" ht="34.5" customHeight="1">
-      <c r="B27" s="1136" t="s">
-[...10 lines deleted...]
-      <c r="K27" s="1137"/>
+      <c r="B27" s="638" t="s">
+        <v>424</v>
+      </c>
+      <c r="C27" s="639"/>
+      <c r="D27" s="639"/>
+      <c r="E27" s="639"/>
+      <c r="F27" s="639"/>
+      <c r="G27" s="639"/>
+      <c r="H27" s="639"/>
+      <c r="I27" s="639"/>
+      <c r="J27" s="639"/>
+      <c r="K27" s="640"/>
     </row>
     <row r="28" spans="1:13" ht="15" customHeight="1">
       <c r="A28" s="12"/>
       <c r="B28" s="36"/>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
       <c r="I28" s="11"/>
       <c r="J28" s="11"/>
       <c r="K28" s="34"/>
       <c r="L28" s="12"/>
     </row>
     <row r="29" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="B29" s="30" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="37"/>
     </row>
     <row r="30" spans="1:13" ht="37.5" customHeight="1">
       <c r="A30" s="10"/>
-      <c r="B30" s="1130" t="s">
-[...10 lines deleted...]
-      <c r="K30" s="1132"/>
+      <c r="B30" s="632" t="s">
+        <v>426</v>
+      </c>
+      <c r="C30" s="633"/>
+      <c r="D30" s="633"/>
+      <c r="E30" s="633"/>
+      <c r="F30" s="633"/>
+      <c r="G30" s="633"/>
+      <c r="H30" s="633"/>
+      <c r="I30" s="633"/>
+      <c r="J30" s="633"/>
+      <c r="K30" s="634"/>
       <c r="L30" s="10"/>
     </row>
     <row r="31" spans="1:13" ht="14.25" customHeight="1">
       <c r="A31" s="12"/>
       <c r="B31" s="38"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="39"/>
       <c r="L31" s="12"/>
     </row>
     <row r="32" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A32" s="12"/>
       <c r="B32" s="30" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="C32" s="9"/>
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="9"/>
       <c r="I32" s="9"/>
       <c r="J32" s="9"/>
       <c r="K32" s="31"/>
       <c r="L32" s="12"/>
     </row>
     <row r="33" spans="1:12" ht="30" customHeight="1">
       <c r="A33" s="12"/>
-      <c r="B33" s="1127" t="s">
-[...10 lines deleted...]
-      <c r="K33" s="1129"/>
+      <c r="B33" s="629" t="s">
+        <v>428</v>
+      </c>
+      <c r="C33" s="630"/>
+      <c r="D33" s="630"/>
+      <c r="E33" s="630"/>
+      <c r="F33" s="630"/>
+      <c r="G33" s="630"/>
+      <c r="H33" s="630"/>
+      <c r="I33" s="630"/>
+      <c r="J33" s="630"/>
+      <c r="K33" s="631"/>
       <c r="L33" s="12"/>
     </row>
     <row r="34" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A34" s="6"/>
       <c r="B34" s="40" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
       <c r="H34" s="11"/>
       <c r="I34" s="11"/>
       <c r="J34" s="11"/>
       <c r="K34" s="34"/>
       <c r="L34" s="15"/>
     </row>
     <row r="35" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A35" s="6"/>
-      <c r="B35" s="1138" t="s">
-[...10 lines deleted...]
-      <c r="K35" s="1140"/>
+      <c r="B35" s="641" t="s">
+        <v>430</v>
+      </c>
+      <c r="C35" s="642"/>
+      <c r="D35" s="642"/>
+      <c r="E35" s="642"/>
+      <c r="F35" s="642"/>
+      <c r="G35" s="642"/>
+      <c r="H35" s="642"/>
+      <c r="I35" s="642"/>
+      <c r="J35" s="642"/>
+      <c r="K35" s="643"/>
       <c r="L35" s="15"/>
     </row>
     <row r="36" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A36" s="6"/>
-      <c r="B36" s="1138" t="s">
-[...10 lines deleted...]
-      <c r="K36" s="1140"/>
+      <c r="B36" s="641" t="s">
+        <v>431</v>
+      </c>
+      <c r="C36" s="642"/>
+      <c r="D36" s="642"/>
+      <c r="E36" s="642"/>
+      <c r="F36" s="642"/>
+      <c r="G36" s="642"/>
+      <c r="H36" s="642"/>
+      <c r="I36" s="642"/>
+      <c r="J36" s="642"/>
+      <c r="K36" s="643"/>
       <c r="L36" s="15"/>
     </row>
     <row r="37" spans="1:12" ht="8.25" customHeight="1">
       <c r="A37" s="6"/>
       <c r="B37" s="41"/>
       <c r="C37" s="13"/>
       <c r="D37" s="14"/>
       <c r="E37" s="14"/>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
       <c r="H37" s="14"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
       <c r="K37" s="39"/>
       <c r="L37" s="15"/>
     </row>
     <row r="38" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A38" s="6"/>
       <c r="B38" s="40" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="11"/>
       <c r="I38" s="11"/>
       <c r="J38" s="11"/>
       <c r="K38" s="34"/>
       <c r="L38" s="15"/>
     </row>
     <row r="39" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="B39" s="40" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
       <c r="C39" s="11"/>
       <c r="D39" s="11"/>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11"/>
       <c r="H39" s="11"/>
       <c r="I39" s="11"/>
       <c r="J39" s="11"/>
       <c r="K39" s="34"/>
       <c r="L39" s="16"/>
     </row>
     <row r="40" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="B40" s="515"/>
       <c r="C40" s="3" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="D40" s="170"/>
       <c r="E40" s="3" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="K40" s="26"/>
       <c r="L40" s="16"/>
     </row>
     <row r="41" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A41" s="43"/>
       <c r="B41" s="40"/>
       <c r="E41" s="42"/>
       <c r="F41" s="16"/>
       <c r="G41" s="3" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="H41" s="16"/>
       <c r="I41" s="3" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="J41" s="128"/>
       <c r="K41" s="26" t="s">
         <v>199</v>
       </c>
       <c r="L41" s="17"/>
     </row>
     <row r="42" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A42" s="12"/>
       <c r="B42" s="40"/>
       <c r="C42" s="129" t="s">
-        <v>430</v>
-[...8 lines deleted...]
-      <c r="K42" s="1143"/>
+        <v>438</v>
+      </c>
+      <c r="D42" s="645"/>
+      <c r="E42" s="645"/>
+      <c r="F42" s="645"/>
+      <c r="G42" s="645"/>
+      <c r="H42" s="645"/>
+      <c r="I42" s="645"/>
+      <c r="J42" s="645"/>
+      <c r="K42" s="646"/>
       <c r="L42" s="18"/>
     </row>
     <row r="43" spans="1:12" ht="12" customHeight="1">
       <c r="B43" s="40"/>
       <c r="C43" s="44"/>
       <c r="D43" s="44"/>
       <c r="E43" s="44"/>
       <c r="F43" s="44"/>
       <c r="G43" s="44"/>
       <c r="H43" s="44"/>
       <c r="I43" s="44"/>
       <c r="J43" s="45"/>
       <c r="K43" s="46"/>
     </row>
     <row r="44" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A44" s="12"/>
       <c r="B44" s="40"/>
       <c r="C44" s="129" t="s">
-        <v>431</v>
-[...8 lines deleted...]
-      <c r="K44" s="1143"/>
+        <v>439</v>
+      </c>
+      <c r="D44" s="645"/>
+      <c r="E44" s="645"/>
+      <c r="F44" s="645"/>
+      <c r="G44" s="645"/>
+      <c r="H44" s="645"/>
+      <c r="I44" s="645"/>
+      <c r="J44" s="645"/>
+      <c r="K44" s="646"/>
       <c r="L44" s="12"/>
     </row>
     <row r="45" spans="1:12" ht="9" customHeight="1">
       <c r="B45" s="47"/>
       <c r="K45" s="26"/>
     </row>
     <row r="46" spans="1:12" ht="13.5" thickBot="1">
-      <c r="B46" s="1144" t="s">
-[...10 lines deleted...]
-      <c r="K46" s="1146"/>
+      <c r="B46" s="647" t="s">
+        <v>440</v>
+      </c>
+      <c r="C46" s="648"/>
+      <c r="D46" s="648"/>
+      <c r="E46" s="648"/>
+      <c r="F46" s="648"/>
+      <c r="G46" s="648"/>
+      <c r="H46" s="648"/>
+      <c r="I46" s="648"/>
+      <c r="J46" s="648"/>
+      <c r="K46" s="649"/>
     </row>
     <row r="65" spans="2:6" ht="27.75" customHeight="1"/>
     <row r="66" spans="2:6" ht="117.75" customHeight="1"/>
     <row r="72" spans="2:6">
-      <c r="B72" s="1141"/>
-[...3 lines deleted...]
-      <c r="F72" s="1141"/>
+      <c r="B72" s="644"/>
+      <c r="C72" s="644"/>
+      <c r="D72" s="644"/>
+      <c r="E72" s="644"/>
+      <c r="F72" s="644"/>
     </row>
     <row r="73" spans="2:6">
-      <c r="B73" s="1141"/>
-[...3 lines deleted...]
-      <c r="F73" s="1141"/>
+      <c r="B73" s="644"/>
+      <c r="C73" s="644"/>
+      <c r="D73" s="644"/>
+      <c r="E73" s="644"/>
+      <c r="F73" s="644"/>
     </row>
     <row r="74" spans="2:6" ht="39.950000000000003" customHeight="1"/>
     <row r="78" spans="2:6" ht="61.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="23">
     <mergeCell ref="B73:F73"/>
     <mergeCell ref="D42:K42"/>
     <mergeCell ref="D44:K44"/>
     <mergeCell ref="B46:K46"/>
     <mergeCell ref="B72:F72"/>
     <mergeCell ref="B27:K27"/>
     <mergeCell ref="B30:K30"/>
     <mergeCell ref="B33:K33"/>
     <mergeCell ref="B35:K35"/>
     <mergeCell ref="B36:K36"/>
     <mergeCell ref="M24:M26"/>
     <mergeCell ref="B26:K26"/>
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="B4:K4"/>
     <mergeCell ref="B6:K6"/>
     <mergeCell ref="B7:K8"/>
     <mergeCell ref="B15:K15"/>
     <mergeCell ref="B16:K16"/>
     <mergeCell ref="B19:K19"/>
     <mergeCell ref="B20:K20"/>
@@ -32022,655 +32349,655 @@
   <dimension ref="B1:L85"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A16" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="O10" sqref="O10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.85546875" defaultRowHeight="14.1"/>
   <cols>
     <col min="1" max="1" width="2.42578125" style="417" customWidth="1"/>
     <col min="2" max="2" width="15.85546875" style="417" customWidth="1"/>
     <col min="3" max="8" width="15.42578125" style="417" customWidth="1"/>
     <col min="9" max="9" width="5" style="417" customWidth="1"/>
     <col min="10" max="10" width="5.140625" style="417" customWidth="1"/>
     <col min="11" max="11" width="5" style="417" customWidth="1"/>
     <col min="12" max="23" width="11.42578125" style="417" customWidth="1"/>
     <col min="24" max="16384" width="9.85546875" style="417"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" ht="21.75" customHeight="1">
       <c r="C1" s="418"/>
       <c r="D1" s="418"/>
       <c r="E1" s="418"/>
       <c r="F1" s="419"/>
       <c r="G1" s="419"/>
       <c r="H1" s="420" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="I1" s="419"/>
       <c r="J1" s="419"/>
     </row>
     <row r="2" spans="2:11" ht="69.599999999999994" customHeight="1">
-      <c r="B2" s="1158" t="s">
-[...7 lines deleted...]
-      <c r="H2" s="1159"/>
+      <c r="B2" s="1173" t="s">
+        <v>442</v>
+      </c>
+      <c r="C2" s="1174"/>
+      <c r="D2" s="1174"/>
+      <c r="E2" s="1174"/>
+      <c r="F2" s="1174"/>
+      <c r="G2" s="1174"/>
+      <c r="H2" s="1174"/>
       <c r="I2" s="421"/>
       <c r="J2" s="421"/>
     </row>
     <row r="3" spans="2:11" ht="7.5" customHeight="1">
       <c r="B3" s="422"/>
     </row>
     <row r="4" spans="2:11" ht="20.100000000000001" customHeight="1">
-      <c r="B4" s="1159" t="s">
-[...7 lines deleted...]
-      <c r="H4" s="1159"/>
+      <c r="B4" s="1174" t="s">
+        <v>443</v>
+      </c>
+      <c r="C4" s="1174"/>
+      <c r="D4" s="1174"/>
+      <c r="E4" s="1174"/>
+      <c r="F4" s="1174"/>
+      <c r="G4" s="1174"/>
+      <c r="H4" s="1174"/>
       <c r="I4" s="421"/>
       <c r="J4" s="421"/>
     </row>
     <row r="5" spans="2:11" ht="3" customHeight="1">
       <c r="B5" s="423"/>
     </row>
     <row r="6" spans="2:11" ht="18" customHeight="1">
-      <c r="B6" s="1160" t="s">
-[...7 lines deleted...]
-      <c r="H6" s="1160"/>
+      <c r="B6" s="1175" t="s">
+        <v>444</v>
+      </c>
+      <c r="C6" s="1175"/>
+      <c r="D6" s="1175"/>
+      <c r="E6" s="1175"/>
+      <c r="F6" s="1175"/>
+      <c r="G6" s="1175"/>
+      <c r="H6" s="1175"/>
     </row>
     <row r="7" spans="2:11" ht="20.100000000000001" customHeight="1">
-      <c r="B7" s="1161" t="s">
-[...7 lines deleted...]
-      <c r="H7" s="1161"/>
+      <c r="B7" s="1176" t="s">
+        <v>445</v>
+      </c>
+      <c r="C7" s="1176"/>
+      <c r="D7" s="1176"/>
+      <c r="E7" s="1176"/>
+      <c r="F7" s="1176"/>
+      <c r="G7" s="1176"/>
+      <c r="H7" s="1176"/>
       <c r="I7" s="424"/>
       <c r="J7" s="424"/>
       <c r="K7" s="424"/>
     </row>
     <row r="8" spans="2:11" ht="20.100000000000001" customHeight="1">
-      <c r="B8" s="1161"/>
-[...5 lines deleted...]
-      <c r="H8" s="1161"/>
+      <c r="B8" s="1176"/>
+      <c r="C8" s="1176"/>
+      <c r="D8" s="1176"/>
+      <c r="E8" s="1176"/>
+      <c r="F8" s="1176"/>
+      <c r="G8" s="1176"/>
+      <c r="H8" s="1176"/>
       <c r="I8" s="424"/>
       <c r="J8" s="424"/>
       <c r="K8" s="424"/>
     </row>
     <row r="9" spans="2:11" ht="8.1" customHeight="1">
       <c r="B9" s="425"/>
       <c r="C9" s="425"/>
       <c r="D9" s="425"/>
       <c r="E9" s="425"/>
       <c r="F9" s="425"/>
       <c r="G9" s="425"/>
       <c r="H9" s="425"/>
       <c r="I9" s="426"/>
       <c r="J9" s="426"/>
     </row>
     <row r="10" spans="2:11" ht="20.100000000000001" customHeight="1">
       <c r="B10" s="427" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="C10" s="428"/>
       <c r="D10" s="428"/>
       <c r="E10" s="428"/>
       <c r="F10" s="428"/>
       <c r="G10" s="428"/>
       <c r="H10" s="428"/>
       <c r="I10" s="429"/>
       <c r="J10" s="429"/>
     </row>
     <row r="11" spans="2:11" ht="20.100000000000001" customHeight="1">
       <c r="B11" s="430" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="C11" s="431"/>
       <c r="D11" s="431"/>
       <c r="E11" s="431"/>
       <c r="F11" s="431"/>
       <c r="G11" s="431"/>
       <c r="H11" s="431"/>
       <c r="I11" s="424"/>
       <c r="J11" s="424"/>
     </row>
     <row r="12" spans="2:11" ht="20.100000000000001" customHeight="1">
       <c r="B12" s="430" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="C12" s="431"/>
       <c r="D12" s="431"/>
       <c r="E12" s="431"/>
       <c r="F12" s="431"/>
       <c r="G12" s="431"/>
       <c r="H12" s="431"/>
       <c r="I12" s="424"/>
       <c r="J12" s="424"/>
     </row>
     <row r="13" spans="2:11" ht="8.1" customHeight="1">
       <c r="B13" s="432"/>
       <c r="C13" s="431"/>
       <c r="D13" s="431"/>
       <c r="E13" s="431"/>
       <c r="F13" s="431"/>
       <c r="G13" s="431"/>
       <c r="H13" s="431"/>
     </row>
     <row r="14" spans="2:11" ht="20.100000000000001" customHeight="1">
       <c r="B14" s="428" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="C14" s="428"/>
       <c r="D14" s="428"/>
       <c r="E14" s="428"/>
       <c r="F14" s="428"/>
       <c r="G14" s="428"/>
       <c r="H14" s="428"/>
       <c r="I14" s="429"/>
       <c r="J14" s="429"/>
     </row>
     <row r="15" spans="2:11" ht="71.25" customHeight="1">
-      <c r="B15" s="1149" t="s">
-[...7 lines deleted...]
-      <c r="H15" s="1149"/>
+      <c r="B15" s="1164" t="s">
+        <v>450</v>
+      </c>
+      <c r="C15" s="1164"/>
+      <c r="D15" s="1164"/>
+      <c r="E15" s="1164"/>
+      <c r="F15" s="1164"/>
+      <c r="G15" s="1164"/>
+      <c r="H15" s="1164"/>
       <c r="I15" s="424"/>
       <c r="J15" s="424"/>
     </row>
     <row r="16" spans="2:11" ht="38.25" customHeight="1">
-      <c r="B16" s="1157" t="s">
-[...7 lines deleted...]
-      <c r="H16" s="1157"/>
+      <c r="B16" s="1172" t="s">
+        <v>451</v>
+      </c>
+      <c r="C16" s="1172"/>
+      <c r="D16" s="1172"/>
+      <c r="E16" s="1172"/>
+      <c r="F16" s="1172"/>
+      <c r="G16" s="1172"/>
+      <c r="H16" s="1172"/>
     </row>
     <row r="17" spans="2:10" ht="20.100000000000001" customHeight="1">
-      <c r="B17" s="1152" t="s">
-[...6 lines deleted...]
-      <c r="G17" s="1152"/>
+      <c r="B17" s="1167" t="s">
+        <v>452</v>
+      </c>
+      <c r="C17" s="1167"/>
+      <c r="D17" s="1167"/>
+      <c r="E17" s="1167"/>
+      <c r="F17" s="1167"/>
+      <c r="G17" s="1167"/>
       <c r="H17" s="431"/>
     </row>
     <row r="18" spans="2:10" ht="20.100000000000001" customHeight="1">
-      <c r="B18" s="1152" t="s">
-[...6 lines deleted...]
-      <c r="G18" s="1152"/>
+      <c r="B18" s="1167" t="s">
+        <v>453</v>
+      </c>
+      <c r="C18" s="1167"/>
+      <c r="D18" s="1167"/>
+      <c r="E18" s="1167"/>
+      <c r="F18" s="1167"/>
+      <c r="G18" s="1167"/>
       <c r="H18" s="431"/>
     </row>
     <row r="19" spans="2:10" ht="20.100000000000001" customHeight="1">
-      <c r="B19" s="1152" t="s">
-[...6 lines deleted...]
-      <c r="G19" s="1152"/>
+      <c r="B19" s="1167" t="s">
+        <v>454</v>
+      </c>
+      <c r="C19" s="1167"/>
+      <c r="D19" s="1167"/>
+      <c r="E19" s="1167"/>
+      <c r="F19" s="1167"/>
+      <c r="G19" s="1167"/>
       <c r="H19" s="431"/>
     </row>
     <row r="20" spans="2:10" ht="20.100000000000001" customHeight="1">
-      <c r="B20" s="1152" t="s">
-[...6 lines deleted...]
-      <c r="G20" s="1152"/>
+      <c r="B20" s="1167" t="s">
+        <v>455</v>
+      </c>
+      <c r="C20" s="1167"/>
+      <c r="D20" s="1167"/>
+      <c r="E20" s="1167"/>
+      <c r="F20" s="1167"/>
+      <c r="G20" s="1167"/>
       <c r="H20" s="431"/>
     </row>
     <row r="21" spans="2:10" ht="8.1" customHeight="1">
       <c r="B21" s="433"/>
       <c r="C21" s="433"/>
       <c r="D21" s="433"/>
       <c r="E21" s="433"/>
       <c r="F21" s="433"/>
       <c r="G21" s="433"/>
       <c r="H21" s="431"/>
     </row>
     <row r="22" spans="2:10" ht="20.100000000000001" customHeight="1">
       <c r="B22" s="428" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="C22" s="428"/>
       <c r="D22" s="428"/>
       <c r="E22" s="428"/>
       <c r="F22" s="428"/>
       <c r="G22" s="428"/>
       <c r="H22" s="428"/>
       <c r="I22" s="429"/>
       <c r="J22" s="429"/>
     </row>
     <row r="23" spans="2:10" ht="34.5" customHeight="1">
-      <c r="B23" s="1149" t="s">
-[...7 lines deleted...]
-      <c r="H23" s="1153"/>
+      <c r="B23" s="1164" t="s">
+        <v>457</v>
+      </c>
+      <c r="C23" s="1168"/>
+      <c r="D23" s="1168"/>
+      <c r="E23" s="1168"/>
+      <c r="F23" s="1168"/>
+      <c r="G23" s="1168"/>
+      <c r="H23" s="1168"/>
       <c r="I23" s="424"/>
       <c r="J23" s="424"/>
     </row>
     <row r="24" spans="2:10" ht="20.100000000000001" customHeight="1">
-      <c r="B24" s="1154" t="s">
-[...6 lines deleted...]
-      <c r="G24" s="1154"/>
+      <c r="B24" s="1169" t="s">
+        <v>458</v>
+      </c>
+      <c r="C24" s="1169"/>
+      <c r="D24" s="1169"/>
+      <c r="E24" s="1169"/>
+      <c r="F24" s="1169"/>
+      <c r="G24" s="1169"/>
       <c r="H24" s="431"/>
     </row>
     <row r="25" spans="2:10" ht="36" customHeight="1">
-      <c r="B25" s="1154" t="s">
-[...6 lines deleted...]
-      <c r="G25" s="1154"/>
+      <c r="B25" s="1169" t="s">
+        <v>459</v>
+      </c>
+      <c r="C25" s="1169"/>
+      <c r="D25" s="1169"/>
+      <c r="E25" s="1169"/>
+      <c r="F25" s="1169"/>
+      <c r="G25" s="1169"/>
       <c r="H25" s="431"/>
     </row>
     <row r="26" spans="2:10" ht="32.25" customHeight="1">
-      <c r="B26" s="1154" t="s">
-[...6 lines deleted...]
-      <c r="G26" s="1154"/>
+      <c r="B26" s="1169" t="s">
+        <v>460</v>
+      </c>
+      <c r="C26" s="1169"/>
+      <c r="D26" s="1169"/>
+      <c r="E26" s="1169"/>
+      <c r="F26" s="1169"/>
+      <c r="G26" s="1169"/>
       <c r="H26" s="431"/>
     </row>
     <row r="27" spans="2:10" ht="53.25" customHeight="1">
-      <c r="B27" s="1154" t="s">
-[...6 lines deleted...]
-      <c r="G27" s="1154"/>
+      <c r="B27" s="1169" t="s">
+        <v>461</v>
+      </c>
+      <c r="C27" s="1169"/>
+      <c r="D27" s="1169"/>
+      <c r="E27" s="1169"/>
+      <c r="F27" s="1169"/>
+      <c r="G27" s="1169"/>
       <c r="H27" s="431"/>
     </row>
     <row r="28" spans="2:10" ht="8.1" customHeight="1">
       <c r="B28" s="431"/>
       <c r="C28" s="431"/>
       <c r="D28" s="431"/>
       <c r="E28" s="431"/>
       <c r="F28" s="431"/>
       <c r="G28" s="431"/>
       <c r="H28" s="431"/>
       <c r="I28" s="424"/>
       <c r="J28" s="424"/>
     </row>
     <row r="29" spans="2:10" ht="20.100000000000001" customHeight="1">
-      <c r="B29" s="1156" t="s">
-[...7 lines deleted...]
-      <c r="H29" s="1156"/>
+      <c r="B29" s="1171" t="s">
+        <v>462</v>
+      </c>
+      <c r="C29" s="1171"/>
+      <c r="D29" s="1171"/>
+      <c r="E29" s="1171"/>
+      <c r="F29" s="1171"/>
+      <c r="G29" s="1171"/>
+      <c r="H29" s="1171"/>
     </row>
     <row r="30" spans="2:10" ht="70.5" customHeight="1">
-      <c r="B30" s="1155" t="s">
-[...7 lines deleted...]
-      <c r="H30" s="1155"/>
+      <c r="B30" s="1170" t="s">
+        <v>463</v>
+      </c>
+      <c r="C30" s="1170"/>
+      <c r="D30" s="1170"/>
+      <c r="E30" s="1170"/>
+      <c r="F30" s="1170"/>
+      <c r="G30" s="1170"/>
+      <c r="H30" s="1170"/>
       <c r="I30" s="434"/>
       <c r="J30" s="434"/>
     </row>
     <row r="31" spans="2:10" ht="36.75" customHeight="1">
-      <c r="B31" s="1149" t="s">
-[...7 lines deleted...]
-      <c r="H31" s="1149"/>
+      <c r="B31" s="1164" t="s">
+        <v>464</v>
+      </c>
+      <c r="C31" s="1164"/>
+      <c r="D31" s="1164"/>
+      <c r="E31" s="1164"/>
+      <c r="F31" s="1164"/>
+      <c r="G31" s="1164"/>
+      <c r="H31" s="1164"/>
       <c r="I31" s="434"/>
       <c r="J31" s="434"/>
     </row>
     <row r="32" spans="2:10" ht="8.1" customHeight="1">
       <c r="B32" s="428"/>
       <c r="C32" s="421"/>
       <c r="D32" s="421"/>
       <c r="E32" s="421"/>
       <c r="F32" s="421"/>
       <c r="G32" s="421"/>
       <c r="H32" s="421"/>
       <c r="I32" s="419"/>
       <c r="J32" s="419"/>
     </row>
     <row r="33" spans="2:12" ht="20.100000000000001" customHeight="1">
       <c r="B33" s="428" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="C33" s="421"/>
       <c r="D33" s="421"/>
       <c r="E33" s="421"/>
       <c r="F33" s="421"/>
       <c r="G33" s="421"/>
       <c r="H33" s="421"/>
       <c r="I33" s="419"/>
       <c r="J33" s="419"/>
     </row>
     <row r="34" spans="2:12" ht="33" customHeight="1">
-      <c r="B34" s="1149" t="s">
-[...7 lines deleted...]
-      <c r="H34" s="1149"/>
+      <c r="B34" s="1164" t="s">
+        <v>466</v>
+      </c>
+      <c r="C34" s="1164"/>
+      <c r="D34" s="1164"/>
+      <c r="E34" s="1164"/>
+      <c r="F34" s="1164"/>
+      <c r="G34" s="1164"/>
+      <c r="H34" s="1164"/>
       <c r="I34" s="434"/>
       <c r="J34" s="434"/>
     </row>
     <row r="35" spans="2:12" ht="8.1" customHeight="1">
       <c r="B35" s="435"/>
       <c r="C35" s="431"/>
       <c r="D35" s="431"/>
       <c r="E35" s="431"/>
       <c r="F35" s="431"/>
       <c r="G35" s="431"/>
       <c r="H35" s="431"/>
     </row>
     <row r="36" spans="2:12" ht="20.100000000000001" customHeight="1">
       <c r="B36" s="428" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="C36" s="428"/>
       <c r="D36" s="428"/>
       <c r="E36" s="428"/>
       <c r="F36" s="428"/>
       <c r="G36" s="428"/>
       <c r="H36" s="428"/>
       <c r="I36" s="429"/>
       <c r="J36" s="429"/>
     </row>
     <row r="37" spans="2:12" ht="39.950000000000003" customHeight="1">
-      <c r="B37" s="1149" t="s">
-[...7 lines deleted...]
-      <c r="H37" s="1149"/>
+      <c r="B37" s="1164" t="s">
+        <v>468</v>
+      </c>
+      <c r="C37" s="1164"/>
+      <c r="D37" s="1164"/>
+      <c r="E37" s="1164"/>
+      <c r="F37" s="1164"/>
+      <c r="G37" s="1164"/>
+      <c r="H37" s="1164"/>
       <c r="I37" s="434"/>
       <c r="J37" s="434"/>
     </row>
     <row r="38" spans="2:12" ht="20.100000000000001" customHeight="1">
       <c r="B38" s="431" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="C38" s="431"/>
       <c r="D38" s="431"/>
       <c r="E38" s="431"/>
       <c r="F38" s="431"/>
       <c r="G38" s="431"/>
       <c r="H38" s="431"/>
       <c r="I38" s="434"/>
       <c r="J38" s="434"/>
       <c r="K38" s="434"/>
     </row>
     <row r="39" spans="2:12" ht="20.100000000000001" customHeight="1">
       <c r="B39" s="436"/>
       <c r="C39" s="436"/>
       <c r="D39" s="564"/>
       <c r="E39" s="564"/>
       <c r="F39" s="564"/>
       <c r="G39" s="564"/>
       <c r="H39" s="564"/>
       <c r="I39" s="434"/>
       <c r="J39" s="434"/>
     </row>
     <row r="40" spans="2:12" ht="20.100000000000001" customHeight="1">
       <c r="B40" s="431" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="C40" s="431"/>
       <c r="D40" s="431"/>
       <c r="E40" s="431"/>
       <c r="F40" s="431"/>
       <c r="G40" s="431"/>
       <c r="H40" s="431"/>
       <c r="I40" s="437"/>
       <c r="J40" s="437"/>
       <c r="K40" s="437"/>
     </row>
     <row r="41" spans="2:12" ht="20.100000000000001" customHeight="1">
       <c r="B41" s="431" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
       <c r="C41" s="431"/>
       <c r="D41" s="431"/>
       <c r="E41" s="431"/>
       <c r="F41" s="431"/>
       <c r="G41" s="431"/>
       <c r="H41" s="431"/>
       <c r="I41" s="437"/>
       <c r="J41" s="437"/>
       <c r="K41" s="437"/>
     </row>
     <row r="42" spans="2:12" ht="9" customHeight="1">
       <c r="B42" s="431"/>
       <c r="C42" s="431"/>
       <c r="D42" s="431"/>
       <c r="E42" s="431"/>
       <c r="F42" s="431"/>
       <c r="G42" s="431"/>
       <c r="H42" s="431"/>
       <c r="I42" s="437"/>
       <c r="J42" s="437"/>
       <c r="K42" s="437"/>
     </row>
     <row r="43" spans="2:12" ht="20.100000000000001" customHeight="1">
       <c r="C43" s="438"/>
       <c r="D43" s="428" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="E43" s="438"/>
       <c r="F43" s="428" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="G43" s="431"/>
       <c r="H43" s="431"/>
       <c r="I43" s="437"/>
       <c r="J43" s="437"/>
       <c r="K43" s="437"/>
     </row>
     <row r="44" spans="2:12" ht="9" customHeight="1">
       <c r="C44" s="431"/>
       <c r="D44" s="439"/>
       <c r="E44" s="431"/>
       <c r="F44" s="440"/>
       <c r="G44" s="431"/>
       <c r="H44" s="431"/>
       <c r="I44" s="437"/>
       <c r="J44" s="437"/>
       <c r="K44" s="437"/>
     </row>
     <row r="45" spans="2:12" ht="21" customHeight="1">
       <c r="B45" s="431"/>
       <c r="C45" s="431"/>
       <c r="D45" s="439"/>
       <c r="E45" s="431"/>
       <c r="F45" s="440" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-      <c r="H45" s="1150"/>
+        <v>474</v>
+      </c>
+      <c r="G45" s="1165"/>
+      <c r="H45" s="1165"/>
       <c r="I45" s="441"/>
       <c r="J45" s="441"/>
       <c r="K45" s="19"/>
       <c r="L45" s="20"/>
     </row>
     <row r="46" spans="2:12" ht="9" customHeight="1">
       <c r="B46" s="435"/>
       <c r="C46" s="431"/>
       <c r="D46" s="431"/>
       <c r="E46" s="431"/>
       <c r="F46" s="431"/>
       <c r="G46" s="431"/>
       <c r="H46" s="431"/>
       <c r="I46" s="441"/>
       <c r="J46" s="441"/>
       <c r="K46" s="441"/>
     </row>
     <row r="47" spans="2:12" ht="20.100000000000001" customHeight="1">
       <c r="C47" s="442" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-      <c r="H47" s="1151"/>
+        <v>475</v>
+      </c>
+      <c r="D47" s="1166"/>
+      <c r="E47" s="1166"/>
+      <c r="F47" s="1166"/>
+      <c r="G47" s="1166"/>
+      <c r="H47" s="1166"/>
       <c r="I47" s="443"/>
       <c r="J47" s="443"/>
       <c r="K47" s="441"/>
     </row>
     <row r="48" spans="2:12" ht="9" customHeight="1">
       <c r="C48" s="444"/>
       <c r="D48" s="445"/>
       <c r="E48" s="446"/>
       <c r="F48" s="446"/>
       <c r="G48" s="447"/>
       <c r="H48" s="447"/>
       <c r="I48" s="443"/>
       <c r="J48" s="443"/>
       <c r="K48" s="441"/>
     </row>
     <row r="49" spans="2:11" ht="20.100000000000001" customHeight="1">
       <c r="C49" s="448" t="s">
-        <v>468</v>
-[...5 lines deleted...]
-      <c r="H49" s="1151"/>
+        <v>476</v>
+      </c>
+      <c r="D49" s="1166"/>
+      <c r="E49" s="1166"/>
+      <c r="F49" s="1166"/>
+      <c r="G49" s="1166"/>
+      <c r="H49" s="1166"/>
       <c r="I49" s="449"/>
       <c r="J49" s="449"/>
       <c r="K49" s="441"/>
     </row>
     <row r="50" spans="2:11" ht="8.1" customHeight="1">
       <c r="B50" s="432"/>
       <c r="C50" s="431"/>
       <c r="D50" s="431"/>
       <c r="E50" s="431"/>
       <c r="F50" s="431"/>
       <c r="G50" s="431"/>
       <c r="H50" s="431"/>
     </row>
     <row r="51" spans="2:11" ht="15" customHeight="1">
-      <c r="B51" s="1147" t="s">
-[...7 lines deleted...]
-      <c r="H51" s="1147"/>
+      <c r="B51" s="1162" t="s">
+        <v>477</v>
+      </c>
+      <c r="C51" s="1162"/>
+      <c r="D51" s="1162"/>
+      <c r="E51" s="1162"/>
+      <c r="F51" s="1162"/>
+      <c r="G51" s="1162"/>
+      <c r="H51" s="1162"/>
       <c r="I51" s="434"/>
       <c r="J51" s="434"/>
       <c r="K51" s="434"/>
     </row>
     <row r="52" spans="2:11" ht="20.100000000000001" customHeight="1"/>
     <row r="72" spans="2:5" ht="27.75" customHeight="1"/>
     <row r="73" spans="2:5" ht="117.75" customHeight="1"/>
     <row r="77" spans="2:5">
-      <c r="B77" s="1148"/>
-[...2 lines deleted...]
-      <c r="E77" s="1148"/>
+      <c r="B77" s="1163"/>
+      <c r="C77" s="1163"/>
+      <c r="D77" s="1163"/>
+      <c r="E77" s="1163"/>
     </row>
     <row r="78" spans="2:5">
-      <c r="B78" s="1148"/>
-[...2 lines deleted...]
-      <c r="E78" s="1148"/>
+      <c r="B78" s="1163"/>
+      <c r="C78" s="1163"/>
+      <c r="D78" s="1163"/>
+      <c r="E78" s="1163"/>
     </row>
     <row r="81" s="417" customFormat="1" ht="39.950000000000003" customHeight="1"/>
     <row r="85" s="417" customFormat="1" ht="61.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="26">
     <mergeCell ref="B16:H16"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B6:H6"/>
     <mergeCell ref="B7:H8"/>
     <mergeCell ref="B15:H15"/>
     <mergeCell ref="B34:H34"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="B18:G18"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="B20:G20"/>
     <mergeCell ref="B23:H23"/>
     <mergeCell ref="B24:G24"/>
     <mergeCell ref="B25:G25"/>
     <mergeCell ref="B26:G26"/>
     <mergeCell ref="B27:G27"/>
     <mergeCell ref="B30:H30"/>
     <mergeCell ref="B31:H31"/>
     <mergeCell ref="B29:H29"/>
     <mergeCell ref="B51:H51"/>