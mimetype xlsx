--- v1 (2026-06-23)
+++ v2 (2026-08-25)
@@ -29,60 +29,60 @@
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30215"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30327"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\tsrfl011\03.寄附講座G\02 企業向け書式\01-1_協会企画型_募集要項・申込書式\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6E15C6D5-885B-4CEA-9F0F-2FC39FDD03B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EE501D15-0126-4EEE-9C72-5D61E5CF3DB1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="885" firstSheet="7" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="885" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="シート一覧" sheetId="1" r:id="rId1"/>
     <sheet name="①-補助事業のご利用に関するアンケート" sheetId="20" r:id="rId2"/>
     <sheet name="②-申請書" sheetId="2" r:id="rId3"/>
     <sheet name="審査用案件概要シート" sheetId="16" state="hidden" r:id="rId4"/>
     <sheet name="③-別紙1.計画概要" sheetId="25" r:id="rId5"/>
     <sheet name="④-別紙2.予算概算" sheetId="27" r:id="rId6"/>
     <sheet name="⑤-別紙3.日程案" sheetId="28" r:id="rId7"/>
     <sheet name="⑥-別紙4.個人情報の取り扱いについて" sheetId="12" r:id="rId8"/>
     <sheet name="⑥別紙4英語版 Personal Info Handling" sheetId="13" r:id="rId9"/>
     <sheet name="審査_日程案" sheetId="29" state="hidden" r:id="rId10"/>
     <sheet name="転記用シート" sheetId="30" state="hidden" r:id="rId11"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId12"/>
     <externalReference r:id="rId13"/>
   </externalReferences>
   <definedNames>
     <definedName name="__A1">#REF!</definedName>
     <definedName name="_A1">#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'③-別紙1.計画概要'!$A$1:$Y$89</definedName>
     <definedName name="a">#REF!</definedName>
     <definedName name="access用">#REF!</definedName>
     <definedName name="AS2DocOpenMode" hidden="1">"AS2DocumentEdit"</definedName>
@@ -262,52 +262,52 @@
     <definedName name="通貨">#REF!</definedName>
     <definedName name="低炭履歴_７月">#REF!</definedName>
     <definedName name="渡航費">#REF!</definedName>
     <definedName name="渡航費2">#REF!</definedName>
     <definedName name="等級">#REF!</definedName>
     <definedName name="認知方法利用実績">#REF!</definedName>
     <definedName name="認知方法利用実績種類">#REF!</definedName>
     <definedName name="派遣人数">#REF!</definedName>
     <definedName name="箱">#REF!</definedName>
     <definedName name="費目リスト">OFFSET(#REF!,0,0,COUNTA(#REF!)-1,1)</definedName>
     <definedName name="費目職員リスト">OFFSET(#REF!,0,0,COUNTA(#REF!)-1,1)</definedName>
     <definedName name="尾谷">[1]基本データ!#REF!</definedName>
     <definedName name="尾谷氏">[2]質問票!$A$1:$E$177</definedName>
     <definedName name="不能拒否事由">#REF!</definedName>
     <definedName name="付加指導先名">#REF!</definedName>
     <definedName name="法的制限×">#REF!</definedName>
     <definedName name="法的制限△">#REF!</definedName>
     <definedName name="法的制限○">#REF!</definedName>
     <definedName name="野沢" hidden="1">#N/A</definedName>
     <definedName name="役割等級">#REF!</definedName>
     <definedName name="郵送">#REF!</definedName>
     <definedName name="郵便番号">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <customWorkbookViews>
+    <customWorkbookView name="松山 菜海(Matsuyama Nami) - 個人用ビュー" guid="{C18E9BE0-42F9-4C1A-9904-B3E737C711CA}" mergeInterval="0" personalView="1" maximized="1" xWindow="-8" yWindow="-8" windowWidth="1296" windowHeight="1000" tabRatio="885" activeSheetId="6" showComments="commIndAndComment"/>
     <customWorkbookView name="三浦 綾子(Miura Ayako) - 個人用ビュー" guid="{F9143849-2950-4A3C-ABFF-F8DA3D7B21DB}" mergeInterval="0" personalView="1" maximized="1" xWindow="-9" yWindow="-9" windowWidth="1298" windowHeight="992" tabRatio="885" activeSheetId="3" showComments="commIndAndComment"/>
-    <customWorkbookView name="松山 菜海(Matsuyama Nami) - 個人用ビュー" guid="{C18E9BE0-42F9-4C1A-9904-B3E737C711CA}" mergeInterval="0" personalView="1" maximized="1" xWindow="-8" yWindow="-8" windowWidth="1296" windowHeight="1000" tabRatio="885" activeSheetId="6" showComments="commIndAndComment"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N19" i="27" l="1"/>
   <c r="N18" i="27"/>
   <c r="N17" i="27"/>
@@ -11273,1753 +11273,1753 @@
     </xf>
     <xf numFmtId="0" fontId="118" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="116" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="117" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="89" fillId="0" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="183" fontId="52" fillId="0" borderId="26" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="89" fillId="0" borderId="27" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...170 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="91" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="91" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="36" fillId="7" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="7" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="4" borderId="4" xfId="10" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="50" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="16" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="23" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...121 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="176" fontId="31" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="31" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="187" fontId="31" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="187" fontId="31" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="31" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="22" fillId="0" borderId="22" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="112" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="176" fontId="31" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="188" fontId="31" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="188" fontId="31" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="188" fontId="9" fillId="10" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="188" fontId="9" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="188" fontId="9" fillId="10" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="188" fontId="9" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="188" fontId="9" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="31" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="31" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="9" fillId="10" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="9" fillId="10" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="9" fillId="10" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="188" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="10" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="136" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="137" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="138" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="10" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="188" fontId="31" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="4" borderId="90" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="188" fontId="31" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="72" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="188" fontId="9" fillId="10" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="72" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="188" fontId="9" fillId="10" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="188" fontId="9" fillId="10" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="188" fontId="9" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="188" fontId="9" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...280 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="72" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="72" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="72" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...667 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="73" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="73" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="72" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="72" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="81" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="81" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="81" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="73" fillId="4" borderId="90" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="187" fontId="72" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="187" fontId="72" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="183" fontId="114" fillId="4" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="114" fillId="4" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="50" fillId="4" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="50" fillId="4" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="114" fillId="4" borderId="38" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="50" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="50" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="81" fillId="4" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="81" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="81" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="113" fillId="4" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="113" fillId="4" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="75" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="72" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="72" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="72" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="72" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="72" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="72" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="75" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="187" fontId="54" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="187" fontId="54" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="187" fontId="54" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="187" fontId="54" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="72" fillId="4" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="72" fillId="4" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="108" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="110" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="109" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="3" borderId="107" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="3" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="111" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="54" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="54" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="54" fillId="4" borderId="112" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="111" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="4" borderId="112" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="113" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="114" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="4" borderId="115" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="4" borderId="114" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="4" borderId="116" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="8" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="106" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="4" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="187" fontId="54" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="187" fontId="54" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="62" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="62" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="62" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="117" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="4" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="58" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="58" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="58" fillId="4" borderId="90" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="58" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="58" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="72" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="73" fillId="3" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="73" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="73" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="52" fillId="17" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="88" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="21" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="40" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="41" fontId="40" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="41" fontId="40" fillId="17" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="41" fontId="40" fillId="17" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="41" fontId="117" fillId="17" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="41" fontId="117" fillId="17" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="41" fontId="117" fillId="17" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="118" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="12" fontId="118" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="54" fillId="4" borderId="51" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...75 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="14" fontId="52" fillId="4" borderId="52" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="52" fillId="4" borderId="53" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="52" fillId="4" borderId="98" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="189" fontId="52" fillId="4" borderId="49" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="189" fontId="52" fillId="4" borderId="50" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="189" fontId="52" fillId="4" borderId="97" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="179" fontId="52" fillId="0" borderId="54" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="179" fontId="52" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="179" fontId="52" fillId="0" borderId="12" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...49 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="5" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="54" fillId="4" borderId="51" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="4" borderId="50" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="4" borderId="97" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="4" borderId="20" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="4" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="4" borderId="12" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="4" borderId="99" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="4" borderId="53" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="4" borderId="98" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="51" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="50" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="97" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="20" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="12" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="99" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="53" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="98" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="51" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="50" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="97" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="20" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="12" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="99" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="53" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="98" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="55" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="68" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="4" borderId="56" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="5" borderId="51" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="5" borderId="55" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="5" borderId="99" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="5" borderId="56" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="5" borderId="49" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="5" borderId="50" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="5" borderId="97" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="5" borderId="52" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="5" borderId="53" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="5" borderId="98" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="22" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="57" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="94" fillId="0" borderId="52" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="94" fillId="0" borderId="53" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="94" fillId="0" borderId="56" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="54" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="68" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="54" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="68" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="54" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="68" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="54" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="68" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="54" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="68" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="55" fontId="7" fillId="0" borderId="54" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="55" fontId="7" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="55" fontId="7" fillId="0" borderId="68" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="54" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="68" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="54" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="68" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="115" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="100" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="55" fontId="102" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="102" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="102" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="102" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="101" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="107" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="102" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="180" fontId="102" fillId="4" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="101" fillId="4" borderId="22" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="62" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="62" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="62" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="76" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="76" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -16017,348 +16017,348 @@
       <c r="A14" s="72" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="14.1" customHeight="1">
       <c r="A15" s="99"/>
     </row>
     <row r="16" spans="1:12" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="100" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="101" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="103"/>
       <c r="E16" s="103"/>
       <c r="F16" s="103"/>
       <c r="G16" s="103"/>
       <c r="H16" s="103"/>
       <c r="I16" s="103"/>
       <c r="J16" s="103"/>
       <c r="K16" s="103"/>
       <c r="L16" s="103"/>
     </row>
     <row r="17" spans="1:12" s="102" customFormat="1" ht="50.1" customHeight="1">
-      <c r="B17" s="662" t="s">
+      <c r="B17" s="642" t="s">
         <v>22</v>
       </c>
-      <c r="C17" s="662"/>
-[...8 lines deleted...]
-      <c r="L17" s="662"/>
+      <c r="C17" s="642"/>
+      <c r="D17" s="642"/>
+      <c r="E17" s="642"/>
+      <c r="F17" s="642"/>
+      <c r="G17" s="642"/>
+      <c r="H17" s="642"/>
+      <c r="I17" s="642"/>
+      <c r="J17" s="642"/>
+      <c r="K17" s="642"/>
+      <c r="L17" s="642"/>
     </row>
     <row r="18" spans="1:12" s="102" customFormat="1" ht="7.5" customHeight="1">
       <c r="B18" s="104"/>
       <c r="C18" s="104"/>
       <c r="D18" s="104"/>
       <c r="E18" s="104"/>
       <c r="F18" s="104"/>
       <c r="G18" s="104"/>
       <c r="H18" s="104"/>
       <c r="I18" s="104"/>
       <c r="J18" s="104"/>
       <c r="K18" s="104"/>
       <c r="L18" s="104"/>
     </row>
     <row r="19" spans="1:12" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="100" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="101" t="s">
         <v>23</v>
       </c>
       <c r="D19" s="103"/>
       <c r="E19" s="103"/>
       <c r="F19" s="103" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="103"/>
       <c r="I19" s="103"/>
       <c r="J19" s="103"/>
       <c r="K19" s="103"/>
       <c r="L19" s="103"/>
     </row>
     <row r="20" spans="1:12" s="102" customFormat="1" ht="67.5" customHeight="1">
       <c r="A20" s="105"/>
-      <c r="B20" s="662" t="s">
+      <c r="B20" s="642" t="s">
         <v>25</v>
       </c>
-      <c r="C20" s="663"/>
-[...8 lines deleted...]
-      <c r="L20" s="663"/>
+      <c r="C20" s="643"/>
+      <c r="D20" s="643"/>
+      <c r="E20" s="643"/>
+      <c r="F20" s="643"/>
+      <c r="G20" s="643"/>
+      <c r="H20" s="643"/>
+      <c r="I20" s="643"/>
+      <c r="J20" s="643"/>
+      <c r="K20" s="643"/>
+      <c r="L20" s="643"/>
     </row>
     <row r="21" spans="1:12" s="102" customFormat="1" ht="135.75" customHeight="1">
-      <c r="B21" s="662" t="s">
+      <c r="B21" s="642" t="s">
         <v>26</v>
       </c>
-      <c r="C21" s="662"/>
-[...8 lines deleted...]
-      <c r="L21" s="662"/>
+      <c r="C21" s="642"/>
+      <c r="D21" s="642"/>
+      <c r="E21" s="642"/>
+      <c r="F21" s="642"/>
+      <c r="G21" s="642"/>
+      <c r="H21" s="642"/>
+      <c r="I21" s="642"/>
+      <c r="J21" s="642"/>
+      <c r="K21" s="642"/>
+      <c r="L21" s="642"/>
     </row>
     <row r="22" spans="1:12" s="102" customFormat="1" ht="55.5" customHeight="1">
-      <c r="B22" s="662" t="s">
+      <c r="B22" s="642" t="s">
         <v>27</v>
       </c>
-      <c r="C22" s="662"/>
-[...8 lines deleted...]
-      <c r="L22" s="662"/>
+      <c r="C22" s="642"/>
+      <c r="D22" s="642"/>
+      <c r="E22" s="642"/>
+      <c r="F22" s="642"/>
+      <c r="G22" s="642"/>
+      <c r="H22" s="642"/>
+      <c r="I22" s="642"/>
+      <c r="J22" s="642"/>
+      <c r="K22" s="642"/>
+      <c r="L22" s="642"/>
     </row>
     <row r="23" spans="1:12" s="102" customFormat="1" ht="48" customHeight="1">
-      <c r="B23" s="662" t="s">
+      <c r="B23" s="642" t="s">
         <v>28</v>
       </c>
-      <c r="C23" s="662"/>
-[...8 lines deleted...]
-      <c r="L23" s="662"/>
+      <c r="C23" s="642"/>
+      <c r="D23" s="642"/>
+      <c r="E23" s="642"/>
+      <c r="F23" s="642"/>
+      <c r="G23" s="642"/>
+      <c r="H23" s="642"/>
+      <c r="I23" s="642"/>
+      <c r="J23" s="642"/>
+      <c r="K23" s="642"/>
+      <c r="L23" s="642"/>
     </row>
     <row r="24" spans="1:12" s="102" customFormat="1" ht="108.75" customHeight="1">
-      <c r="B24" s="662" t="s">
+      <c r="B24" s="642" t="s">
         <v>29</v>
       </c>
-      <c r="C24" s="662"/>
-[...8 lines deleted...]
-      <c r="L24" s="662"/>
+      <c r="C24" s="642"/>
+      <c r="D24" s="642"/>
+      <c r="E24" s="642"/>
+      <c r="F24" s="642"/>
+      <c r="G24" s="642"/>
+      <c r="H24" s="642"/>
+      <c r="I24" s="642"/>
+      <c r="J24" s="642"/>
+      <c r="K24" s="642"/>
+      <c r="L24" s="642"/>
     </row>
     <row r="25" spans="1:12" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B25" s="542"/>
       <c r="C25" s="542"/>
-      <c r="D25" s="651" t="s">
+      <c r="D25" s="631" t="s">
         <v>30</v>
       </c>
-      <c r="E25" s="652"/>
-[...4 lines deleted...]
-      <c r="J25" s="653"/>
+      <c r="E25" s="632"/>
+      <c r="F25" s="632"/>
+      <c r="G25" s="632"/>
+      <c r="H25" s="632"/>
+      <c r="I25" s="632"/>
+      <c r="J25" s="633"/>
       <c r="K25" s="542"/>
     </row>
     <row r="26" spans="1:12" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B26" s="106"/>
       <c r="C26" s="547"/>
-      <c r="D26" s="654"/>
-[...5 lines deleted...]
-      <c r="J26" s="656"/>
+      <c r="D26" s="634"/>
+      <c r="E26" s="635"/>
+      <c r="F26" s="635"/>
+      <c r="G26" s="635"/>
+      <c r="H26" s="635"/>
+      <c r="I26" s="635"/>
+      <c r="J26" s="636"/>
       <c r="K26" s="547"/>
       <c r="L26" s="547"/>
     </row>
     <row r="27" spans="1:12" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B27" s="106"/>
       <c r="C27" s="107"/>
-      <c r="D27" s="654"/>
-[...5 lines deleted...]
-      <c r="J27" s="656"/>
+      <c r="D27" s="634"/>
+      <c r="E27" s="635"/>
+      <c r="F27" s="635"/>
+      <c r="G27" s="635"/>
+      <c r="H27" s="635"/>
+      <c r="I27" s="635"/>
+      <c r="J27" s="636"/>
       <c r="K27" s="107"/>
       <c r="L27" s="107"/>
     </row>
     <row r="28" spans="1:12" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B28" s="106"/>
       <c r="C28" s="107"/>
-      <c r="D28" s="654"/>
-[...5 lines deleted...]
-      <c r="J28" s="656"/>
+      <c r="D28" s="634"/>
+      <c r="E28" s="635"/>
+      <c r="F28" s="635"/>
+      <c r="G28" s="635"/>
+      <c r="H28" s="635"/>
+      <c r="I28" s="635"/>
+      <c r="J28" s="636"/>
       <c r="K28" s="107"/>
       <c r="L28" s="107"/>
     </row>
     <row r="29" spans="1:12" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B29" s="106"/>
       <c r="C29" s="107"/>
-      <c r="D29" s="657"/>
-[...5 lines deleted...]
-      <c r="J29" s="659"/>
+      <c r="D29" s="637"/>
+      <c r="E29" s="638"/>
+      <c r="F29" s="638"/>
+      <c r="G29" s="638"/>
+      <c r="H29" s="638"/>
+      <c r="I29" s="638"/>
+      <c r="J29" s="639"/>
       <c r="K29" s="107"/>
       <c r="L29" s="107"/>
     </row>
     <row r="30" spans="1:12" s="102" customFormat="1" ht="6.95" customHeight="1">
       <c r="B30" s="106"/>
       <c r="C30" s="107"/>
       <c r="D30" s="541"/>
       <c r="E30" s="541"/>
       <c r="F30" s="541"/>
       <c r="G30" s="541"/>
       <c r="H30" s="541"/>
       <c r="I30" s="541"/>
       <c r="J30" s="541"/>
       <c r="K30" s="107"/>
       <c r="L30" s="107"/>
     </row>
     <row r="31" spans="1:12" s="102" customFormat="1" ht="47.25" customHeight="1">
-      <c r="B31" s="660" t="s">
+      <c r="B31" s="640" t="s">
         <v>31</v>
       </c>
-      <c r="C31" s="660"/>
-[...8 lines deleted...]
-      <c r="L31" s="660"/>
+      <c r="C31" s="640"/>
+      <c r="D31" s="640"/>
+      <c r="E31" s="640"/>
+      <c r="F31" s="640"/>
+      <c r="G31" s="640"/>
+      <c r="H31" s="640"/>
+      <c r="I31" s="640"/>
+      <c r="J31" s="640"/>
+      <c r="K31" s="640"/>
+      <c r="L31" s="640"/>
     </row>
     <row r="32" spans="1:12" s="102" customFormat="1" ht="26.25" customHeight="1">
-      <c r="B32" s="661" t="s">
+      <c r="B32" s="641" t="s">
         <v>32</v>
       </c>
-      <c r="C32" s="661"/>
-[...8 lines deleted...]
-      <c r="L32" s="661"/>
+      <c r="C32" s="641"/>
+      <c r="D32" s="641"/>
+      <c r="E32" s="641"/>
+      <c r="F32" s="641"/>
+      <c r="G32" s="641"/>
+      <c r="H32" s="641"/>
+      <c r="I32" s="641"/>
+      <c r="J32" s="641"/>
+      <c r="K32" s="641"/>
+      <c r="L32" s="641"/>
     </row>
     <row r="33" spans="2:12" ht="8.1" customHeight="1"/>
     <row r="34" spans="2:12">
-      <c r="B34" s="650" t="s">
+      <c r="B34" s="630" t="s">
         <v>33</v>
       </c>
-      <c r="C34" s="650"/>
-[...8 lines deleted...]
-      <c r="L34" s="650"/>
+      <c r="C34" s="630"/>
+      <c r="D34" s="630"/>
+      <c r="E34" s="630"/>
+      <c r="F34" s="630"/>
+      <c r="G34" s="630"/>
+      <c r="H34" s="630"/>
+      <c r="I34" s="630"/>
+      <c r="J34" s="630"/>
+      <c r="K34" s="630"/>
+      <c r="L34" s="630"/>
     </row>
     <row r="35" spans="2:12">
-      <c r="B35" s="650"/>
-[...9 lines deleted...]
-      <c r="L35" s="650"/>
+      <c r="B35" s="630"/>
+      <c r="C35" s="630"/>
+      <c r="D35" s="630"/>
+      <c r="E35" s="630"/>
+      <c r="F35" s="630"/>
+      <c r="G35" s="630"/>
+      <c r="H35" s="630"/>
+      <c r="I35" s="630"/>
+      <c r="J35" s="630"/>
+      <c r="K35" s="630"/>
+      <c r="L35" s="630"/>
     </row>
     <row r="36" spans="2:12" ht="42.75" customHeight="1">
-      <c r="B36" s="650"/>
-[...9 lines deleted...]
-      <c r="L36" s="650"/>
+      <c r="B36" s="630"/>
+      <c r="C36" s="630"/>
+      <c r="D36" s="630"/>
+      <c r="E36" s="630"/>
+      <c r="F36" s="630"/>
+      <c r="G36" s="630"/>
+      <c r="H36" s="630"/>
+      <c r="I36" s="630"/>
+      <c r="J36" s="630"/>
+      <c r="K36" s="630"/>
+      <c r="L36" s="630"/>
     </row>
     <row r="37" spans="2:12">
-      <c r="B37" s="650"/>
-[...9 lines deleted...]
-      <c r="L37" s="650"/>
+      <c r="B37" s="630"/>
+      <c r="C37" s="630"/>
+      <c r="D37" s="630"/>
+      <c r="E37" s="630"/>
+      <c r="F37" s="630"/>
+      <c r="G37" s="630"/>
+      <c r="H37" s="630"/>
+      <c r="I37" s="630"/>
+      <c r="J37" s="630"/>
+      <c r="K37" s="630"/>
+      <c r="L37" s="630"/>
     </row>
     <row r="41" spans="2:12">
       <c r="F41" s="108"/>
     </row>
   </sheetData>
   <customSheetViews>
-    <customSheetView guid="{F9143849-2950-4A3C-ABFF-F8DA3D7B21DB}" scale="85" showGridLines="0" fitToPage="1" printArea="1" view="pageBreakPreview">
-      <selection activeCell="I13" sqref="I13"/>
+    <customSheetView guid="{C18E9BE0-42F9-4C1A-9904-B3E737C711CA}" scale="85" showGridLines="0" fitToPage="1" printArea="1" view="pageBreakPreview">
+      <selection activeCell="C9" sqref="C9"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <printOptions horizontalCentered="1"/>
       <pageSetup paperSize="9" scale="74" fitToHeight="0" orientation="portrait" r:id="rId1"/>
     </customSheetView>
-    <customSheetView guid="{C18E9BE0-42F9-4C1A-9904-B3E737C711CA}" scale="85" showGridLines="0" fitToPage="1" printArea="1" view="pageBreakPreview">
-      <selection activeCell="C9" sqref="C9"/>
+    <customSheetView guid="{F9143849-2950-4A3C-ABFF-F8DA3D7B21DB}" scale="85" showGridLines="0" fitToPage="1" printArea="1" view="pageBreakPreview">
+      <selection activeCell="I13" sqref="I13"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <printOptions horizontalCentered="1"/>
       <pageSetup paperSize="9" scale="74" fitToHeight="0" orientation="portrait" r:id="rId2"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="10">
     <mergeCell ref="B34:L37"/>
     <mergeCell ref="D25:J29"/>
     <mergeCell ref="B31:L31"/>
     <mergeCell ref="B32:L32"/>
     <mergeCell ref="B17:L17"/>
     <mergeCell ref="B20:L20"/>
     <mergeCell ref="B21:L21"/>
     <mergeCell ref="B22:L22"/>
     <mergeCell ref="B23:L23"/>
     <mergeCell ref="B24:L24"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <hyperlinks>
     <hyperlink ref="A5" location="'①-補助事業のご利用に関するアンケート'!A1" display="①" xr:uid="{25EF7CBC-F1F4-444D-95E9-11638C5E930F}"/>
     <hyperlink ref="A6" location="'②-申請書'!A1" display="②" xr:uid="{7ABAE76C-0648-4778-B91A-7007D82DE8AC}"/>
     <hyperlink ref="A7" location="'③-別紙1.計画概要'!A1" display="③" xr:uid="{ABDF178B-8108-488A-AC68-526BDA238243}"/>
     <hyperlink ref="A8" location="'④-別紙2.予算概算'!A1" display="④" xr:uid="{28AA6575-DF2D-499D-AB96-D599C176236D}"/>
     <hyperlink ref="A9" location="'⑤-別紙3.日程案'!A1" display="⑤" xr:uid="{F57FDC77-4F3A-42B2-B4ED-3F10F8E24515}"/>
     <hyperlink ref="A10" location="'⑥-別紙4.個人情報の取り扱いについて'!A1" display="⑥" xr:uid="{313FE9CE-F91B-4357-9DE7-D4AC627A5087}"/>
@@ -17532,1288 +17532,1288 @@
         <v>407</v>
       </c>
       <c r="B1" s="110"/>
       <c r="D1" s="140"/>
       <c r="E1" s="140"/>
       <c r="F1" s="140"/>
       <c r="G1" s="140"/>
       <c r="H1" s="140"/>
       <c r="J1" s="111"/>
       <c r="R1" s="142" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="2" spans="1:18" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="141"/>
       <c r="B2" s="110"/>
       <c r="D2" s="140"/>
       <c r="E2" s="140"/>
       <c r="F2" s="140"/>
       <c r="G2" s="140"/>
       <c r="H2" s="140"/>
       <c r="J2" s="111"/>
       <c r="R2" s="142"/>
     </row>
     <row r="3" spans="1:18" ht="36" customHeight="1">
-      <c r="A3" s="1161" t="s">
+      <c r="A3" s="1084" t="s">
         <v>478</v>
       </c>
-      <c r="B3" s="1161"/>
-[...15 lines deleted...]
-      <c r="R3" s="1161"/>
+      <c r="B3" s="1084"/>
+      <c r="C3" s="1084"/>
+      <c r="D3" s="1084"/>
+      <c r="E3" s="1084"/>
+      <c r="F3" s="1084"/>
+      <c r="G3" s="1084"/>
+      <c r="H3" s="1084"/>
+      <c r="I3" s="1084"/>
+      <c r="J3" s="1084"/>
+      <c r="K3" s="1084"/>
+      <c r="L3" s="1084"/>
+      <c r="M3" s="1084"/>
+      <c r="N3" s="1084"/>
+      <c r="O3" s="1084"/>
+      <c r="P3" s="1084"/>
+      <c r="Q3" s="1084"/>
+      <c r="R3" s="1084"/>
     </row>
     <row r="4" spans="1:18" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="269"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
     </row>
     <row r="5" spans="1:18" ht="20.100000000000001" hidden="1" customHeight="1">
-      <c r="A5" s="1160" t="s">
+      <c r="A5" s="1083" t="s">
         <v>400</v>
       </c>
-      <c r="B5" s="1160"/>
-[...15 lines deleted...]
-      <c r="R5" s="1160"/>
+      <c r="B5" s="1083"/>
+      <c r="C5" s="1083"/>
+      <c r="D5" s="1083"/>
+      <c r="E5" s="1083"/>
+      <c r="F5" s="1083"/>
+      <c r="G5" s="1083"/>
+      <c r="H5" s="1083"/>
+      <c r="I5" s="1083"/>
+      <c r="J5" s="1083"/>
+      <c r="K5" s="1083"/>
+      <c r="L5" s="1083"/>
+      <c r="M5" s="1083"/>
+      <c r="N5" s="1083"/>
+      <c r="O5" s="1083"/>
+      <c r="P5" s="1083"/>
+      <c r="Q5" s="1083"/>
+      <c r="R5" s="1083"/>
     </row>
     <row r="6" spans="1:18" ht="36" hidden="1" customHeight="1">
-      <c r="A6" s="1160"/>
-[...16 lines deleted...]
-      <c r="R6" s="1160"/>
+      <c r="A6" s="1083"/>
+      <c r="B6" s="1083"/>
+      <c r="C6" s="1083"/>
+      <c r="D6" s="1083"/>
+      <c r="E6" s="1083"/>
+      <c r="F6" s="1083"/>
+      <c r="G6" s="1083"/>
+      <c r="H6" s="1083"/>
+      <c r="I6" s="1083"/>
+      <c r="J6" s="1083"/>
+      <c r="K6" s="1083"/>
+      <c r="L6" s="1083"/>
+      <c r="M6" s="1083"/>
+      <c r="N6" s="1083"/>
+      <c r="O6" s="1083"/>
+      <c r="P6" s="1083"/>
+      <c r="Q6" s="1083"/>
+      <c r="R6" s="1083"/>
     </row>
     <row r="7" spans="1:18" ht="14.45" thickBot="1">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
     </row>
     <row r="8" spans="1:18" ht="20.100000000000001" customHeight="1">
-      <c r="A8" s="1120" t="s">
+      <c r="A8" s="1119" t="s">
         <v>401</v>
       </c>
-      <c r="B8" s="1121"/>
-[...2 lines deleted...]
-      <c r="E8" s="1126" t="s">
+      <c r="B8" s="1120"/>
+      <c r="C8" s="1120"/>
+      <c r="D8" s="1121"/>
+      <c r="E8" s="1115" t="s">
         <v>402</v>
       </c>
-      <c r="F8" s="1121"/>
-[...7 lines deleted...]
-      <c r="N8" s="1126" t="s">
+      <c r="F8" s="1120"/>
+      <c r="G8" s="1120"/>
+      <c r="H8" s="1120"/>
+      <c r="I8" s="1120"/>
+      <c r="J8" s="1120"/>
+      <c r="K8" s="1120"/>
+      <c r="L8" s="1120"/>
+      <c r="M8" s="1120"/>
+      <c r="N8" s="1115" t="s">
         <v>403</v>
       </c>
-      <c r="O8" s="1121"/>
-[...1 lines deleted...]
-      <c r="Q8" s="1126" t="s">
+      <c r="O8" s="1120"/>
+      <c r="P8" s="1121"/>
+      <c r="Q8" s="1115" t="s">
         <v>404</v>
       </c>
-      <c r="R8" s="1149"/>
+      <c r="R8" s="1116"/>
     </row>
     <row r="9" spans="1:18" ht="14.45" thickBot="1">
-      <c r="A9" s="1123"/>
-[...16 lines deleted...]
-      <c r="R9" s="1150"/>
+      <c r="A9" s="1122"/>
+      <c r="B9" s="1123"/>
+      <c r="C9" s="1123"/>
+      <c r="D9" s="1124"/>
+      <c r="E9" s="1117"/>
+      <c r="F9" s="1123"/>
+      <c r="G9" s="1123"/>
+      <c r="H9" s="1123"/>
+      <c r="I9" s="1123"/>
+      <c r="J9" s="1123"/>
+      <c r="K9" s="1123"/>
+      <c r="L9" s="1123"/>
+      <c r="M9" s="1123"/>
+      <c r="N9" s="1117"/>
+      <c r="O9" s="1123"/>
+      <c r="P9" s="1124"/>
+      <c r="Q9" s="1117"/>
+      <c r="R9" s="1118"/>
     </row>
     <row r="10" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A10" s="1137" t="str">
+      <c r="A10" s="1077" t="str">
         <f>IF('⑤-別紙3.日程案'!A9="","",'⑤-別紙3.日程案'!A9)</f>
         <v/>
       </c>
-      <c r="B10" s="1138"/>
-[...2 lines deleted...]
-      <c r="E10" s="1151" t="str">
+      <c r="B10" s="1078"/>
+      <c r="C10" s="1078"/>
+      <c r="D10" s="1079"/>
+      <c r="E10" s="1094" t="str">
         <f>IF('⑤-別紙3.日程案'!E9="","",'⑤-別紙3.日程案'!E9)</f>
         <v/>
       </c>
-      <c r="F10" s="1152"/>
-[...7 lines deleted...]
-      <c r="N10" s="1128" t="str">
+      <c r="F10" s="1095"/>
+      <c r="G10" s="1095"/>
+      <c r="H10" s="1095"/>
+      <c r="I10" s="1095"/>
+      <c r="J10" s="1095"/>
+      <c r="K10" s="1095"/>
+      <c r="L10" s="1095"/>
+      <c r="M10" s="1096"/>
+      <c r="N10" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!N9="","",'⑤-別紙3.日程案'!N9)</f>
         <v/>
       </c>
-      <c r="O10" s="1129"/>
-[...1 lines deleted...]
-      <c r="Q10" s="1128" t="str">
+      <c r="O10" s="1104"/>
+      <c r="P10" s="1105"/>
+      <c r="Q10" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!Q9="","",'⑤-別紙3.日程案'!Q9)</f>
         <v/>
       </c>
-      <c r="R10" s="1146"/>
+      <c r="R10" s="1112"/>
     </row>
     <row r="11" spans="1:18">
-      <c r="A11" s="1140" t="s">
+      <c r="A11" s="1080" t="s">
         <v>164</v>
       </c>
-      <c r="B11" s="1141"/>
-[...15 lines deleted...]
-      <c r="R11" s="1147"/>
+      <c r="B11" s="1081"/>
+      <c r="C11" s="1081"/>
+      <c r="D11" s="1082"/>
+      <c r="E11" s="1097"/>
+      <c r="F11" s="1098"/>
+      <c r="G11" s="1098"/>
+      <c r="H11" s="1098"/>
+      <c r="I11" s="1098"/>
+      <c r="J11" s="1098"/>
+      <c r="K11" s="1098"/>
+      <c r="L11" s="1098"/>
+      <c r="M11" s="1099"/>
+      <c r="N11" s="1106"/>
+      <c r="O11" s="1107"/>
+      <c r="P11" s="1108"/>
+      <c r="Q11" s="1106"/>
+      <c r="R11" s="1113"/>
     </row>
     <row r="12" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A12" s="1143" t="str">
+      <c r="A12" s="1074" t="str">
         <f>IF('⑤-別紙3.日程案'!A11="","",'⑤-別紙3.日程案'!A11)</f>
         <v/>
       </c>
-      <c r="B12" s="1144"/>
-[...15 lines deleted...]
-      <c r="R12" s="1148"/>
+      <c r="B12" s="1075"/>
+      <c r="C12" s="1075"/>
+      <c r="D12" s="1076"/>
+      <c r="E12" s="1100"/>
+      <c r="F12" s="1101"/>
+      <c r="G12" s="1101"/>
+      <c r="H12" s="1101"/>
+      <c r="I12" s="1101"/>
+      <c r="J12" s="1101"/>
+      <c r="K12" s="1101"/>
+      <c r="L12" s="1101"/>
+      <c r="M12" s="1102"/>
+      <c r="N12" s="1109"/>
+      <c r="O12" s="1110"/>
+      <c r="P12" s="1111"/>
+      <c r="Q12" s="1109"/>
+      <c r="R12" s="1114"/>
     </row>
     <row r="13" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A13" s="1137" t="str">
+      <c r="A13" s="1077" t="str">
         <f>IF('⑤-別紙3.日程案'!A12="","",'⑤-別紙3.日程案'!A12)</f>
         <v/>
       </c>
-      <c r="B13" s="1138"/>
-[...2 lines deleted...]
-      <c r="E13" s="1151" t="str">
+      <c r="B13" s="1078"/>
+      <c r="C13" s="1078"/>
+      <c r="D13" s="1079"/>
+      <c r="E13" s="1094" t="str">
         <f>IF('⑤-別紙3.日程案'!E12="","",'⑤-別紙3.日程案'!E12)</f>
         <v/>
       </c>
-      <c r="F13" s="1152"/>
-[...7 lines deleted...]
-      <c r="N13" s="1128" t="str">
+      <c r="F13" s="1095"/>
+      <c r="G13" s="1095"/>
+      <c r="H13" s="1095"/>
+      <c r="I13" s="1095"/>
+      <c r="J13" s="1095"/>
+      <c r="K13" s="1095"/>
+      <c r="L13" s="1095"/>
+      <c r="M13" s="1096"/>
+      <c r="N13" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!N12="","",'⑤-別紙3.日程案'!N12)</f>
         <v/>
       </c>
-      <c r="O13" s="1129"/>
-[...1 lines deleted...]
-      <c r="Q13" s="1128" t="str">
+      <c r="O13" s="1104"/>
+      <c r="P13" s="1105"/>
+      <c r="Q13" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!Q12="","",'⑤-別紙3.日程案'!Q12)</f>
         <v/>
       </c>
-      <c r="R13" s="1146"/>
+      <c r="R13" s="1112"/>
     </row>
     <row r="14" spans="1:18">
-      <c r="A14" s="1140" t="s">
+      <c r="A14" s="1080" t="s">
         <v>164</v>
       </c>
-      <c r="B14" s="1141"/>
-[...15 lines deleted...]
-      <c r="R14" s="1147"/>
+      <c r="B14" s="1081"/>
+      <c r="C14" s="1081"/>
+      <c r="D14" s="1082"/>
+      <c r="E14" s="1097"/>
+      <c r="F14" s="1098"/>
+      <c r="G14" s="1098"/>
+      <c r="H14" s="1098"/>
+      <c r="I14" s="1098"/>
+      <c r="J14" s="1098"/>
+      <c r="K14" s="1098"/>
+      <c r="L14" s="1098"/>
+      <c r="M14" s="1099"/>
+      <c r="N14" s="1106"/>
+      <c r="O14" s="1107"/>
+      <c r="P14" s="1108"/>
+      <c r="Q14" s="1106"/>
+      <c r="R14" s="1113"/>
     </row>
     <row r="15" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A15" s="1143" t="str">
+      <c r="A15" s="1074" t="str">
         <f>IF('⑤-別紙3.日程案'!A14="","",'⑤-別紙3.日程案'!A14)</f>
         <v/>
       </c>
-      <c r="B15" s="1144"/>
-[...15 lines deleted...]
-      <c r="R15" s="1148"/>
+      <c r="B15" s="1075"/>
+      <c r="C15" s="1075"/>
+      <c r="D15" s="1076"/>
+      <c r="E15" s="1100"/>
+      <c r="F15" s="1101"/>
+      <c r="G15" s="1101"/>
+      <c r="H15" s="1101"/>
+      <c r="I15" s="1101"/>
+      <c r="J15" s="1101"/>
+      <c r="K15" s="1101"/>
+      <c r="L15" s="1101"/>
+      <c r="M15" s="1102"/>
+      <c r="N15" s="1109"/>
+      <c r="O15" s="1110"/>
+      <c r="P15" s="1111"/>
+      <c r="Q15" s="1109"/>
+      <c r="R15" s="1114"/>
     </row>
     <row r="16" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A16" s="1137" t="str">
+      <c r="A16" s="1077" t="str">
         <f>IF('⑤-別紙3.日程案'!A15="","",'⑤-別紙3.日程案'!A15)</f>
         <v/>
       </c>
-      <c r="B16" s="1138"/>
-[...2 lines deleted...]
-      <c r="E16" s="1151" t="str">
+      <c r="B16" s="1078"/>
+      <c r="C16" s="1078"/>
+      <c r="D16" s="1079"/>
+      <c r="E16" s="1094" t="str">
         <f>IF('⑤-別紙3.日程案'!E15="","",'⑤-別紙3.日程案'!E15)</f>
         <v/>
       </c>
-      <c r="F16" s="1152"/>
-[...7 lines deleted...]
-      <c r="N16" s="1128" t="str">
+      <c r="F16" s="1095"/>
+      <c r="G16" s="1095"/>
+      <c r="H16" s="1095"/>
+      <c r="I16" s="1095"/>
+      <c r="J16" s="1095"/>
+      <c r="K16" s="1095"/>
+      <c r="L16" s="1095"/>
+      <c r="M16" s="1096"/>
+      <c r="N16" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!N15="","",'⑤-別紙3.日程案'!N15)</f>
         <v/>
       </c>
-      <c r="O16" s="1129"/>
-[...1 lines deleted...]
-      <c r="Q16" s="1128" t="str">
+      <c r="O16" s="1104"/>
+      <c r="P16" s="1105"/>
+      <c r="Q16" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!Q15="","",'⑤-別紙3.日程案'!Q15)</f>
         <v/>
       </c>
-      <c r="R16" s="1146"/>
+      <c r="R16" s="1112"/>
     </row>
     <row r="17" spans="1:18">
-      <c r="A17" s="1140" t="s">
+      <c r="A17" s="1080" t="s">
         <v>164</v>
       </c>
-      <c r="B17" s="1141"/>
-[...15 lines deleted...]
-      <c r="R17" s="1147"/>
+      <c r="B17" s="1081"/>
+      <c r="C17" s="1081"/>
+      <c r="D17" s="1082"/>
+      <c r="E17" s="1097"/>
+      <c r="F17" s="1098"/>
+      <c r="G17" s="1098"/>
+      <c r="H17" s="1098"/>
+      <c r="I17" s="1098"/>
+      <c r="J17" s="1098"/>
+      <c r="K17" s="1098"/>
+      <c r="L17" s="1098"/>
+      <c r="M17" s="1099"/>
+      <c r="N17" s="1106"/>
+      <c r="O17" s="1107"/>
+      <c r="P17" s="1108"/>
+      <c r="Q17" s="1106"/>
+      <c r="R17" s="1113"/>
     </row>
     <row r="18" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A18" s="1143" t="str">
+      <c r="A18" s="1074" t="str">
         <f>IF('⑤-別紙3.日程案'!A17="","",'⑤-別紙3.日程案'!A17)</f>
         <v/>
       </c>
-      <c r="B18" s="1144"/>
-[...15 lines deleted...]
-      <c r="R18" s="1148"/>
+      <c r="B18" s="1075"/>
+      <c r="C18" s="1075"/>
+      <c r="D18" s="1076"/>
+      <c r="E18" s="1100"/>
+      <c r="F18" s="1101"/>
+      <c r="G18" s="1101"/>
+      <c r="H18" s="1101"/>
+      <c r="I18" s="1101"/>
+      <c r="J18" s="1101"/>
+      <c r="K18" s="1101"/>
+      <c r="L18" s="1101"/>
+      <c r="M18" s="1102"/>
+      <c r="N18" s="1109"/>
+      <c r="O18" s="1110"/>
+      <c r="P18" s="1111"/>
+      <c r="Q18" s="1109"/>
+      <c r="R18" s="1114"/>
     </row>
     <row r="19" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A19" s="1137" t="str">
+      <c r="A19" s="1077" t="str">
         <f>IF('⑤-別紙3.日程案'!A18="","",'⑤-別紙3.日程案'!A18)</f>
         <v/>
       </c>
-      <c r="B19" s="1138"/>
-[...2 lines deleted...]
-      <c r="E19" s="1151" t="str">
+      <c r="B19" s="1078"/>
+      <c r="C19" s="1078"/>
+      <c r="D19" s="1079"/>
+      <c r="E19" s="1094" t="str">
         <f>IF('⑤-別紙3.日程案'!E18="","",'⑤-別紙3.日程案'!E18)</f>
         <v/>
       </c>
-      <c r="F19" s="1152"/>
-[...7 lines deleted...]
-      <c r="N19" s="1128" t="str">
+      <c r="F19" s="1095"/>
+      <c r="G19" s="1095"/>
+      <c r="H19" s="1095"/>
+      <c r="I19" s="1095"/>
+      <c r="J19" s="1095"/>
+      <c r="K19" s="1095"/>
+      <c r="L19" s="1095"/>
+      <c r="M19" s="1096"/>
+      <c r="N19" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!N18="","",'⑤-別紙3.日程案'!N18)</f>
         <v/>
       </c>
-      <c r="O19" s="1129"/>
-[...1 lines deleted...]
-      <c r="Q19" s="1128" t="str">
+      <c r="O19" s="1104"/>
+      <c r="P19" s="1105"/>
+      <c r="Q19" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!Q18="","",'⑤-別紙3.日程案'!Q18)</f>
         <v/>
       </c>
-      <c r="R19" s="1146"/>
+      <c r="R19" s="1112"/>
     </row>
     <row r="20" spans="1:18">
-      <c r="A20" s="1140" t="s">
+      <c r="A20" s="1080" t="s">
         <v>164</v>
       </c>
-      <c r="B20" s="1141"/>
-[...15 lines deleted...]
-      <c r="R20" s="1147"/>
+      <c r="B20" s="1081"/>
+      <c r="C20" s="1081"/>
+      <c r="D20" s="1082"/>
+      <c r="E20" s="1097"/>
+      <c r="F20" s="1098"/>
+      <c r="G20" s="1098"/>
+      <c r="H20" s="1098"/>
+      <c r="I20" s="1098"/>
+      <c r="J20" s="1098"/>
+      <c r="K20" s="1098"/>
+      <c r="L20" s="1098"/>
+      <c r="M20" s="1099"/>
+      <c r="N20" s="1106"/>
+      <c r="O20" s="1107"/>
+      <c r="P20" s="1108"/>
+      <c r="Q20" s="1106"/>
+      <c r="R20" s="1113"/>
     </row>
     <row r="21" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A21" s="1143" t="str">
+      <c r="A21" s="1074" t="str">
         <f>IF('⑤-別紙3.日程案'!A20="","",'⑤-別紙3.日程案'!A20)</f>
         <v/>
       </c>
-      <c r="B21" s="1144"/>
-[...15 lines deleted...]
-      <c r="R21" s="1148"/>
+      <c r="B21" s="1075"/>
+      <c r="C21" s="1075"/>
+      <c r="D21" s="1076"/>
+      <c r="E21" s="1100"/>
+      <c r="F21" s="1101"/>
+      <c r="G21" s="1101"/>
+      <c r="H21" s="1101"/>
+      <c r="I21" s="1101"/>
+      <c r="J21" s="1101"/>
+      <c r="K21" s="1101"/>
+      <c r="L21" s="1101"/>
+      <c r="M21" s="1102"/>
+      <c r="N21" s="1109"/>
+      <c r="O21" s="1110"/>
+      <c r="P21" s="1111"/>
+      <c r="Q21" s="1109"/>
+      <c r="R21" s="1114"/>
     </row>
     <row r="22" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A22" s="1137" t="str">
+      <c r="A22" s="1077" t="str">
         <f>IF('⑤-別紙3.日程案'!A21="","",'⑤-別紙3.日程案'!A21)</f>
         <v/>
       </c>
-      <c r="B22" s="1138"/>
-[...2 lines deleted...]
-      <c r="E22" s="1151" t="str">
+      <c r="B22" s="1078"/>
+      <c r="C22" s="1078"/>
+      <c r="D22" s="1079"/>
+      <c r="E22" s="1094" t="str">
         <f>IF('⑤-別紙3.日程案'!E21="","",'⑤-別紙3.日程案'!E21)</f>
         <v/>
       </c>
-      <c r="F22" s="1152"/>
-[...7 lines deleted...]
-      <c r="N22" s="1128" t="str">
+      <c r="F22" s="1095"/>
+      <c r="G22" s="1095"/>
+      <c r="H22" s="1095"/>
+      <c r="I22" s="1095"/>
+      <c r="J22" s="1095"/>
+      <c r="K22" s="1095"/>
+      <c r="L22" s="1095"/>
+      <c r="M22" s="1096"/>
+      <c r="N22" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!N21="","",'⑤-別紙3.日程案'!N21)</f>
         <v/>
       </c>
-      <c r="O22" s="1129"/>
-[...1 lines deleted...]
-      <c r="Q22" s="1128" t="str">
+      <c r="O22" s="1104"/>
+      <c r="P22" s="1105"/>
+      <c r="Q22" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!Q21="","",'⑤-別紙3.日程案'!Q21)</f>
         <v/>
       </c>
-      <c r="R22" s="1146"/>
+      <c r="R22" s="1112"/>
     </row>
     <row r="23" spans="1:18">
-      <c r="A23" s="1140" t="s">
+      <c r="A23" s="1080" t="s">
         <v>164</v>
       </c>
-      <c r="B23" s="1141"/>
-[...15 lines deleted...]
-      <c r="R23" s="1147"/>
+      <c r="B23" s="1081"/>
+      <c r="C23" s="1081"/>
+      <c r="D23" s="1082"/>
+      <c r="E23" s="1097"/>
+      <c r="F23" s="1098"/>
+      <c r="G23" s="1098"/>
+      <c r="H23" s="1098"/>
+      <c r="I23" s="1098"/>
+      <c r="J23" s="1098"/>
+      <c r="K23" s="1098"/>
+      <c r="L23" s="1098"/>
+      <c r="M23" s="1099"/>
+      <c r="N23" s="1106"/>
+      <c r="O23" s="1107"/>
+      <c r="P23" s="1108"/>
+      <c r="Q23" s="1106"/>
+      <c r="R23" s="1113"/>
     </row>
     <row r="24" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A24" s="1143" t="str">
+      <c r="A24" s="1074" t="str">
         <f>IF('⑤-別紙3.日程案'!A23="","",'⑤-別紙3.日程案'!A23)</f>
         <v/>
       </c>
-      <c r="B24" s="1144"/>
-[...15 lines deleted...]
-      <c r="R24" s="1148"/>
+      <c r="B24" s="1075"/>
+      <c r="C24" s="1075"/>
+      <c r="D24" s="1076"/>
+      <c r="E24" s="1100"/>
+      <c r="F24" s="1101"/>
+      <c r="G24" s="1101"/>
+      <c r="H24" s="1101"/>
+      <c r="I24" s="1101"/>
+      <c r="J24" s="1101"/>
+      <c r="K24" s="1101"/>
+      <c r="L24" s="1101"/>
+      <c r="M24" s="1102"/>
+      <c r="N24" s="1109"/>
+      <c r="O24" s="1110"/>
+      <c r="P24" s="1111"/>
+      <c r="Q24" s="1109"/>
+      <c r="R24" s="1114"/>
     </row>
     <row r="25" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A25" s="1137" t="str">
+      <c r="A25" s="1077" t="str">
         <f>IF('⑤-別紙3.日程案'!A24="","",'⑤-別紙3.日程案'!A24)</f>
         <v/>
       </c>
-      <c r="B25" s="1138"/>
-[...2 lines deleted...]
-      <c r="E25" s="1151" t="str">
+      <c r="B25" s="1078"/>
+      <c r="C25" s="1078"/>
+      <c r="D25" s="1079"/>
+      <c r="E25" s="1094" t="str">
         <f>IF('⑤-別紙3.日程案'!E24="","",'⑤-別紙3.日程案'!E24)</f>
         <v/>
       </c>
-      <c r="F25" s="1152"/>
-[...7 lines deleted...]
-      <c r="N25" s="1128" t="str">
+      <c r="F25" s="1095"/>
+      <c r="G25" s="1095"/>
+      <c r="H25" s="1095"/>
+      <c r="I25" s="1095"/>
+      <c r="J25" s="1095"/>
+      <c r="K25" s="1095"/>
+      <c r="L25" s="1095"/>
+      <c r="M25" s="1096"/>
+      <c r="N25" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!N24="","",'⑤-別紙3.日程案'!N24)</f>
         <v/>
       </c>
-      <c r="O25" s="1129"/>
-[...1 lines deleted...]
-      <c r="Q25" s="1128" t="str">
+      <c r="O25" s="1104"/>
+      <c r="P25" s="1105"/>
+      <c r="Q25" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!Q24="","",'⑤-別紙3.日程案'!Q24)</f>
         <v/>
       </c>
-      <c r="R25" s="1146"/>
+      <c r="R25" s="1112"/>
     </row>
     <row r="26" spans="1:18">
-      <c r="A26" s="1140" t="s">
+      <c r="A26" s="1080" t="s">
         <v>164</v>
       </c>
-      <c r="B26" s="1141"/>
-[...15 lines deleted...]
-      <c r="R26" s="1147"/>
+      <c r="B26" s="1081"/>
+      <c r="C26" s="1081"/>
+      <c r="D26" s="1082"/>
+      <c r="E26" s="1097"/>
+      <c r="F26" s="1098"/>
+      <c r="G26" s="1098"/>
+      <c r="H26" s="1098"/>
+      <c r="I26" s="1098"/>
+      <c r="J26" s="1098"/>
+      <c r="K26" s="1098"/>
+      <c r="L26" s="1098"/>
+      <c r="M26" s="1099"/>
+      <c r="N26" s="1106"/>
+      <c r="O26" s="1107"/>
+      <c r="P26" s="1108"/>
+      <c r="Q26" s="1106"/>
+      <c r="R26" s="1113"/>
     </row>
     <row r="27" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A27" s="1143" t="str">
+      <c r="A27" s="1074" t="str">
         <f>IF('⑤-別紙3.日程案'!A26="","",'⑤-別紙3.日程案'!A26)</f>
         <v/>
       </c>
-      <c r="B27" s="1144"/>
-[...15 lines deleted...]
-      <c r="R27" s="1148"/>
+      <c r="B27" s="1075"/>
+      <c r="C27" s="1075"/>
+      <c r="D27" s="1076"/>
+      <c r="E27" s="1100"/>
+      <c r="F27" s="1101"/>
+      <c r="G27" s="1101"/>
+      <c r="H27" s="1101"/>
+      <c r="I27" s="1101"/>
+      <c r="J27" s="1101"/>
+      <c r="K27" s="1101"/>
+      <c r="L27" s="1101"/>
+      <c r="M27" s="1102"/>
+      <c r="N27" s="1109"/>
+      <c r="O27" s="1110"/>
+      <c r="P27" s="1111"/>
+      <c r="Q27" s="1109"/>
+      <c r="R27" s="1114"/>
     </row>
     <row r="28" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A28" s="1137" t="str">
+      <c r="A28" s="1077" t="str">
         <f>IF('⑤-別紙3.日程案'!A27="","",'⑤-別紙3.日程案'!A27)</f>
         <v/>
       </c>
-      <c r="B28" s="1138"/>
-[...2 lines deleted...]
-      <c r="E28" s="1151" t="str">
+      <c r="B28" s="1078"/>
+      <c r="C28" s="1078"/>
+      <c r="D28" s="1079"/>
+      <c r="E28" s="1094" t="str">
         <f>IF('⑤-別紙3.日程案'!E27="","",'⑤-別紙3.日程案'!E27)</f>
         <v/>
       </c>
-      <c r="F28" s="1152"/>
-[...7 lines deleted...]
-      <c r="N28" s="1128" t="str">
+      <c r="F28" s="1095"/>
+      <c r="G28" s="1095"/>
+      <c r="H28" s="1095"/>
+      <c r="I28" s="1095"/>
+      <c r="J28" s="1095"/>
+      <c r="K28" s="1095"/>
+      <c r="L28" s="1095"/>
+      <c r="M28" s="1096"/>
+      <c r="N28" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!N27="","",'⑤-別紙3.日程案'!N27)</f>
         <v/>
       </c>
-      <c r="O28" s="1129"/>
-[...1 lines deleted...]
-      <c r="Q28" s="1128" t="str">
+      <c r="O28" s="1104"/>
+      <c r="P28" s="1105"/>
+      <c r="Q28" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!Q27="","",'⑤-別紙3.日程案'!Q27)</f>
         <v/>
       </c>
-      <c r="R28" s="1146"/>
+      <c r="R28" s="1112"/>
     </row>
     <row r="29" spans="1:18">
-      <c r="A29" s="1140" t="s">
+      <c r="A29" s="1080" t="s">
         <v>164</v>
       </c>
-      <c r="B29" s="1141"/>
-[...15 lines deleted...]
-      <c r="R29" s="1147"/>
+      <c r="B29" s="1081"/>
+      <c r="C29" s="1081"/>
+      <c r="D29" s="1082"/>
+      <c r="E29" s="1097"/>
+      <c r="F29" s="1098"/>
+      <c r="G29" s="1098"/>
+      <c r="H29" s="1098"/>
+      <c r="I29" s="1098"/>
+      <c r="J29" s="1098"/>
+      <c r="K29" s="1098"/>
+      <c r="L29" s="1098"/>
+      <c r="M29" s="1099"/>
+      <c r="N29" s="1106"/>
+      <c r="O29" s="1107"/>
+      <c r="P29" s="1108"/>
+      <c r="Q29" s="1106"/>
+      <c r="R29" s="1113"/>
     </row>
     <row r="30" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A30" s="1143" t="str">
+      <c r="A30" s="1074" t="str">
         <f>IF('⑤-別紙3.日程案'!A29="","",'⑤-別紙3.日程案'!A29)</f>
         <v/>
       </c>
-      <c r="B30" s="1144"/>
-[...15 lines deleted...]
-      <c r="R30" s="1148"/>
+      <c r="B30" s="1075"/>
+      <c r="C30" s="1075"/>
+      <c r="D30" s="1076"/>
+      <c r="E30" s="1100"/>
+      <c r="F30" s="1101"/>
+      <c r="G30" s="1101"/>
+      <c r="H30" s="1101"/>
+      <c r="I30" s="1101"/>
+      <c r="J30" s="1101"/>
+      <c r="K30" s="1101"/>
+      <c r="L30" s="1101"/>
+      <c r="M30" s="1102"/>
+      <c r="N30" s="1109"/>
+      <c r="O30" s="1110"/>
+      <c r="P30" s="1111"/>
+      <c r="Q30" s="1109"/>
+      <c r="R30" s="1114"/>
     </row>
     <row r="31" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A31" s="1137" t="str">
+      <c r="A31" s="1077" t="str">
         <f>IF('⑤-別紙3.日程案'!A30="","",'⑤-別紙3.日程案'!A30)</f>
         <v/>
       </c>
-      <c r="B31" s="1138"/>
-[...2 lines deleted...]
-      <c r="E31" s="1151" t="str">
+      <c r="B31" s="1078"/>
+      <c r="C31" s="1078"/>
+      <c r="D31" s="1079"/>
+      <c r="E31" s="1094" t="str">
         <f>IF('⑤-別紙3.日程案'!E30="","",'⑤-別紙3.日程案'!E30)</f>
         <v/>
       </c>
-      <c r="F31" s="1152"/>
-[...7 lines deleted...]
-      <c r="N31" s="1128" t="str">
+      <c r="F31" s="1095"/>
+      <c r="G31" s="1095"/>
+      <c r="H31" s="1095"/>
+      <c r="I31" s="1095"/>
+      <c r="J31" s="1095"/>
+      <c r="K31" s="1095"/>
+      <c r="L31" s="1095"/>
+      <c r="M31" s="1096"/>
+      <c r="N31" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!N30="","",'⑤-別紙3.日程案'!N30)</f>
         <v/>
       </c>
-      <c r="O31" s="1129"/>
-[...1 lines deleted...]
-      <c r="Q31" s="1128" t="str">
+      <c r="O31" s="1104"/>
+      <c r="P31" s="1105"/>
+      <c r="Q31" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!Q30="","",'⑤-別紙3.日程案'!Q30)</f>
         <v/>
       </c>
-      <c r="R31" s="1146"/>
+      <c r="R31" s="1112"/>
     </row>
     <row r="32" spans="1:18">
-      <c r="A32" s="1140" t="s">
+      <c r="A32" s="1080" t="s">
         <v>164</v>
       </c>
-      <c r="B32" s="1141"/>
-[...15 lines deleted...]
-      <c r="R32" s="1147"/>
+      <c r="B32" s="1081"/>
+      <c r="C32" s="1081"/>
+      <c r="D32" s="1082"/>
+      <c r="E32" s="1097"/>
+      <c r="F32" s="1098"/>
+      <c r="G32" s="1098"/>
+      <c r="H32" s="1098"/>
+      <c r="I32" s="1098"/>
+      <c r="J32" s="1098"/>
+      <c r="K32" s="1098"/>
+      <c r="L32" s="1098"/>
+      <c r="M32" s="1099"/>
+      <c r="N32" s="1106"/>
+      <c r="O32" s="1107"/>
+      <c r="P32" s="1108"/>
+      <c r="Q32" s="1106"/>
+      <c r="R32" s="1113"/>
     </row>
     <row r="33" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A33" s="1143" t="str">
+      <c r="A33" s="1074" t="str">
         <f>IF('⑤-別紙3.日程案'!A32="","",'⑤-別紙3.日程案'!A32)</f>
         <v/>
       </c>
-      <c r="B33" s="1144"/>
-[...15 lines deleted...]
-      <c r="R33" s="1148"/>
+      <c r="B33" s="1075"/>
+      <c r="C33" s="1075"/>
+      <c r="D33" s="1076"/>
+      <c r="E33" s="1100"/>
+      <c r="F33" s="1101"/>
+      <c r="G33" s="1101"/>
+      <c r="H33" s="1101"/>
+      <c r="I33" s="1101"/>
+      <c r="J33" s="1101"/>
+      <c r="K33" s="1101"/>
+      <c r="L33" s="1101"/>
+      <c r="M33" s="1102"/>
+      <c r="N33" s="1109"/>
+      <c r="O33" s="1110"/>
+      <c r="P33" s="1111"/>
+      <c r="Q33" s="1109"/>
+      <c r="R33" s="1114"/>
     </row>
     <row r="34" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A34" s="1137" t="str">
+      <c r="A34" s="1077" t="str">
         <f>IF('⑤-別紙3.日程案'!A33="","",'⑤-別紙3.日程案'!A33)</f>
         <v/>
       </c>
-      <c r="B34" s="1138"/>
-[...2 lines deleted...]
-      <c r="E34" s="1151" t="str">
+      <c r="B34" s="1078"/>
+      <c r="C34" s="1078"/>
+      <c r="D34" s="1079"/>
+      <c r="E34" s="1094" t="str">
         <f>IF('⑤-別紙3.日程案'!E33="","",'⑤-別紙3.日程案'!E33)</f>
         <v/>
       </c>
-      <c r="F34" s="1152"/>
-[...7 lines deleted...]
-      <c r="N34" s="1128" t="str">
+      <c r="F34" s="1095"/>
+      <c r="G34" s="1095"/>
+      <c r="H34" s="1095"/>
+      <c r="I34" s="1095"/>
+      <c r="J34" s="1095"/>
+      <c r="K34" s="1095"/>
+      <c r="L34" s="1095"/>
+      <c r="M34" s="1096"/>
+      <c r="N34" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!N33="","",'⑤-別紙3.日程案'!N33)</f>
         <v/>
       </c>
-      <c r="O34" s="1129"/>
-[...1 lines deleted...]
-      <c r="Q34" s="1128" t="str">
+      <c r="O34" s="1104"/>
+      <c r="P34" s="1105"/>
+      <c r="Q34" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!Q33="","",'⑤-別紙3.日程案'!Q33)</f>
         <v/>
       </c>
-      <c r="R34" s="1146"/>
+      <c r="R34" s="1112"/>
     </row>
     <row r="35" spans="1:18">
-      <c r="A35" s="1140" t="s">
+      <c r="A35" s="1080" t="s">
         <v>164</v>
       </c>
-      <c r="B35" s="1141"/>
-[...15 lines deleted...]
-      <c r="R35" s="1147"/>
+      <c r="B35" s="1081"/>
+      <c r="C35" s="1081"/>
+      <c r="D35" s="1082"/>
+      <c r="E35" s="1097"/>
+      <c r="F35" s="1098"/>
+      <c r="G35" s="1098"/>
+      <c r="H35" s="1098"/>
+      <c r="I35" s="1098"/>
+      <c r="J35" s="1098"/>
+      <c r="K35" s="1098"/>
+      <c r="L35" s="1098"/>
+      <c r="M35" s="1099"/>
+      <c r="N35" s="1106"/>
+      <c r="O35" s="1107"/>
+      <c r="P35" s="1108"/>
+      <c r="Q35" s="1106"/>
+      <c r="R35" s="1113"/>
     </row>
     <row r="36" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A36" s="1143" t="str">
+      <c r="A36" s="1074" t="str">
         <f>IF('⑤-別紙3.日程案'!A35="","",'⑤-別紙3.日程案'!A35)</f>
         <v/>
       </c>
-      <c r="B36" s="1144"/>
-[...15 lines deleted...]
-      <c r="R36" s="1148"/>
+      <c r="B36" s="1075"/>
+      <c r="C36" s="1075"/>
+      <c r="D36" s="1076"/>
+      <c r="E36" s="1100"/>
+      <c r="F36" s="1101"/>
+      <c r="G36" s="1101"/>
+      <c r="H36" s="1101"/>
+      <c r="I36" s="1101"/>
+      <c r="J36" s="1101"/>
+      <c r="K36" s="1101"/>
+      <c r="L36" s="1101"/>
+      <c r="M36" s="1102"/>
+      <c r="N36" s="1109"/>
+      <c r="O36" s="1110"/>
+      <c r="P36" s="1111"/>
+      <c r="Q36" s="1109"/>
+      <c r="R36" s="1114"/>
     </row>
     <row r="37" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A37" s="1137" t="str">
+      <c r="A37" s="1077" t="str">
         <f>IF('⑤-別紙3.日程案'!A36="","",'⑤-別紙3.日程案'!A36)</f>
         <v/>
       </c>
-      <c r="B37" s="1138"/>
-[...2 lines deleted...]
-      <c r="E37" s="1151" t="str">
+      <c r="B37" s="1078"/>
+      <c r="C37" s="1078"/>
+      <c r="D37" s="1079"/>
+      <c r="E37" s="1094" t="str">
         <f>IF('⑤-別紙3.日程案'!E36="","",'⑤-別紙3.日程案'!E36)</f>
         <v/>
       </c>
-      <c r="F37" s="1152"/>
-[...7 lines deleted...]
-      <c r="N37" s="1128" t="str">
+      <c r="F37" s="1095"/>
+      <c r="G37" s="1095"/>
+      <c r="H37" s="1095"/>
+      <c r="I37" s="1095"/>
+      <c r="J37" s="1095"/>
+      <c r="K37" s="1095"/>
+      <c r="L37" s="1095"/>
+      <c r="M37" s="1096"/>
+      <c r="N37" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!N36="","",'⑤-別紙3.日程案'!N36)</f>
         <v/>
       </c>
-      <c r="O37" s="1129"/>
-[...1 lines deleted...]
-      <c r="Q37" s="1128" t="str">
+      <c r="O37" s="1104"/>
+      <c r="P37" s="1105"/>
+      <c r="Q37" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!Q36="","",'⑤-別紙3.日程案'!Q36)</f>
         <v/>
       </c>
-      <c r="R37" s="1146"/>
+      <c r="R37" s="1112"/>
     </row>
     <row r="38" spans="1:18">
-      <c r="A38" s="1140" t="s">
+      <c r="A38" s="1080" t="s">
         <v>164</v>
       </c>
-      <c r="B38" s="1141"/>
-[...15 lines deleted...]
-      <c r="R38" s="1147"/>
+      <c r="B38" s="1081"/>
+      <c r="C38" s="1081"/>
+      <c r="D38" s="1082"/>
+      <c r="E38" s="1097"/>
+      <c r="F38" s="1098"/>
+      <c r="G38" s="1098"/>
+      <c r="H38" s="1098"/>
+      <c r="I38" s="1098"/>
+      <c r="J38" s="1098"/>
+      <c r="K38" s="1098"/>
+      <c r="L38" s="1098"/>
+      <c r="M38" s="1099"/>
+      <c r="N38" s="1106"/>
+      <c r="O38" s="1107"/>
+      <c r="P38" s="1108"/>
+      <c r="Q38" s="1106"/>
+      <c r="R38" s="1113"/>
     </row>
     <row r="39" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A39" s="1143" t="str">
+      <c r="A39" s="1074" t="str">
         <f>IF('⑤-別紙3.日程案'!A38="","",'⑤-別紙3.日程案'!A38)</f>
         <v/>
       </c>
-      <c r="B39" s="1144"/>
-[...15 lines deleted...]
-      <c r="R39" s="1148"/>
+      <c r="B39" s="1075"/>
+      <c r="C39" s="1075"/>
+      <c r="D39" s="1076"/>
+      <c r="E39" s="1100"/>
+      <c r="F39" s="1101"/>
+      <c r="G39" s="1101"/>
+      <c r="H39" s="1101"/>
+      <c r="I39" s="1101"/>
+      <c r="J39" s="1101"/>
+      <c r="K39" s="1101"/>
+      <c r="L39" s="1101"/>
+      <c r="M39" s="1102"/>
+      <c r="N39" s="1109"/>
+      <c r="O39" s="1110"/>
+      <c r="P39" s="1111"/>
+      <c r="Q39" s="1109"/>
+      <c r="R39" s="1114"/>
     </row>
     <row r="40" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A40" s="1137" t="str">
+      <c r="A40" s="1077" t="str">
         <f>IF('⑤-別紙3.日程案'!A39="","",'⑤-別紙3.日程案'!A39)</f>
         <v/>
       </c>
-      <c r="B40" s="1138"/>
-[...2 lines deleted...]
-      <c r="E40" s="1151" t="str">
+      <c r="B40" s="1078"/>
+      <c r="C40" s="1078"/>
+      <c r="D40" s="1079"/>
+      <c r="E40" s="1094" t="str">
         <f>IF('⑤-別紙3.日程案'!E39="","",'⑤-別紙3.日程案'!E39)</f>
         <v/>
       </c>
-      <c r="F40" s="1152"/>
-[...7 lines deleted...]
-      <c r="N40" s="1128" t="str">
+      <c r="F40" s="1095"/>
+      <c r="G40" s="1095"/>
+      <c r="H40" s="1095"/>
+      <c r="I40" s="1095"/>
+      <c r="J40" s="1095"/>
+      <c r="K40" s="1095"/>
+      <c r="L40" s="1095"/>
+      <c r="M40" s="1096"/>
+      <c r="N40" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!N39="","",'⑤-別紙3.日程案'!N39)</f>
         <v/>
       </c>
-      <c r="O40" s="1129"/>
-[...1 lines deleted...]
-      <c r="Q40" s="1128" t="str">
+      <c r="O40" s="1104"/>
+      <c r="P40" s="1105"/>
+      <c r="Q40" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!Q39="","",'⑤-別紙3.日程案'!Q39)</f>
         <v/>
       </c>
-      <c r="R40" s="1146"/>
+      <c r="R40" s="1112"/>
     </row>
     <row r="41" spans="1:18">
-      <c r="A41" s="1140" t="s">
+      <c r="A41" s="1080" t="s">
         <v>164</v>
       </c>
-      <c r="B41" s="1141"/>
-[...15 lines deleted...]
-      <c r="R41" s="1147"/>
+      <c r="B41" s="1081"/>
+      <c r="C41" s="1081"/>
+      <c r="D41" s="1082"/>
+      <c r="E41" s="1097"/>
+      <c r="F41" s="1098"/>
+      <c r="G41" s="1098"/>
+      <c r="H41" s="1098"/>
+      <c r="I41" s="1098"/>
+      <c r="J41" s="1098"/>
+      <c r="K41" s="1098"/>
+      <c r="L41" s="1098"/>
+      <c r="M41" s="1099"/>
+      <c r="N41" s="1106"/>
+      <c r="O41" s="1107"/>
+      <c r="P41" s="1108"/>
+      <c r="Q41" s="1106"/>
+      <c r="R41" s="1113"/>
     </row>
     <row r="42" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A42" s="1143" t="str">
+      <c r="A42" s="1074" t="str">
         <f>IF('⑤-別紙3.日程案'!A41="","",'⑤-別紙3.日程案'!A41)</f>
         <v/>
       </c>
-      <c r="B42" s="1144"/>
-[...15 lines deleted...]
-      <c r="R42" s="1148"/>
+      <c r="B42" s="1075"/>
+      <c r="C42" s="1075"/>
+      <c r="D42" s="1076"/>
+      <c r="E42" s="1100"/>
+      <c r="F42" s="1101"/>
+      <c r="G42" s="1101"/>
+      <c r="H42" s="1101"/>
+      <c r="I42" s="1101"/>
+      <c r="J42" s="1101"/>
+      <c r="K42" s="1101"/>
+      <c r="L42" s="1101"/>
+      <c r="M42" s="1102"/>
+      <c r="N42" s="1109"/>
+      <c r="O42" s="1110"/>
+      <c r="P42" s="1111"/>
+      <c r="Q42" s="1109"/>
+      <c r="R42" s="1114"/>
     </row>
     <row r="43" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A43" s="1137" t="str">
+      <c r="A43" s="1077" t="str">
         <f>IF('⑤-別紙3.日程案'!A42="","",'⑤-別紙3.日程案'!A42)</f>
         <v/>
       </c>
-      <c r="B43" s="1138"/>
-[...2 lines deleted...]
-      <c r="E43" s="1151" t="str">
+      <c r="B43" s="1078"/>
+      <c r="C43" s="1078"/>
+      <c r="D43" s="1079"/>
+      <c r="E43" s="1094" t="str">
         <f>IF('⑤-別紙3.日程案'!E42="","",'⑤-別紙3.日程案'!E42)</f>
         <v/>
       </c>
-      <c r="F43" s="1152"/>
-[...7 lines deleted...]
-      <c r="N43" s="1128" t="str">
+      <c r="F43" s="1095"/>
+      <c r="G43" s="1095"/>
+      <c r="H43" s="1095"/>
+      <c r="I43" s="1095"/>
+      <c r="J43" s="1095"/>
+      <c r="K43" s="1095"/>
+      <c r="L43" s="1095"/>
+      <c r="M43" s="1096"/>
+      <c r="N43" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!N42="","",'⑤-別紙3.日程案'!N42)</f>
         <v/>
       </c>
-      <c r="O43" s="1129"/>
-[...1 lines deleted...]
-      <c r="Q43" s="1128" t="str">
+      <c r="O43" s="1104"/>
+      <c r="P43" s="1105"/>
+      <c r="Q43" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!Q42="","",'⑤-別紙3.日程案'!Q42)</f>
         <v/>
       </c>
-      <c r="R43" s="1146"/>
+      <c r="R43" s="1112"/>
     </row>
     <row r="44" spans="1:18">
-      <c r="A44" s="1140" t="s">
+      <c r="A44" s="1080" t="s">
         <v>164</v>
       </c>
-      <c r="B44" s="1141"/>
-[...15 lines deleted...]
-      <c r="R44" s="1147"/>
+      <c r="B44" s="1081"/>
+      <c r="C44" s="1081"/>
+      <c r="D44" s="1082"/>
+      <c r="E44" s="1097"/>
+      <c r="F44" s="1098"/>
+      <c r="G44" s="1098"/>
+      <c r="H44" s="1098"/>
+      <c r="I44" s="1098"/>
+      <c r="J44" s="1098"/>
+      <c r="K44" s="1098"/>
+      <c r="L44" s="1098"/>
+      <c r="M44" s="1099"/>
+      <c r="N44" s="1106"/>
+      <c r="O44" s="1107"/>
+      <c r="P44" s="1108"/>
+      <c r="Q44" s="1106"/>
+      <c r="R44" s="1113"/>
     </row>
     <row r="45" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A45" s="1143" t="str">
+      <c r="A45" s="1074" t="str">
         <f>IF('⑤-別紙3.日程案'!A44="","",'⑤-別紙3.日程案'!A44)</f>
         <v/>
       </c>
-      <c r="B45" s="1144"/>
-[...15 lines deleted...]
-      <c r="R45" s="1148"/>
+      <c r="B45" s="1075"/>
+      <c r="C45" s="1075"/>
+      <c r="D45" s="1076"/>
+      <c r="E45" s="1100"/>
+      <c r="F45" s="1101"/>
+      <c r="G45" s="1101"/>
+      <c r="H45" s="1101"/>
+      <c r="I45" s="1101"/>
+      <c r="J45" s="1101"/>
+      <c r="K45" s="1101"/>
+      <c r="L45" s="1101"/>
+      <c r="M45" s="1102"/>
+      <c r="N45" s="1109"/>
+      <c r="O45" s="1110"/>
+      <c r="P45" s="1111"/>
+      <c r="Q45" s="1109"/>
+      <c r="R45" s="1114"/>
     </row>
     <row r="46" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A46" s="1137" t="str">
+      <c r="A46" s="1077" t="str">
         <f>IF('⑤-別紙3.日程案'!A45="","",'⑤-別紙3.日程案'!A45)</f>
         <v/>
       </c>
-      <c r="B46" s="1138"/>
-[...2 lines deleted...]
-      <c r="E46" s="1151" t="str">
+      <c r="B46" s="1078"/>
+      <c r="C46" s="1078"/>
+      <c r="D46" s="1079"/>
+      <c r="E46" s="1094" t="str">
         <f>IF('⑤-別紙3.日程案'!E45="","",'⑤-別紙3.日程案'!E45)</f>
         <v/>
       </c>
-      <c r="F46" s="1152"/>
-[...7 lines deleted...]
-      <c r="N46" s="1128" t="str">
+      <c r="F46" s="1095"/>
+      <c r="G46" s="1095"/>
+      <c r="H46" s="1095"/>
+      <c r="I46" s="1095"/>
+      <c r="J46" s="1095"/>
+      <c r="K46" s="1095"/>
+      <c r="L46" s="1095"/>
+      <c r="M46" s="1096"/>
+      <c r="N46" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!N45="","",'⑤-別紙3.日程案'!N45)</f>
         <v/>
       </c>
-      <c r="O46" s="1129"/>
-[...1 lines deleted...]
-      <c r="Q46" s="1128" t="str">
+      <c r="O46" s="1104"/>
+      <c r="P46" s="1105"/>
+      <c r="Q46" s="1103" t="str">
         <f>IF('⑤-別紙3.日程案'!Q45="","",'⑤-別紙3.日程案'!Q45)</f>
         <v/>
       </c>
-      <c r="R46" s="1146"/>
+      <c r="R46" s="1112"/>
     </row>
     <row r="47" spans="1:18">
-      <c r="A47" s="1140" t="s">
+      <c r="A47" s="1080" t="s">
         <v>164</v>
       </c>
-      <c r="B47" s="1141"/>
-[...15 lines deleted...]
-      <c r="R47" s="1147"/>
+      <c r="B47" s="1081"/>
+      <c r="C47" s="1081"/>
+      <c r="D47" s="1082"/>
+      <c r="E47" s="1097"/>
+      <c r="F47" s="1098"/>
+      <c r="G47" s="1098"/>
+      <c r="H47" s="1098"/>
+      <c r="I47" s="1098"/>
+      <c r="J47" s="1098"/>
+      <c r="K47" s="1098"/>
+      <c r="L47" s="1098"/>
+      <c r="M47" s="1099"/>
+      <c r="N47" s="1106"/>
+      <c r="O47" s="1107"/>
+      <c r="P47" s="1108"/>
+      <c r="Q47" s="1106"/>
+      <c r="R47" s="1113"/>
     </row>
     <row r="48" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A48" s="1143" t="str">
+      <c r="A48" s="1074" t="str">
         <f>IF('⑤-別紙3.日程案'!A47="","",'⑤-別紙3.日程案'!A47)</f>
         <v/>
       </c>
-      <c r="B48" s="1144"/>
-[...15 lines deleted...]
-      <c r="R48" s="1148"/>
+      <c r="B48" s="1075"/>
+      <c r="C48" s="1075"/>
+      <c r="D48" s="1076"/>
+      <c r="E48" s="1100"/>
+      <c r="F48" s="1101"/>
+      <c r="G48" s="1101"/>
+      <c r="H48" s="1101"/>
+      <c r="I48" s="1101"/>
+      <c r="J48" s="1101"/>
+      <c r="K48" s="1101"/>
+      <c r="L48" s="1101"/>
+      <c r="M48" s="1102"/>
+      <c r="N48" s="1109"/>
+      <c r="O48" s="1110"/>
+      <c r="P48" s="1111"/>
+      <c r="Q48" s="1109"/>
+      <c r="R48" s="1114"/>
     </row>
   </sheetData>
   <mergeCells count="84">
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A5:R6"/>
+    <mergeCell ref="A8:D9"/>
+    <mergeCell ref="E8:M9"/>
+    <mergeCell ref="N8:P9"/>
+    <mergeCell ref="Q8:R9"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="E10:M12"/>
+    <mergeCell ref="N10:P12"/>
+    <mergeCell ref="Q10:R12"/>
+    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="E13:M15"/>
+    <mergeCell ref="N13:P15"/>
+    <mergeCell ref="Q13:R15"/>
+    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="A16:D16"/>
+    <mergeCell ref="E16:M18"/>
+    <mergeCell ref="N16:P18"/>
+    <mergeCell ref="Q16:R18"/>
+    <mergeCell ref="A17:D17"/>
+    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="A19:D19"/>
+    <mergeCell ref="E19:M21"/>
+    <mergeCell ref="N19:P21"/>
+    <mergeCell ref="Q19:R21"/>
+    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="E22:M24"/>
+    <mergeCell ref="N22:P24"/>
+    <mergeCell ref="Q22:R24"/>
+    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="E25:M27"/>
+    <mergeCell ref="N25:P27"/>
+    <mergeCell ref="Q25:R27"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="E28:M30"/>
+    <mergeCell ref="N28:P30"/>
+    <mergeCell ref="Q28:R30"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="E31:M33"/>
+    <mergeCell ref="N31:P33"/>
+    <mergeCell ref="Q31:R33"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="A34:D34"/>
+    <mergeCell ref="E34:M36"/>
+    <mergeCell ref="N34:P36"/>
+    <mergeCell ref="Q34:R36"/>
+    <mergeCell ref="A35:D35"/>
+    <mergeCell ref="A36:D36"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="E37:M39"/>
+    <mergeCell ref="N37:P39"/>
+    <mergeCell ref="Q37:R39"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="E40:M42"/>
+    <mergeCell ref="N40:P42"/>
+    <mergeCell ref="Q40:R42"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="A42:D42"/>
+    <mergeCell ref="A43:D43"/>
+    <mergeCell ref="E43:M45"/>
+    <mergeCell ref="N43:P45"/>
+    <mergeCell ref="Q43:R45"/>
+    <mergeCell ref="A44:D44"/>
+    <mergeCell ref="A45:D45"/>
     <mergeCell ref="A46:D46"/>
     <mergeCell ref="E46:M48"/>
     <mergeCell ref="N46:P48"/>
     <mergeCell ref="Q46:R48"/>
     <mergeCell ref="A47:D47"/>
     <mergeCell ref="A48:D48"/>
-    <mergeCell ref="A43:D43"/>
-[...76 lines deleted...]
-    <mergeCell ref="Q8:R9"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="1">
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A10:D48" xr:uid="{EF578CD1-E0DE-4E2B-9526-F7421EF69551}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.27559055118110237" top="0.39370078740157483" bottom="0.78740157480314965" header="3.9370078740157481" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="portrait" cellComments="asDisplayed" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;R&amp;"ＭＳ 明朝,標準"&amp;10 &amp;"ＭＳ 明朝,太字" &amp;14 &amp;16 </oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D0C6C77-9498-4640-90A6-9FFB74819425}">
   <dimension ref="A1:FD9"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="P23" sqref="P23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="11.45"/>
   <cols>
@@ -20262,523 +20262,523 @@
       <c r="AW9" s="573"/>
       <c r="AX9" s="573"/>
       <c r="AY9" s="573"/>
       <c r="AZ9" s="573"/>
       <c r="BA9" s="573"/>
       <c r="BB9" s="573"/>
       <c r="BC9" s="573"/>
       <c r="BD9" s="573"/>
       <c r="BE9" s="573"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0319FEC-94BC-4862-9F3A-CA63FFD651EC}">
   <sheetPr>
     <tabColor rgb="FFFFCCFF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AT49"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" view="pageBreakPreview" topLeftCell="A36" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+    <sheetView showGridLines="0" showZeros="0" tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <selection activeCell="B5" sqref="B5:AQ5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.45"/>
   <cols>
     <col min="1" max="1" width="2.42578125" style="59" customWidth="1"/>
     <col min="2" max="2" width="2.42578125" style="60" customWidth="1"/>
     <col min="3" max="44" width="2.42578125" style="59" customWidth="1"/>
     <col min="45" max="45" width="2.140625" style="61" customWidth="1"/>
     <col min="46" max="46" width="2.140625" style="62" customWidth="1"/>
     <col min="47" max="16384" width="9" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:46" ht="3.95" customHeight="1"/>
     <row r="2" spans="1:46" ht="2.25" customHeight="1">
       <c r="AR2" s="402"/>
     </row>
     <row r="3" spans="1:46" ht="21" customHeight="1">
-      <c r="A3" s="664" t="s">
+      <c r="A3" s="624" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="665"/>
-[...41 lines deleted...]
-      <c r="AR3" s="666"/>
+      <c r="B3" s="625"/>
+      <c r="C3" s="625"/>
+      <c r="D3" s="625"/>
+      <c r="E3" s="625"/>
+      <c r="F3" s="625"/>
+      <c r="G3" s="625"/>
+      <c r="H3" s="625"/>
+      <c r="I3" s="625"/>
+      <c r="J3" s="625"/>
+      <c r="K3" s="625"/>
+      <c r="L3" s="625"/>
+      <c r="M3" s="625"/>
+      <c r="N3" s="625"/>
+      <c r="O3" s="625"/>
+      <c r="P3" s="625"/>
+      <c r="Q3" s="625"/>
+      <c r="R3" s="625"/>
+      <c r="S3" s="625"/>
+      <c r="T3" s="625"/>
+      <c r="U3" s="625"/>
+      <c r="V3" s="625"/>
+      <c r="W3" s="625"/>
+      <c r="X3" s="625"/>
+      <c r="Y3" s="625"/>
+      <c r="Z3" s="625"/>
+      <c r="AA3" s="625"/>
+      <c r="AB3" s="625"/>
+      <c r="AC3" s="625"/>
+      <c r="AD3" s="625"/>
+      <c r="AE3" s="625"/>
+      <c r="AF3" s="625"/>
+      <c r="AG3" s="625"/>
+      <c r="AH3" s="625"/>
+      <c r="AI3" s="625"/>
+      <c r="AJ3" s="625"/>
+      <c r="AK3" s="625"/>
+      <c r="AL3" s="625"/>
+      <c r="AM3" s="625"/>
+      <c r="AN3" s="625"/>
+      <c r="AO3" s="625"/>
+      <c r="AP3" s="625"/>
+      <c r="AQ3" s="625"/>
+      <c r="AR3" s="626"/>
     </row>
     <row r="4" spans="1:46" ht="10.5" customHeight="1"/>
     <row r="5" spans="1:46" ht="104.25" customHeight="1">
-      <c r="B5" s="667" t="s">
+      <c r="B5" s="627" t="s">
         <v>35</v>
       </c>
-      <c r="C5" s="668"/>
-[...39 lines deleted...]
-      <c r="AQ5" s="669"/>
+      <c r="C5" s="628"/>
+      <c r="D5" s="628"/>
+      <c r="E5" s="628"/>
+      <c r="F5" s="628"/>
+      <c r="G5" s="628"/>
+      <c r="H5" s="628"/>
+      <c r="I5" s="628"/>
+      <c r="J5" s="628"/>
+      <c r="K5" s="628"/>
+      <c r="L5" s="628"/>
+      <c r="M5" s="628"/>
+      <c r="N5" s="628"/>
+      <c r="O5" s="628"/>
+      <c r="P5" s="628"/>
+      <c r="Q5" s="628"/>
+      <c r="R5" s="628"/>
+      <c r="S5" s="628"/>
+      <c r="T5" s="628"/>
+      <c r="U5" s="628"/>
+      <c r="V5" s="628"/>
+      <c r="W5" s="628"/>
+      <c r="X5" s="628"/>
+      <c r="Y5" s="628"/>
+      <c r="Z5" s="628"/>
+      <c r="AA5" s="628"/>
+      <c r="AB5" s="628"/>
+      <c r="AC5" s="628"/>
+      <c r="AD5" s="628"/>
+      <c r="AE5" s="628"/>
+      <c r="AF5" s="628"/>
+      <c r="AG5" s="628"/>
+      <c r="AH5" s="628"/>
+      <c r="AI5" s="628"/>
+      <c r="AJ5" s="628"/>
+      <c r="AK5" s="628"/>
+      <c r="AL5" s="628"/>
+      <c r="AM5" s="628"/>
+      <c r="AN5" s="628"/>
+      <c r="AO5" s="628"/>
+      <c r="AP5" s="628"/>
+      <c r="AQ5" s="629"/>
     </row>
     <row r="6" spans="1:46" ht="12.6" customHeight="1"/>
     <row r="7" spans="1:46">
-      <c r="A7" s="670" t="s">
+      <c r="A7" s="613" t="s">
         <v>36</v>
       </c>
-      <c r="B7" s="670"/>
+      <c r="B7" s="613"/>
       <c r="C7" s="59" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:46" ht="4.5" customHeight="1" thickBot="1"/>
     <row r="9" spans="1:46" ht="19.5" customHeight="1" thickBot="1">
       <c r="C9" s="369"/>
       <c r="D9" s="59" t="s">
         <v>38</v>
       </c>
       <c r="O9" s="369"/>
       <c r="P9" s="59" t="s">
         <v>39</v>
       </c>
       <c r="Z9" s="369"/>
       <c r="AA9" s="59" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:46" ht="19.5" customHeight="1" thickBot="1">
       <c r="C10" s="369"/>
       <c r="D10" s="59" t="s">
         <v>41</v>
       </c>
       <c r="O10" s="369"/>
       <c r="P10" s="59" t="s">
         <v>42</v>
       </c>
       <c r="Z10" s="369"/>
       <c r="AA10" s="59" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:46" ht="19.5" customHeight="1" thickBot="1">
       <c r="C11" s="369"/>
-      <c r="D11" s="671" t="s">
+      <c r="D11" s="619" t="s">
         <v>44</v>
       </c>
-      <c r="E11" s="671"/>
-[...9 lines deleted...]
-      <c r="O11" s="671"/>
+      <c r="E11" s="619"/>
+      <c r="F11" s="619"/>
+      <c r="G11" s="619"/>
+      <c r="H11" s="619"/>
+      <c r="I11" s="619"/>
+      <c r="J11" s="619"/>
+      <c r="K11" s="619"/>
+      <c r="L11" s="619"/>
+      <c r="M11" s="619"/>
+      <c r="N11" s="619"/>
+      <c r="O11" s="619"/>
       <c r="P11" s="131" t="s">
         <v>45</v>
       </c>
-      <c r="Q11" s="674"/>
-[...6 lines deleted...]
-      <c r="X11" s="674"/>
+      <c r="Q11" s="615"/>
+      <c r="R11" s="615"/>
+      <c r="S11" s="615"/>
+      <c r="T11" s="615"/>
+      <c r="U11" s="615"/>
+      <c r="V11" s="615"/>
+      <c r="W11" s="615"/>
+      <c r="X11" s="615"/>
       <c r="Y11" s="125" t="s">
         <v>46</v>
       </c>
       <c r="Z11" s="369"/>
       <c r="AA11" s="60" t="s">
         <v>47</v>
       </c>
       <c r="AB11" s="60"/>
       <c r="AC11" s="60"/>
       <c r="AD11" s="60"/>
       <c r="AE11" s="131" t="s">
         <v>45</v>
       </c>
-      <c r="AF11" s="674"/>
-[...6 lines deleted...]
-      <c r="AM11" s="674"/>
+      <c r="AF11" s="615"/>
+      <c r="AG11" s="615"/>
+      <c r="AH11" s="615"/>
+      <c r="AI11" s="615"/>
+      <c r="AJ11" s="615"/>
+      <c r="AK11" s="615"/>
+      <c r="AL11" s="615"/>
+      <c r="AM11" s="615"/>
       <c r="AN11" s="125" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:46" ht="6.95" customHeight="1"/>
     <row r="13" spans="1:46">
-      <c r="A13" s="670" t="s">
+      <c r="A13" s="613" t="s">
         <v>48</v>
       </c>
-      <c r="B13" s="670"/>
+      <c r="B13" s="613"/>
       <c r="C13" s="59" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:46" ht="15.75" customHeight="1">
       <c r="E14" s="63" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:46" ht="19.5" customHeight="1">
       <c r="C15" s="370"/>
       <c r="D15" s="59" t="s">
         <v>51</v>
       </c>
       <c r="AT15" s="64"/>
     </row>
     <row r="16" spans="1:46" ht="19.5" customHeight="1">
       <c r="C16" s="370"/>
       <c r="D16" s="65" t="s">
         <v>52</v>
       </c>
       <c r="AT16" s="64"/>
     </row>
     <row r="17" spans="1:46" ht="19.5" customHeight="1">
       <c r="C17" s="370"/>
       <c r="D17" s="65" t="s">
         <v>53</v>
       </c>
       <c r="AT17" s="64"/>
     </row>
     <row r="18" spans="1:46" ht="19.5" customHeight="1">
       <c r="C18" s="370"/>
-      <c r="D18" s="675" t="s">
+      <c r="D18" s="616" t="s">
         <v>54</v>
       </c>
-      <c r="E18" s="676"/>
-[...38 lines deleted...]
-      <c r="AR18" s="676"/>
+      <c r="E18" s="617"/>
+      <c r="F18" s="617"/>
+      <c r="G18" s="617"/>
+      <c r="H18" s="617"/>
+      <c r="I18" s="617"/>
+      <c r="J18" s="617"/>
+      <c r="K18" s="617"/>
+      <c r="L18" s="617"/>
+      <c r="M18" s="617"/>
+      <c r="N18" s="617"/>
+      <c r="O18" s="617"/>
+      <c r="P18" s="617"/>
+      <c r="Q18" s="617"/>
+      <c r="R18" s="617"/>
+      <c r="S18" s="617"/>
+      <c r="T18" s="617"/>
+      <c r="U18" s="617"/>
+      <c r="V18" s="617"/>
+      <c r="W18" s="617"/>
+      <c r="X18" s="617"/>
+      <c r="Y18" s="617"/>
+      <c r="Z18" s="617"/>
+      <c r="AA18" s="617"/>
+      <c r="AB18" s="617"/>
+      <c r="AC18" s="617"/>
+      <c r="AD18" s="617"/>
+      <c r="AE18" s="617"/>
+      <c r="AF18" s="617"/>
+      <c r="AG18" s="617"/>
+      <c r="AH18" s="617"/>
+      <c r="AI18" s="617"/>
+      <c r="AJ18" s="617"/>
+      <c r="AK18" s="617"/>
+      <c r="AL18" s="617"/>
+      <c r="AM18" s="617"/>
+      <c r="AN18" s="617"/>
+      <c r="AO18" s="617"/>
+      <c r="AP18" s="617"/>
+      <c r="AQ18" s="617"/>
+      <c r="AR18" s="617"/>
       <c r="AT18" s="64"/>
     </row>
     <row r="19" spans="1:46" ht="19.5" customHeight="1">
       <c r="C19" s="370"/>
-      <c r="D19" s="675" t="s">
+      <c r="D19" s="616" t="s">
         <v>55</v>
       </c>
-      <c r="E19" s="676"/>
-[...38 lines deleted...]
-      <c r="AR19" s="676"/>
+      <c r="E19" s="617"/>
+      <c r="F19" s="617"/>
+      <c r="G19" s="617"/>
+      <c r="H19" s="617"/>
+      <c r="I19" s="617"/>
+      <c r="J19" s="617"/>
+      <c r="K19" s="617"/>
+      <c r="L19" s="617"/>
+      <c r="M19" s="617"/>
+      <c r="N19" s="617"/>
+      <c r="O19" s="617"/>
+      <c r="P19" s="617"/>
+      <c r="Q19" s="617"/>
+      <c r="R19" s="617"/>
+      <c r="S19" s="617"/>
+      <c r="T19" s="617"/>
+      <c r="U19" s="617"/>
+      <c r="V19" s="617"/>
+      <c r="W19" s="617"/>
+      <c r="X19" s="617"/>
+      <c r="Y19" s="617"/>
+      <c r="Z19" s="617"/>
+      <c r="AA19" s="617"/>
+      <c r="AB19" s="617"/>
+      <c r="AC19" s="617"/>
+      <c r="AD19" s="617"/>
+      <c r="AE19" s="617"/>
+      <c r="AF19" s="617"/>
+      <c r="AG19" s="617"/>
+      <c r="AH19" s="617"/>
+      <c r="AI19" s="617"/>
+      <c r="AJ19" s="617"/>
+      <c r="AK19" s="617"/>
+      <c r="AL19" s="617"/>
+      <c r="AM19" s="617"/>
+      <c r="AN19" s="617"/>
+      <c r="AO19" s="617"/>
+      <c r="AP19" s="617"/>
+      <c r="AQ19" s="617"/>
+      <c r="AR19" s="617"/>
       <c r="AT19" s="64"/>
     </row>
     <row r="20" spans="1:46" ht="19.5" customHeight="1">
       <c r="C20" s="370"/>
-      <c r="D20" s="677" t="s">
+      <c r="D20" s="618" t="s">
         <v>56</v>
       </c>
-      <c r="E20" s="671"/>
-[...37 lines deleted...]
-      <c r="AQ20" s="671"/>
+      <c r="E20" s="619"/>
+      <c r="F20" s="619"/>
+      <c r="G20" s="619"/>
+      <c r="H20" s="619"/>
+      <c r="I20" s="619"/>
+      <c r="J20" s="619"/>
+      <c r="K20" s="619"/>
+      <c r="L20" s="619"/>
+      <c r="M20" s="619"/>
+      <c r="N20" s="619"/>
+      <c r="O20" s="619"/>
+      <c r="P20" s="619"/>
+      <c r="Q20" s="619"/>
+      <c r="R20" s="619"/>
+      <c r="S20" s="619"/>
+      <c r="T20" s="619"/>
+      <c r="U20" s="619"/>
+      <c r="V20" s="619"/>
+      <c r="W20" s="619"/>
+      <c r="X20" s="619"/>
+      <c r="Y20" s="619"/>
+      <c r="Z20" s="619"/>
+      <c r="AA20" s="619"/>
+      <c r="AB20" s="619"/>
+      <c r="AC20" s="619"/>
+      <c r="AD20" s="619"/>
+      <c r="AE20" s="619"/>
+      <c r="AF20" s="619"/>
+      <c r="AG20" s="619"/>
+      <c r="AH20" s="619"/>
+      <c r="AI20" s="619"/>
+      <c r="AJ20" s="619"/>
+      <c r="AK20" s="619"/>
+      <c r="AL20" s="619"/>
+      <c r="AM20" s="619"/>
+      <c r="AN20" s="619"/>
+      <c r="AO20" s="619"/>
+      <c r="AP20" s="619"/>
+      <c r="AQ20" s="619"/>
       <c r="AT20" s="64"/>
     </row>
     <row r="21" spans="1:46" ht="35.1" customHeight="1">
       <c r="D21" s="130" t="s">
         <v>45</v>
       </c>
-      <c r="E21" s="672"/>
-[...35 lines deleted...]
-      <c r="AO21" s="672"/>
+      <c r="E21" s="612"/>
+      <c r="F21" s="612"/>
+      <c r="G21" s="612"/>
+      <c r="H21" s="612"/>
+      <c r="I21" s="612"/>
+      <c r="J21" s="612"/>
+      <c r="K21" s="612"/>
+      <c r="L21" s="612"/>
+      <c r="M21" s="612"/>
+      <c r="N21" s="612"/>
+      <c r="O21" s="612"/>
+      <c r="P21" s="612"/>
+      <c r="Q21" s="612"/>
+      <c r="R21" s="612"/>
+      <c r="S21" s="612"/>
+      <c r="T21" s="612"/>
+      <c r="U21" s="612"/>
+      <c r="V21" s="612"/>
+      <c r="W21" s="612"/>
+      <c r="X21" s="612"/>
+      <c r="Y21" s="612"/>
+      <c r="Z21" s="612"/>
+      <c r="AA21" s="612"/>
+      <c r="AB21" s="612"/>
+      <c r="AC21" s="612"/>
+      <c r="AD21" s="612"/>
+      <c r="AE21" s="612"/>
+      <c r="AF21" s="612"/>
+      <c r="AG21" s="612"/>
+      <c r="AH21" s="612"/>
+      <c r="AI21" s="612"/>
+      <c r="AJ21" s="612"/>
+      <c r="AK21" s="612"/>
+      <c r="AL21" s="612"/>
+      <c r="AM21" s="612"/>
+      <c r="AN21" s="612"/>
+      <c r="AO21" s="612"/>
       <c r="AP21" s="130" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:46" ht="7.5" customHeight="1"/>
     <row r="23" spans="1:46">
-      <c r="A23" s="670" t="s">
+      <c r="A23" s="613" t="s">
         <v>57</v>
       </c>
-      <c r="B23" s="670"/>
-      <c r="C23" s="673" t="s">
+      <c r="B23" s="613"/>
+      <c r="C23" s="614" t="s">
         <v>58</v>
       </c>
-      <c r="D23" s="673"/>
-[...37 lines deleted...]
-      <c r="AP23" s="673"/>
+      <c r="D23" s="614"/>
+      <c r="E23" s="614"/>
+      <c r="F23" s="614"/>
+      <c r="G23" s="614"/>
+      <c r="H23" s="614"/>
+      <c r="I23" s="614"/>
+      <c r="J23" s="614"/>
+      <c r="K23" s="614"/>
+      <c r="L23" s="614"/>
+      <c r="M23" s="614"/>
+      <c r="N23" s="614"/>
+      <c r="O23" s="614"/>
+      <c r="P23" s="614"/>
+      <c r="Q23" s="614"/>
+      <c r="R23" s="614"/>
+      <c r="S23" s="614"/>
+      <c r="T23" s="614"/>
+      <c r="U23" s="614"/>
+      <c r="V23" s="614"/>
+      <c r="W23" s="614"/>
+      <c r="X23" s="614"/>
+      <c r="Y23" s="614"/>
+      <c r="Z23" s="614"/>
+      <c r="AA23" s="614"/>
+      <c r="AB23" s="614"/>
+      <c r="AC23" s="614"/>
+      <c r="AD23" s="614"/>
+      <c r="AE23" s="614"/>
+      <c r="AF23" s="614"/>
+      <c r="AG23" s="614"/>
+      <c r="AH23" s="614"/>
+      <c r="AI23" s="614"/>
+      <c r="AJ23" s="614"/>
+      <c r="AK23" s="614"/>
+      <c r="AL23" s="614"/>
+      <c r="AM23" s="614"/>
+      <c r="AN23" s="614"/>
+      <c r="AO23" s="614"/>
+      <c r="AP23" s="614"/>
     </row>
     <row r="24" spans="1:46" ht="6" customHeight="1" thickBot="1">
       <c r="C24" s="544"/>
       <c r="D24" s="544"/>
       <c r="E24" s="544"/>
       <c r="F24" s="544"/>
       <c r="G24" s="544"/>
       <c r="H24" s="544"/>
       <c r="I24" s="544"/>
       <c r="J24" s="544"/>
       <c r="K24" s="544"/>
       <c r="L24" s="544"/>
       <c r="M24" s="544"/>
       <c r="N24" s="544"/>
       <c r="O24" s="544"/>
       <c r="P24" s="544"/>
       <c r="Q24" s="544"/>
       <c r="R24" s="544"/>
       <c r="S24" s="544"/>
       <c r="T24" s="544"/>
       <c r="U24" s="544"/>
       <c r="V24" s="544"/>
       <c r="W24" s="544"/>
       <c r="X24" s="544"/>
       <c r="Y24" s="544"/>
@@ -20879,345 +20879,345 @@
     </row>
     <row r="31" spans="1:46" ht="19.5" customHeight="1" thickBot="1">
       <c r="G31" s="60"/>
       <c r="K31" s="369"/>
       <c r="L31" s="59" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:46" ht="19.5" customHeight="1" thickBot="1">
       <c r="G32" s="60"/>
       <c r="K32" s="369"/>
       <c r="L32" s="59" t="s">
         <v>66</v>
       </c>
       <c r="Z32" s="66"/>
     </row>
     <row r="33" spans="1:42" ht="35.1" customHeight="1" thickBot="1">
       <c r="G33" s="60"/>
       <c r="K33" s="369"/>
       <c r="L33" s="59" t="s">
         <v>47</v>
       </c>
       <c r="O33" s="126" t="s">
         <v>45</v>
       </c>
-      <c r="P33" s="681"/>
-[...24 lines deleted...]
-      <c r="AO33" s="681"/>
+      <c r="P33" s="623"/>
+      <c r="Q33" s="623"/>
+      <c r="R33" s="623"/>
+      <c r="S33" s="623"/>
+      <c r="T33" s="623"/>
+      <c r="U33" s="623"/>
+      <c r="V33" s="623"/>
+      <c r="W33" s="623"/>
+      <c r="X33" s="623"/>
+      <c r="Y33" s="623"/>
+      <c r="Z33" s="623"/>
+      <c r="AA33" s="623"/>
+      <c r="AB33" s="623"/>
+      <c r="AC33" s="623"/>
+      <c r="AD33" s="623"/>
+      <c r="AE33" s="623"/>
+      <c r="AF33" s="623"/>
+      <c r="AG33" s="623"/>
+      <c r="AH33" s="623"/>
+      <c r="AI33" s="623"/>
+      <c r="AJ33" s="623"/>
+      <c r="AK33" s="623"/>
+      <c r="AL33" s="623"/>
+      <c r="AM33" s="623"/>
+      <c r="AN33" s="623"/>
+      <c r="AO33" s="623"/>
       <c r="AP33" s="130" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="34" spans="1:42" ht="19.5" customHeight="1" thickBot="1">
       <c r="C34" s="369"/>
       <c r="D34" s="59" t="s">
         <v>67</v>
       </c>
       <c r="G34" s="60"/>
       <c r="Z34" s="66"/>
       <c r="AB34" s="68"/>
       <c r="AC34" s="68"/>
       <c r="AD34" s="68"/>
       <c r="AE34" s="68"/>
       <c r="AF34" s="68"/>
       <c r="AG34" s="68"/>
       <c r="AH34" s="68"/>
       <c r="AI34" s="68"/>
       <c r="AJ34" s="68"/>
       <c r="AK34" s="68"/>
       <c r="AL34" s="68"/>
       <c r="AM34" s="68"/>
       <c r="AN34" s="68"/>
     </row>
     <row r="35" spans="1:42" ht="19.5" customHeight="1" thickBot="1">
       <c r="C35" s="369"/>
       <c r="D35" s="59" t="s">
         <v>68</v>
       </c>
       <c r="G35" s="60"/>
       <c r="Z35" s="66"/>
       <c r="AB35" s="68"/>
       <c r="AC35" s="68"/>
       <c r="AD35" s="68"/>
       <c r="AE35" s="68"/>
       <c r="AF35" s="68"/>
       <c r="AG35" s="68"/>
       <c r="AH35" s="68"/>
       <c r="AI35" s="68"/>
       <c r="AJ35" s="68"/>
       <c r="AK35" s="68"/>
       <c r="AL35" s="68"/>
       <c r="AM35" s="68"/>
       <c r="AN35" s="68"/>
     </row>
     <row r="36" spans="1:42" ht="33.950000000000003" customHeight="1">
       <c r="D36" s="126" t="s">
         <v>45</v>
       </c>
-      <c r="E36" s="672"/>
-[...35 lines deleted...]
-      <c r="AO36" s="672"/>
+      <c r="E36" s="612"/>
+      <c r="F36" s="612"/>
+      <c r="G36" s="612"/>
+      <c r="H36" s="612"/>
+      <c r="I36" s="612"/>
+      <c r="J36" s="612"/>
+      <c r="K36" s="612"/>
+      <c r="L36" s="612"/>
+      <c r="M36" s="612"/>
+      <c r="N36" s="612"/>
+      <c r="O36" s="612"/>
+      <c r="P36" s="612"/>
+      <c r="Q36" s="612"/>
+      <c r="R36" s="612"/>
+      <c r="S36" s="612"/>
+      <c r="T36" s="612"/>
+      <c r="U36" s="612"/>
+      <c r="V36" s="612"/>
+      <c r="W36" s="612"/>
+      <c r="X36" s="612"/>
+      <c r="Y36" s="612"/>
+      <c r="Z36" s="612"/>
+      <c r="AA36" s="612"/>
+      <c r="AB36" s="612"/>
+      <c r="AC36" s="612"/>
+      <c r="AD36" s="612"/>
+      <c r="AE36" s="612"/>
+      <c r="AF36" s="612"/>
+      <c r="AG36" s="612"/>
+      <c r="AH36" s="612"/>
+      <c r="AI36" s="612"/>
+      <c r="AJ36" s="612"/>
+      <c r="AK36" s="612"/>
+      <c r="AL36" s="612"/>
+      <c r="AM36" s="612"/>
+      <c r="AN36" s="612"/>
+      <c r="AO36" s="612"/>
       <c r="AP36" s="130" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="37" spans="1:42" ht="6.95" customHeight="1"/>
     <row r="38" spans="1:42">
-      <c r="A38" s="670" t="s">
+      <c r="A38" s="613" t="s">
         <v>69</v>
       </c>
-      <c r="B38" s="670"/>
-      <c r="C38" s="679" t="s">
+      <c r="B38" s="613"/>
+      <c r="C38" s="621" t="s">
         <v>70</v>
       </c>
-      <c r="D38" s="679"/>
-[...37 lines deleted...]
-      <c r="AP38" s="679"/>
+      <c r="D38" s="621"/>
+      <c r="E38" s="621"/>
+      <c r="F38" s="621"/>
+      <c r="G38" s="621"/>
+      <c r="H38" s="621"/>
+      <c r="I38" s="621"/>
+      <c r="J38" s="621"/>
+      <c r="K38" s="621"/>
+      <c r="L38" s="621"/>
+      <c r="M38" s="621"/>
+      <c r="N38" s="621"/>
+      <c r="O38" s="621"/>
+      <c r="P38" s="621"/>
+      <c r="Q38" s="621"/>
+      <c r="R38" s="621"/>
+      <c r="S38" s="621"/>
+      <c r="T38" s="621"/>
+      <c r="U38" s="621"/>
+      <c r="V38" s="621"/>
+      <c r="W38" s="621"/>
+      <c r="X38" s="621"/>
+      <c r="Y38" s="621"/>
+      <c r="Z38" s="621"/>
+      <c r="AA38" s="621"/>
+      <c r="AB38" s="621"/>
+      <c r="AC38" s="621"/>
+      <c r="AD38" s="621"/>
+      <c r="AE38" s="621"/>
+      <c r="AF38" s="621"/>
+      <c r="AG38" s="621"/>
+      <c r="AH38" s="621"/>
+      <c r="AI38" s="621"/>
+      <c r="AJ38" s="621"/>
+      <c r="AK38" s="621"/>
+      <c r="AL38" s="621"/>
+      <c r="AM38" s="621"/>
+      <c r="AN38" s="621"/>
+      <c r="AO38" s="621"/>
+      <c r="AP38" s="621"/>
     </row>
     <row r="39" spans="1:42">
       <c r="A39" s="543"/>
       <c r="B39" s="543"/>
-      <c r="C39" s="679"/>
-[...38 lines deleted...]
-      <c r="AP39" s="679"/>
+      <c r="C39" s="621"/>
+      <c r="D39" s="621"/>
+      <c r="E39" s="621"/>
+      <c r="F39" s="621"/>
+      <c r="G39" s="621"/>
+      <c r="H39" s="621"/>
+      <c r="I39" s="621"/>
+      <c r="J39" s="621"/>
+      <c r="K39" s="621"/>
+      <c r="L39" s="621"/>
+      <c r="M39" s="621"/>
+      <c r="N39" s="621"/>
+      <c r="O39" s="621"/>
+      <c r="P39" s="621"/>
+      <c r="Q39" s="621"/>
+      <c r="R39" s="621"/>
+      <c r="S39" s="621"/>
+      <c r="T39" s="621"/>
+      <c r="U39" s="621"/>
+      <c r="V39" s="621"/>
+      <c r="W39" s="621"/>
+      <c r="X39" s="621"/>
+      <c r="Y39" s="621"/>
+      <c r="Z39" s="621"/>
+      <c r="AA39" s="621"/>
+      <c r="AB39" s="621"/>
+      <c r="AC39" s="621"/>
+      <c r="AD39" s="621"/>
+      <c r="AE39" s="621"/>
+      <c r="AF39" s="621"/>
+      <c r="AG39" s="621"/>
+      <c r="AH39" s="621"/>
+      <c r="AI39" s="621"/>
+      <c r="AJ39" s="621"/>
+      <c r="AK39" s="621"/>
+      <c r="AL39" s="621"/>
+      <c r="AM39" s="621"/>
+      <c r="AN39" s="621"/>
+      <c r="AO39" s="621"/>
+      <c r="AP39" s="621"/>
     </row>
     <row r="40" spans="1:42">
       <c r="A40" s="543"/>
       <c r="B40" s="543"/>
-      <c r="C40" s="679"/>
-[...38 lines deleted...]
-      <c r="AP40" s="679"/>
+      <c r="C40" s="621"/>
+      <c r="D40" s="621"/>
+      <c r="E40" s="621"/>
+      <c r="F40" s="621"/>
+      <c r="G40" s="621"/>
+      <c r="H40" s="621"/>
+      <c r="I40" s="621"/>
+      <c r="J40" s="621"/>
+      <c r="K40" s="621"/>
+      <c r="L40" s="621"/>
+      <c r="M40" s="621"/>
+      <c r="N40" s="621"/>
+      <c r="O40" s="621"/>
+      <c r="P40" s="621"/>
+      <c r="Q40" s="621"/>
+      <c r="R40" s="621"/>
+      <c r="S40" s="621"/>
+      <c r="T40" s="621"/>
+      <c r="U40" s="621"/>
+      <c r="V40" s="621"/>
+      <c r="W40" s="621"/>
+      <c r="X40" s="621"/>
+      <c r="Y40" s="621"/>
+      <c r="Z40" s="621"/>
+      <c r="AA40" s="621"/>
+      <c r="AB40" s="621"/>
+      <c r="AC40" s="621"/>
+      <c r="AD40" s="621"/>
+      <c r="AE40" s="621"/>
+      <c r="AF40" s="621"/>
+      <c r="AG40" s="621"/>
+      <c r="AH40" s="621"/>
+      <c r="AI40" s="621"/>
+      <c r="AJ40" s="621"/>
+      <c r="AK40" s="621"/>
+      <c r="AL40" s="621"/>
+      <c r="AM40" s="621"/>
+      <c r="AN40" s="621"/>
+      <c r="AO40" s="621"/>
+      <c r="AP40" s="621"/>
     </row>
     <row r="41" spans="1:42" ht="6" customHeight="1" thickBot="1">
-      <c r="C41" s="679"/>
-[...38 lines deleted...]
-      <c r="AP41" s="679"/>
+      <c r="C41" s="621"/>
+      <c r="D41" s="621"/>
+      <c r="E41" s="621"/>
+      <c r="F41" s="621"/>
+      <c r="G41" s="621"/>
+      <c r="H41" s="621"/>
+      <c r="I41" s="621"/>
+      <c r="J41" s="621"/>
+      <c r="K41" s="621"/>
+      <c r="L41" s="621"/>
+      <c r="M41" s="621"/>
+      <c r="N41" s="621"/>
+      <c r="O41" s="621"/>
+      <c r="P41" s="621"/>
+      <c r="Q41" s="621"/>
+      <c r="R41" s="621"/>
+      <c r="S41" s="621"/>
+      <c r="T41" s="621"/>
+      <c r="U41" s="621"/>
+      <c r="V41" s="621"/>
+      <c r="W41" s="621"/>
+      <c r="X41" s="621"/>
+      <c r="Y41" s="621"/>
+      <c r="Z41" s="621"/>
+      <c r="AA41" s="621"/>
+      <c r="AB41" s="621"/>
+      <c r="AC41" s="621"/>
+      <c r="AD41" s="621"/>
+      <c r="AE41" s="621"/>
+      <c r="AF41" s="621"/>
+      <c r="AG41" s="621"/>
+      <c r="AH41" s="621"/>
+      <c r="AI41" s="621"/>
+      <c r="AJ41" s="621"/>
+      <c r="AK41" s="621"/>
+      <c r="AL41" s="621"/>
+      <c r="AM41" s="621"/>
+      <c r="AN41" s="621"/>
+      <c r="AO41" s="621"/>
+      <c r="AP41" s="621"/>
     </row>
     <row r="42" spans="1:42" ht="19.5" customHeight="1" thickBot="1">
       <c r="C42" s="369"/>
       <c r="D42" s="59" t="s">
         <v>71</v>
       </c>
       <c r="E42" s="545"/>
       <c r="F42" s="545"/>
       <c r="G42" s="545"/>
       <c r="H42" s="545"/>
       <c r="I42" s="545"/>
       <c r="J42" s="545"/>
       <c r="K42" s="545"/>
       <c r="L42" s="545"/>
       <c r="M42" s="545"/>
       <c r="N42" s="545"/>
       <c r="O42" s="545"/>
       <c r="P42" s="545"/>
       <c r="Q42" s="545"/>
       <c r="R42" s="545"/>
       <c r="S42" s="545"/>
       <c r="T42" s="545"/>
       <c r="U42" s="545"/>
       <c r="V42" s="545"/>
       <c r="W42" s="545"/>
@@ -21398,1141 +21398,1141 @@
       <c r="X46" s="545"/>
       <c r="Y46" s="545"/>
       <c r="Z46" s="545"/>
       <c r="AA46" s="545"/>
       <c r="AB46" s="545"/>
       <c r="AC46" s="545"/>
       <c r="AD46" s="545"/>
       <c r="AE46" s="545"/>
       <c r="AF46" s="545"/>
       <c r="AG46" s="545"/>
       <c r="AH46" s="545"/>
       <c r="AI46" s="545"/>
       <c r="AJ46" s="545"/>
       <c r="AK46" s="545"/>
       <c r="AL46" s="545"/>
       <c r="AM46" s="545"/>
       <c r="AN46" s="545"/>
       <c r="AO46" s="545"/>
       <c r="AP46" s="545"/>
     </row>
     <row r="47" spans="1:42">
       <c r="A47" s="127" t="s">
         <v>75</v>
       </c>
       <c r="B47" s="69"/>
-      <c r="D47" s="680" t="s">
+      <c r="D47" s="622" t="s">
         <v>76</v>
       </c>
-      <c r="E47" s="680"/>
-[...36 lines deleted...]
-      <c r="AP47" s="680"/>
+      <c r="E47" s="622"/>
+      <c r="F47" s="622"/>
+      <c r="G47" s="622"/>
+      <c r="H47" s="622"/>
+      <c r="I47" s="622"/>
+      <c r="J47" s="622"/>
+      <c r="K47" s="622"/>
+      <c r="L47" s="622"/>
+      <c r="M47" s="622"/>
+      <c r="N47" s="622"/>
+      <c r="O47" s="622"/>
+      <c r="P47" s="622"/>
+      <c r="Q47" s="622"/>
+      <c r="R47" s="622"/>
+      <c r="S47" s="622"/>
+      <c r="T47" s="622"/>
+      <c r="U47" s="622"/>
+      <c r="V47" s="622"/>
+      <c r="W47" s="622"/>
+      <c r="X47" s="622"/>
+      <c r="Y47" s="622"/>
+      <c r="Z47" s="622"/>
+      <c r="AA47" s="622"/>
+      <c r="AB47" s="622"/>
+      <c r="AC47" s="622"/>
+      <c r="AD47" s="622"/>
+      <c r="AE47" s="622"/>
+      <c r="AF47" s="622"/>
+      <c r="AG47" s="622"/>
+      <c r="AH47" s="622"/>
+      <c r="AI47" s="622"/>
+      <c r="AJ47" s="622"/>
+      <c r="AK47" s="622"/>
+      <c r="AL47" s="622"/>
+      <c r="AM47" s="622"/>
+      <c r="AN47" s="622"/>
+      <c r="AO47" s="622"/>
+      <c r="AP47" s="622"/>
     </row>
     <row r="48" spans="1:42">
       <c r="B48" s="69"/>
       <c r="C48" s="69"/>
-      <c r="D48" s="678" t="s">
+      <c r="D48" s="620" t="s">
         <v>77</v>
       </c>
-      <c r="E48" s="678"/>
-[...36 lines deleted...]
-      <c r="AP48" s="678"/>
+      <c r="E48" s="620"/>
+      <c r="F48" s="620"/>
+      <c r="G48" s="620"/>
+      <c r="H48" s="620"/>
+      <c r="I48" s="620"/>
+      <c r="J48" s="620"/>
+      <c r="K48" s="620"/>
+      <c r="L48" s="620"/>
+      <c r="M48" s="620"/>
+      <c r="N48" s="620"/>
+      <c r="O48" s="620"/>
+      <c r="P48" s="620"/>
+      <c r="Q48" s="620"/>
+      <c r="R48" s="620"/>
+      <c r="S48" s="620"/>
+      <c r="T48" s="620"/>
+      <c r="U48" s="620"/>
+      <c r="V48" s="620"/>
+      <c r="W48" s="620"/>
+      <c r="X48" s="620"/>
+      <c r="Y48" s="620"/>
+      <c r="Z48" s="620"/>
+      <c r="AA48" s="620"/>
+      <c r="AB48" s="620"/>
+      <c r="AC48" s="620"/>
+      <c r="AD48" s="620"/>
+      <c r="AE48" s="620"/>
+      <c r="AF48" s="620"/>
+      <c r="AG48" s="620"/>
+      <c r="AH48" s="620"/>
+      <c r="AI48" s="620"/>
+      <c r="AJ48" s="620"/>
+      <c r="AK48" s="620"/>
+      <c r="AL48" s="620"/>
+      <c r="AM48" s="620"/>
+      <c r="AN48" s="620"/>
+      <c r="AO48" s="620"/>
+      <c r="AP48" s="620"/>
     </row>
     <row r="49" spans="4:42" ht="35.1" customHeight="1">
       <c r="D49" s="126" t="s">
         <v>45</v>
       </c>
-      <c r="E49" s="672"/>
-[...35 lines deleted...]
-      <c r="AO49" s="672"/>
+      <c r="E49" s="612"/>
+      <c r="F49" s="612"/>
+      <c r="G49" s="612"/>
+      <c r="H49" s="612"/>
+      <c r="I49" s="612"/>
+      <c r="J49" s="612"/>
+      <c r="K49" s="612"/>
+      <c r="L49" s="612"/>
+      <c r="M49" s="612"/>
+      <c r="N49" s="612"/>
+      <c r="O49" s="612"/>
+      <c r="P49" s="612"/>
+      <c r="Q49" s="612"/>
+      <c r="R49" s="612"/>
+      <c r="S49" s="612"/>
+      <c r="T49" s="612"/>
+      <c r="U49" s="612"/>
+      <c r="V49" s="612"/>
+      <c r="W49" s="612"/>
+      <c r="X49" s="612"/>
+      <c r="Y49" s="612"/>
+      <c r="Z49" s="612"/>
+      <c r="AA49" s="612"/>
+      <c r="AB49" s="612"/>
+      <c r="AC49" s="612"/>
+      <c r="AD49" s="612"/>
+      <c r="AE49" s="612"/>
+      <c r="AF49" s="612"/>
+      <c r="AG49" s="612"/>
+      <c r="AH49" s="612"/>
+      <c r="AI49" s="612"/>
+      <c r="AJ49" s="612"/>
+      <c r="AK49" s="612"/>
+      <c r="AL49" s="612"/>
+      <c r="AM49" s="612"/>
+      <c r="AN49" s="612"/>
+      <c r="AO49" s="612"/>
       <c r="AP49" s="130" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="A3:AR3"/>
+    <mergeCell ref="B5:AQ5"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="D11:O11"/>
+    <mergeCell ref="A13:B13"/>
     <mergeCell ref="E49:AO49"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="C23:AP23"/>
     <mergeCell ref="AF11:AM11"/>
     <mergeCell ref="Q11:X11"/>
     <mergeCell ref="D18:AR18"/>
     <mergeCell ref="D19:AR19"/>
     <mergeCell ref="D20:AQ20"/>
     <mergeCell ref="D48:AP48"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="C38:AP41"/>
     <mergeCell ref="D47:AP47"/>
     <mergeCell ref="E21:AO21"/>
     <mergeCell ref="P33:AO33"/>
     <mergeCell ref="E36:AO36"/>
-    <mergeCell ref="A3:AR3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A13:B13"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C15:C20" xr:uid="{116500A7-43CD-40DD-8BC2-D18495319F52}">
       <formula1>"1,2,3,4,5,6"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C42:C45 C9:C11 O9:O10 G26:G27 C34:C35 K28:K33 C25 Z9:Z11" xr:uid="{4D5818C9-DD94-4086-8896-51B6B8ECA329}">
       <formula1>"✓"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFCCFF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T87"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <selection activeCell="B42" sqref="B42:G43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.95"/>
   <cols>
     <col min="1" max="1" width="5.42578125" style="117" customWidth="1"/>
     <col min="2" max="3" width="17.42578125" style="117" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="117" customWidth="1"/>
     <col min="5" max="5" width="24.140625" style="117" customWidth="1"/>
     <col min="6" max="6" width="18.42578125" style="117" customWidth="1"/>
     <col min="7" max="7" width="17.42578125" style="117" customWidth="1"/>
     <col min="8" max="8" width="22.140625" style="117" customWidth="1"/>
     <col min="9" max="16384" width="9" style="117"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="109" t="str">
         <f>"【"&amp;'③-別紙1.計画概要'!X38&amp;"年度・協会企画型寄附講座用】"</f>
         <v>【2026年度・協会企画型寄附講座用】</v>
       </c>
       <c r="B1" s="109"/>
     </row>
     <row r="2" spans="1:20" ht="36" customHeight="1">
-      <c r="A2" s="707" t="s">
+      <c r="A2" s="663" t="s">
         <v>78</v>
       </c>
-      <c r="B2" s="707"/>
-[...4 lines deleted...]
-      <c r="G2" s="707"/>
+      <c r="B2" s="663"/>
+      <c r="C2" s="663"/>
+      <c r="D2" s="663"/>
+      <c r="E2" s="663"/>
+      <c r="F2" s="663"/>
+      <c r="G2" s="663"/>
       <c r="H2" s="118"/>
       <c r="I2" s="118"/>
     </row>
     <row r="3" spans="1:20" ht="6" customHeight="1">
       <c r="A3" s="546"/>
       <c r="B3" s="546"/>
       <c r="C3" s="102"/>
       <c r="D3" s="102"/>
       <c r="E3" s="102"/>
       <c r="F3" s="102"/>
       <c r="G3" s="102"/>
     </row>
     <row r="4" spans="1:20" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="547"/>
       <c r="B4" s="547"/>
       <c r="C4" s="102"/>
       <c r="D4" s="102"/>
       <c r="E4" s="102"/>
       <c r="G4" s="571"/>
     </row>
     <row r="5" spans="1:20" ht="9.75" customHeight="1">
       <c r="A5" s="119"/>
       <c r="B5" s="119"/>
       <c r="C5" s="120"/>
       <c r="D5" s="120"/>
       <c r="E5" s="120"/>
       <c r="F5" s="120"/>
       <c r="G5" s="120"/>
       <c r="H5" s="118"/>
       <c r="I5" s="118"/>
       <c r="J5" s="118"/>
       <c r="K5" s="118"/>
       <c r="L5" s="118"/>
       <c r="M5" s="118"/>
       <c r="N5" s="118"/>
       <c r="O5" s="118"/>
       <c r="P5" s="118"/>
       <c r="Q5" s="118"/>
       <c r="R5" s="118"/>
       <c r="S5" s="118"/>
       <c r="T5" s="118"/>
     </row>
     <row r="6" spans="1:20" ht="20.100000000000001" customHeight="1">
-      <c r="A6" s="708" t="s">
+      <c r="A6" s="664" t="s">
         <v>79</v>
       </c>
-      <c r="B6" s="708"/>
+      <c r="B6" s="664"/>
       <c r="C6" s="1177"/>
       <c r="D6" s="1177"/>
       <c r="E6" s="1177"/>
       <c r="F6" s="1177"/>
       <c r="G6" s="1177"/>
     </row>
     <row r="7" spans="1:20" ht="20.100000000000001" customHeight="1">
-      <c r="A7" s="708" t="s">
+      <c r="A7" s="664" t="s">
         <v>80</v>
       </c>
-      <c r="B7" s="708"/>
+      <c r="B7" s="664"/>
       <c r="C7" s="1177"/>
       <c r="D7" s="1177"/>
       <c r="E7" s="1177"/>
       <c r="F7" s="1177"/>
       <c r="G7" s="1177"/>
     </row>
     <row r="8" spans="1:20" ht="6.95" customHeight="1">
       <c r="A8" s="119"/>
       <c r="B8" s="119"/>
       <c r="C8" s="102"/>
       <c r="D8" s="102"/>
       <c r="E8" s="102"/>
       <c r="F8" s="102"/>
       <c r="G8" s="102"/>
     </row>
     <row r="9" spans="1:20" ht="30" customHeight="1">
-      <c r="A9" s="709" t="s">
+      <c r="A9" s="666" t="s">
         <v>81</v>
       </c>
-      <c r="B9" s="710"/>
-[...4 lines deleted...]
-      <c r="G9" s="713"/>
+      <c r="B9" s="667"/>
+      <c r="C9" s="668"/>
+      <c r="D9" s="669"/>
+      <c r="E9" s="669"/>
+      <c r="F9" s="669"/>
+      <c r="G9" s="670"/>
     </row>
     <row r="10" spans="1:20" ht="30" customHeight="1">
-      <c r="A10" s="709" t="s">
+      <c r="A10" s="666" t="s">
         <v>82</v>
       </c>
-      <c r="B10" s="710"/>
-[...4 lines deleted...]
-      <c r="G10" s="715"/>
+      <c r="B10" s="667"/>
+      <c r="C10" s="671"/>
+      <c r="D10" s="672"/>
+      <c r="E10" s="672"/>
+      <c r="F10" s="672"/>
+      <c r="G10" s="673"/>
     </row>
     <row r="11" spans="1:20" ht="30" customHeight="1">
-      <c r="A11" s="688" t="s">
+      <c r="A11" s="650" t="s">
         <v>83</v>
       </c>
-      <c r="B11" s="689"/>
-[...4 lines deleted...]
-      <c r="G11" s="690"/>
+      <c r="B11" s="651"/>
+      <c r="C11" s="665"/>
+      <c r="D11" s="665"/>
+      <c r="E11" s="665"/>
+      <c r="F11" s="665"/>
+      <c r="G11" s="665"/>
       <c r="H11" s="548"/>
     </row>
     <row r="12" spans="1:20" ht="30" customHeight="1">
-      <c r="A12" s="693" t="s">
+      <c r="A12" s="674" t="s">
         <v>84</v>
       </c>
-      <c r="B12" s="694"/>
-[...3 lines deleted...]
-      <c r="F12" s="716" t="s">
+      <c r="B12" s="675"/>
+      <c r="C12" s="645"/>
+      <c r="D12" s="646"/>
+      <c r="E12" s="646"/>
+      <c r="F12" s="676" t="s">
         <v>85</v>
       </c>
-      <c r="G12" s="717"/>
+      <c r="G12" s="677"/>
     </row>
     <row r="13" spans="1:20" ht="30" customHeight="1">
-      <c r="A13" s="693" t="s">
+      <c r="A13" s="674" t="s">
         <v>86</v>
       </c>
-      <c r="B13" s="694"/>
-[...4 lines deleted...]
-      <c r="G13" s="690"/>
+      <c r="B13" s="675"/>
+      <c r="C13" s="665"/>
+      <c r="D13" s="665"/>
+      <c r="E13" s="665"/>
+      <c r="F13" s="665"/>
+      <c r="G13" s="665"/>
     </row>
     <row r="14" spans="1:20" ht="30" customHeight="1">
-      <c r="A14" s="693" t="s">
+      <c r="A14" s="674" t="s">
         <v>87</v>
       </c>
-      <c r="B14" s="694"/>
-[...4 lines deleted...]
-      <c r="G14" s="690"/>
+      <c r="B14" s="675"/>
+      <c r="C14" s="665"/>
+      <c r="D14" s="665"/>
+      <c r="E14" s="665"/>
+      <c r="F14" s="665"/>
+      <c r="G14" s="665"/>
     </row>
     <row r="15" spans="1:20" ht="30" customHeight="1">
-      <c r="A15" s="691" t="s">
+      <c r="A15" s="683" t="s">
         <v>88</v>
       </c>
-      <c r="B15" s="692"/>
-[...4 lines deleted...]
-      <c r="G15" s="699"/>
+      <c r="B15" s="684"/>
+      <c r="C15" s="671"/>
+      <c r="D15" s="685"/>
+      <c r="E15" s="685"/>
+      <c r="F15" s="685"/>
+      <c r="G15" s="686"/>
     </row>
     <row r="16" spans="1:20">
-      <c r="A16" s="718" t="s">
+      <c r="A16" s="678" t="s">
         <v>89</v>
       </c>
-      <c r="B16" s="719"/>
-[...4 lines deleted...]
-      <c r="G16" s="702"/>
+      <c r="B16" s="679"/>
+      <c r="C16" s="687"/>
+      <c r="D16" s="688"/>
+      <c r="E16" s="688"/>
+      <c r="F16" s="688"/>
+      <c r="G16" s="689"/>
     </row>
     <row r="17" spans="1:12" ht="30" customHeight="1">
-      <c r="A17" s="688" t="s">
+      <c r="A17" s="650" t="s">
         <v>90</v>
       </c>
-      <c r="B17" s="689"/>
-[...4 lines deleted...]
-      <c r="G17" s="696"/>
+      <c r="B17" s="651"/>
+      <c r="C17" s="649"/>
+      <c r="D17" s="649"/>
+      <c r="E17" s="649"/>
+      <c r="F17" s="649"/>
+      <c r="G17" s="649"/>
     </row>
     <row r="18" spans="1:12" ht="30" customHeight="1">
-      <c r="A18" s="688" t="s">
+      <c r="A18" s="650" t="s">
         <v>91</v>
       </c>
-      <c r="B18" s="689"/>
-[...4 lines deleted...]
-      <c r="G18" s="696"/>
+      <c r="B18" s="651"/>
+      <c r="C18" s="648"/>
+      <c r="D18" s="649"/>
+      <c r="E18" s="649"/>
+      <c r="F18" s="649"/>
+      <c r="G18" s="649"/>
     </row>
     <row r="19" spans="1:12" ht="30" customHeight="1">
-      <c r="A19" s="688" t="s">
+      <c r="A19" s="650" t="s">
         <v>92</v>
       </c>
-      <c r="B19" s="689"/>
-[...4 lines deleted...]
-      <c r="G19" s="696"/>
+      <c r="B19" s="651"/>
+      <c r="C19" s="648"/>
+      <c r="D19" s="649"/>
+      <c r="E19" s="649"/>
+      <c r="F19" s="649"/>
+      <c r="G19" s="649"/>
     </row>
     <row r="20" spans="1:12" ht="30" customHeight="1">
-      <c r="A20" s="682" t="s">
+      <c r="A20" s="654" t="s">
         <v>93</v>
       </c>
-      <c r="B20" s="683"/>
+      <c r="B20" s="655"/>
       <c r="C20" s="132"/>
       <c r="D20" s="121" t="s">
         <v>94</v>
       </c>
       <c r="E20" s="134"/>
       <c r="F20" s="121" t="s">
         <v>95</v>
       </c>
       <c r="G20" s="133"/>
     </row>
     <row r="21" spans="1:12" ht="20.100000000000001" customHeight="1">
-      <c r="A21" s="725" t="s">
+      <c r="A21" s="659" t="s">
         <v>96</v>
       </c>
-      <c r="B21" s="726"/>
+      <c r="B21" s="660"/>
       <c r="C21" s="112" t="s">
         <v>97</v>
       </c>
       <c r="D21" s="113"/>
       <c r="E21" s="113"/>
       <c r="F21" s="113"/>
       <c r="G21" s="114"/>
     </row>
     <row r="22" spans="1:12" ht="20.100000000000001" customHeight="1">
-      <c r="A22" s="727"/>
-      <c r="B22" s="728"/>
+      <c r="A22" s="661"/>
+      <c r="B22" s="662"/>
       <c r="C22" s="415"/>
       <c r="D22" s="115" t="s">
         <v>98</v>
       </c>
       <c r="E22" s="415"/>
       <c r="F22" s="115" t="s">
         <v>99</v>
       </c>
       <c r="G22" s="116"/>
     </row>
     <row r="23" spans="1:12" ht="30" customHeight="1">
-      <c r="A23" s="682" t="s">
+      <c r="A23" s="654" t="s">
         <v>100</v>
       </c>
-      <c r="B23" s="683"/>
-[...4 lines deleted...]
-      <c r="G23" s="687"/>
+      <c r="B23" s="655"/>
+      <c r="C23" s="645"/>
+      <c r="D23" s="646"/>
+      <c r="E23" s="646"/>
+      <c r="F23" s="646"/>
+      <c r="G23" s="647"/>
     </row>
     <row r="24" spans="1:12" ht="30" customHeight="1">
-      <c r="A24" s="682" t="s">
+      <c r="A24" s="654" t="s">
         <v>101</v>
       </c>
-      <c r="B24" s="683"/>
-[...4 lines deleted...]
-      <c r="G24" s="687"/>
+      <c r="B24" s="655"/>
+      <c r="C24" s="645"/>
+      <c r="D24" s="646"/>
+      <c r="E24" s="646"/>
+      <c r="F24" s="646"/>
+      <c r="G24" s="647"/>
     </row>
     <row r="25" spans="1:12" ht="50.1" customHeight="1">
-      <c r="A25" s="682" t="s">
+      <c r="A25" s="654" t="s">
         <v>102</v>
       </c>
-      <c r="B25" s="683"/>
-[...4 lines deleted...]
-      <c r="G25" s="687"/>
+      <c r="B25" s="655"/>
+      <c r="C25" s="645"/>
+      <c r="D25" s="646"/>
+      <c r="E25" s="646"/>
+      <c r="F25" s="646"/>
+      <c r="G25" s="647"/>
     </row>
     <row r="26" spans="1:12" ht="10.35" customHeight="1">
       <c r="A26" s="119"/>
       <c r="B26" s="119"/>
       <c r="C26" s="102"/>
       <c r="D26" s="102"/>
       <c r="E26" s="102"/>
       <c r="F26" s="102"/>
       <c r="G26" s="102"/>
       <c r="K26" s="122"/>
     </row>
     <row r="27" spans="1:12" ht="30" customHeight="1">
-      <c r="A27" s="684" t="s">
+      <c r="A27" s="690" t="s">
         <v>103</v>
       </c>
-      <c r="B27" s="684"/>
-[...4 lines deleted...]
-      <c r="G27" s="684"/>
+      <c r="B27" s="690"/>
+      <c r="C27" s="690"/>
+      <c r="D27" s="690"/>
+      <c r="E27" s="690"/>
+      <c r="F27" s="690"/>
+      <c r="G27" s="690"/>
       <c r="H27" s="123"/>
     </row>
     <row r="28" spans="1:12" ht="7.5" customHeight="1">
       <c r="A28" s="119"/>
       <c r="B28" s="119"/>
       <c r="C28" s="102"/>
       <c r="D28" s="102"/>
       <c r="E28" s="102"/>
       <c r="F28" s="102"/>
       <c r="G28" s="102"/>
     </row>
     <row r="29" spans="1:12" ht="76.5" customHeight="1">
-      <c r="A29" s="722" t="s">
+      <c r="A29" s="656" t="s">
         <v>104</v>
       </c>
-      <c r="B29" s="722"/>
-[...4 lines deleted...]
-      <c r="G29" s="722"/>
+      <c r="B29" s="656"/>
+      <c r="C29" s="656"/>
+      <c r="D29" s="656"/>
+      <c r="E29" s="656"/>
+      <c r="F29" s="656"/>
+      <c r="G29" s="656"/>
       <c r="H29" s="123"/>
     </row>
     <row r="30" spans="1:12" ht="18.95" customHeight="1">
       <c r="A30" s="461"/>
-      <c r="B30" s="722" t="s">
+      <c r="B30" s="656" t="s">
         <v>105</v>
       </c>
-      <c r="C30" s="722"/>
-[...3 lines deleted...]
-      <c r="G30" s="722"/>
+      <c r="C30" s="656"/>
+      <c r="D30" s="656"/>
+      <c r="E30" s="656"/>
+      <c r="F30" s="656"/>
+      <c r="G30" s="656"/>
       <c r="H30" s="124"/>
       <c r="I30" s="124"/>
       <c r="J30" s="124"/>
       <c r="K30" s="124"/>
       <c r="L30" s="124"/>
     </row>
     <row r="31" spans="1:12" ht="18" customHeight="1">
       <c r="A31" s="461"/>
-      <c r="B31" s="705" t="s">
+      <c r="B31" s="644" t="s">
         <v>106</v>
       </c>
-      <c r="C31" s="705"/>
-[...3 lines deleted...]
-      <c r="G31" s="705"/>
+      <c r="C31" s="644"/>
+      <c r="D31" s="644"/>
+      <c r="E31" s="644"/>
+      <c r="F31" s="644"/>
+      <c r="G31" s="644"/>
       <c r="H31" s="123"/>
     </row>
     <row r="32" spans="1:12" ht="19.5" customHeight="1">
       <c r="A32" s="462"/>
-      <c r="B32" s="705"/>
-[...4 lines deleted...]
-      <c r="G32" s="705"/>
+      <c r="B32" s="644"/>
+      <c r="C32" s="644"/>
+      <c r="D32" s="644"/>
+      <c r="E32" s="644"/>
+      <c r="F32" s="644"/>
+      <c r="G32" s="644"/>
       <c r="H32" s="123"/>
     </row>
     <row r="33" spans="1:8" ht="18" customHeight="1">
       <c r="A33" s="461"/>
-      <c r="B33" s="723" t="s">
+      <c r="B33" s="657" t="s">
         <v>107</v>
       </c>
-      <c r="C33" s="724"/>
-[...3 lines deleted...]
-      <c r="G33" s="724"/>
+      <c r="C33" s="658"/>
+      <c r="D33" s="658"/>
+      <c r="E33" s="658"/>
+      <c r="F33" s="658"/>
+      <c r="G33" s="658"/>
       <c r="H33" s="123"/>
     </row>
     <row r="34" spans="1:8" ht="18" customHeight="1">
       <c r="A34" s="462"/>
-      <c r="B34" s="724"/>
-[...4 lines deleted...]
-      <c r="G34" s="724"/>
+      <c r="B34" s="658"/>
+      <c r="C34" s="658"/>
+      <c r="D34" s="658"/>
+      <c r="E34" s="658"/>
+      <c r="F34" s="658"/>
+      <c r="G34" s="658"/>
       <c r="H34" s="123"/>
     </row>
     <row r="35" spans="1:8" ht="19.5" customHeight="1">
       <c r="A35" s="416"/>
-      <c r="B35" s="720" t="s">
+      <c r="B35" s="652" t="s">
         <v>108</v>
       </c>
-      <c r="C35" s="721"/>
-[...3 lines deleted...]
-      <c r="G35" s="721"/>
+      <c r="C35" s="653"/>
+      <c r="D35" s="653"/>
+      <c r="E35" s="653"/>
+      <c r="F35" s="653"/>
+      <c r="G35" s="653"/>
       <c r="H35" s="123"/>
     </row>
     <row r="36" spans="1:8" ht="19.5" customHeight="1">
       <c r="A36" s="592"/>
-      <c r="B36" s="705" t="s">
+      <c r="B36" s="644" t="s">
         <v>109</v>
       </c>
-      <c r="C36" s="705"/>
-[...3 lines deleted...]
-      <c r="G36" s="705"/>
+      <c r="C36" s="644"/>
+      <c r="D36" s="644"/>
+      <c r="E36" s="644"/>
+      <c r="F36" s="644"/>
+      <c r="G36" s="644"/>
       <c r="H36" s="123"/>
     </row>
     <row r="37" spans="1:8" ht="19.5" customHeight="1">
       <c r="A37" s="593"/>
-      <c r="B37" s="705"/>
-[...4 lines deleted...]
-      <c r="G37" s="705"/>
+      <c r="B37" s="644"/>
+      <c r="C37" s="644"/>
+      <c r="D37" s="644"/>
+      <c r="E37" s="644"/>
+      <c r="F37" s="644"/>
+      <c r="G37" s="644"/>
       <c r="H37" s="123"/>
     </row>
     <row r="38" spans="1:8" ht="18" customHeight="1">
       <c r="A38" s="461"/>
-      <c r="B38" s="705" t="s">
+      <c r="B38" s="644" t="s">
         <v>110</v>
       </c>
-      <c r="C38" s="705"/>
-[...3 lines deleted...]
-      <c r="G38" s="705"/>
+      <c r="C38" s="644"/>
+      <c r="D38" s="644"/>
+      <c r="E38" s="644"/>
+      <c r="F38" s="644"/>
+      <c r="G38" s="644"/>
       <c r="H38" s="123"/>
     </row>
     <row r="39" spans="1:8" ht="19.5" customHeight="1">
       <c r="A39" s="462"/>
-      <c r="B39" s="705"/>
-[...4 lines deleted...]
-      <c r="G39" s="705"/>
+      <c r="B39" s="644"/>
+      <c r="C39" s="644"/>
+      <c r="D39" s="644"/>
+      <c r="E39" s="644"/>
+      <c r="F39" s="644"/>
+      <c r="G39" s="644"/>
       <c r="H39" s="123"/>
     </row>
     <row r="40" spans="1:8" ht="18" customHeight="1">
       <c r="A40" s="461"/>
-      <c r="B40" s="705" t="s">
+      <c r="B40" s="644" t="s">
         <v>111</v>
       </c>
-      <c r="C40" s="705"/>
-[...3 lines deleted...]
-      <c r="G40" s="705"/>
+      <c r="C40" s="644"/>
+      <c r="D40" s="644"/>
+      <c r="E40" s="644"/>
+      <c r="F40" s="644"/>
+      <c r="G40" s="644"/>
       <c r="H40" s="123"/>
     </row>
     <row r="41" spans="1:8" ht="19.5" customHeight="1">
       <c r="A41" s="462"/>
-      <c r="B41" s="705"/>
-[...4 lines deleted...]
-      <c r="G41" s="705"/>
+      <c r="B41" s="644"/>
+      <c r="C41" s="644"/>
+      <c r="D41" s="644"/>
+      <c r="E41" s="644"/>
+      <c r="F41" s="644"/>
+      <c r="G41" s="644"/>
       <c r="H41" s="123"/>
     </row>
     <row r="42" spans="1:8" ht="18" customHeight="1">
       <c r="A42" s="461"/>
-      <c r="B42" s="705" t="s">
+      <c r="B42" s="644" t="s">
         <v>112</v>
       </c>
-      <c r="C42" s="705"/>
-[...3 lines deleted...]
-      <c r="G42" s="705"/>
+      <c r="C42" s="644"/>
+      <c r="D42" s="644"/>
+      <c r="E42" s="644"/>
+      <c r="F42" s="644"/>
+      <c r="G42" s="644"/>
       <c r="H42" s="123"/>
     </row>
     <row r="43" spans="1:8" ht="39" customHeight="1">
       <c r="A43" s="462"/>
-      <c r="B43" s="705"/>
-[...4 lines deleted...]
-      <c r="G43" s="705"/>
+      <c r="B43" s="644"/>
+      <c r="C43" s="644"/>
+      <c r="D43" s="644"/>
+      <c r="E43" s="644"/>
+      <c r="F43" s="644"/>
+      <c r="G43" s="644"/>
       <c r="H43" s="123"/>
     </row>
     <row r="44" spans="1:8" ht="18" customHeight="1">
       <c r="A44" s="461"/>
-      <c r="B44" s="705" t="s">
+      <c r="B44" s="644" t="s">
         <v>113</v>
       </c>
-      <c r="C44" s="705"/>
-[...3 lines deleted...]
-      <c r="G44" s="705"/>
+      <c r="C44" s="644"/>
+      <c r="D44" s="644"/>
+      <c r="E44" s="644"/>
+      <c r="F44" s="644"/>
+      <c r="G44" s="644"/>
       <c r="H44" s="123"/>
     </row>
     <row r="45" spans="1:8" ht="39" customHeight="1">
       <c r="A45" s="462"/>
-      <c r="B45" s="705"/>
-[...4 lines deleted...]
-      <c r="G45" s="705"/>
+      <c r="B45" s="644"/>
+      <c r="C45" s="644"/>
+      <c r="D45" s="644"/>
+      <c r="E45" s="644"/>
+      <c r="F45" s="644"/>
+      <c r="G45" s="644"/>
       <c r="H45" s="123"/>
     </row>
     <row r="46" spans="1:8" ht="18" customHeight="1">
       <c r="A46" s="461"/>
-      <c r="B46" s="705" t="s">
+      <c r="B46" s="644" t="s">
         <v>114</v>
       </c>
-      <c r="C46" s="705"/>
-[...3 lines deleted...]
-      <c r="G46" s="705"/>
+      <c r="C46" s="644"/>
+      <c r="D46" s="644"/>
+      <c r="E46" s="644"/>
+      <c r="F46" s="644"/>
+      <c r="G46" s="644"/>
       <c r="H46" s="123"/>
     </row>
     <row r="47" spans="1:8" ht="39" customHeight="1">
       <c r="A47" s="462"/>
-      <c r="B47" s="705"/>
-[...4 lines deleted...]
-      <c r="G47" s="705"/>
+      <c r="B47" s="644"/>
+      <c r="C47" s="644"/>
+      <c r="D47" s="644"/>
+      <c r="E47" s="644"/>
+      <c r="F47" s="644"/>
+      <c r="G47" s="644"/>
       <c r="H47" s="123"/>
     </row>
     <row r="48" spans="1:8" ht="9.75" customHeight="1">
       <c r="A48" s="546"/>
       <c r="B48" s="546"/>
       <c r="C48" s="546"/>
       <c r="D48" s="546"/>
       <c r="E48" s="546"/>
       <c r="F48" s="546"/>
       <c r="G48" s="546"/>
       <c r="H48" s="122"/>
     </row>
     <row r="49" spans="1:8" ht="20.100000000000001" customHeight="1">
-      <c r="A49" s="704" t="s">
+      <c r="A49" s="681" t="s">
         <v>115</v>
       </c>
-      <c r="B49" s="704"/>
-[...4 lines deleted...]
-      <c r="G49" s="704"/>
+      <c r="B49" s="681"/>
+      <c r="C49" s="681"/>
+      <c r="D49" s="681"/>
+      <c r="E49" s="681"/>
+      <c r="F49" s="681"/>
+      <c r="G49" s="681"/>
       <c r="H49" s="122"/>
     </row>
     <row r="50" spans="1:8" ht="9.75" customHeight="1">
       <c r="A50" s="546"/>
       <c r="B50" s="546"/>
       <c r="C50" s="546"/>
       <c r="D50" s="546"/>
       <c r="E50" s="546"/>
       <c r="F50" s="546"/>
       <c r="G50" s="546"/>
       <c r="H50" s="122"/>
     </row>
     <row r="51" spans="1:8" ht="20.100000000000001" customHeight="1">
-      <c r="A51" s="705" t="s">
+      <c r="A51" s="644" t="s">
         <v>116</v>
       </c>
-      <c r="B51" s="705"/>
-[...4 lines deleted...]
-      <c r="G51" s="705"/>
+      <c r="B51" s="644"/>
+      <c r="C51" s="644"/>
+      <c r="D51" s="644"/>
+      <c r="E51" s="644"/>
+      <c r="F51" s="644"/>
+      <c r="G51" s="644"/>
       <c r="H51" s="123"/>
     </row>
     <row r="52" spans="1:8" ht="8.1" customHeight="1">
       <c r="A52" s="546"/>
       <c r="B52" s="546"/>
       <c r="C52" s="546"/>
       <c r="D52" s="546"/>
       <c r="E52" s="546"/>
       <c r="F52" s="546"/>
       <c r="G52" s="546"/>
       <c r="H52" s="122"/>
     </row>
     <row r="53" spans="1:8" ht="20.100000000000001" customHeight="1">
-      <c r="A53" s="705" t="s">
+      <c r="A53" s="644" t="s">
         <v>117</v>
       </c>
-      <c r="B53" s="705"/>
-[...4 lines deleted...]
-      <c r="G53" s="706"/>
+      <c r="B53" s="644"/>
+      <c r="C53" s="682"/>
+      <c r="D53" s="682"/>
+      <c r="E53" s="682"/>
+      <c r="F53" s="682"/>
+      <c r="G53" s="682"/>
       <c r="H53" s="122"/>
     </row>
     <row r="54" spans="1:8" ht="8.1" customHeight="1">
       <c r="A54" s="546"/>
       <c r="B54" s="546"/>
       <c r="C54" s="546"/>
       <c r="D54" s="546"/>
       <c r="E54" s="546"/>
       <c r="F54" s="546"/>
       <c r="G54" s="546"/>
       <c r="H54" s="122"/>
     </row>
     <row r="55" spans="1:8" ht="20.100000000000001" customHeight="1">
-      <c r="A55" s="705" t="s">
+      <c r="A55" s="644" t="s">
         <v>118</v>
       </c>
-      <c r="B55" s="705"/>
-[...4 lines deleted...]
-      <c r="G55" s="706"/>
+      <c r="B55" s="644"/>
+      <c r="C55" s="682"/>
+      <c r="D55" s="682"/>
+      <c r="E55" s="682"/>
+      <c r="F55" s="682"/>
+      <c r="G55" s="682"/>
       <c r="H55" s="122"/>
     </row>
     <row r="56" spans="1:8" ht="8.1" customHeight="1">
       <c r="A56" s="546"/>
       <c r="B56" s="546"/>
       <c r="C56" s="546"/>
       <c r="D56" s="546"/>
       <c r="E56" s="546"/>
       <c r="F56" s="546"/>
       <c r="G56" s="546"/>
       <c r="H56" s="122"/>
     </row>
     <row r="57" spans="1:8" ht="20.100000000000001" customHeight="1">
-      <c r="A57" s="705" t="s">
+      <c r="A57" s="644" t="s">
         <v>119</v>
       </c>
-      <c r="B57" s="705"/>
-[...4 lines deleted...]
-      <c r="G57" s="706"/>
+      <c r="B57" s="644"/>
+      <c r="C57" s="682"/>
+      <c r="D57" s="682"/>
+      <c r="E57" s="682"/>
+      <c r="F57" s="682"/>
+      <c r="G57" s="682"/>
       <c r="H57" s="122"/>
     </row>
     <row r="58" spans="1:8" ht="20.100000000000001" customHeight="1"/>
     <row r="59" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="G59" s="507" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="20.100000000000001" customHeight="1"/>
     <row r="61" spans="1:8" ht="20.100000000000001" customHeight="1"/>
     <row r="62" spans="1:8" ht="20.100000000000001" customHeight="1"/>
     <row r="63" spans="1:8" ht="20.100000000000001" customHeight="1"/>
     <row r="64" spans="1:8" ht="20.100000000000001" customHeight="1"/>
     <row r="65" spans="1:9" ht="20.100000000000001" customHeight="1"/>
     <row r="66" spans="1:9" ht="20.100000000000001" customHeight="1"/>
     <row r="67" spans="1:9" ht="20.100000000000001" customHeight="1"/>
     <row r="68" spans="1:9" ht="20.100000000000001" customHeight="1"/>
     <row r="69" spans="1:9" ht="20.100000000000001" customHeight="1"/>
     <row r="70" spans="1:9" ht="20.100000000000001" customHeight="1"/>
     <row r="71" spans="1:9" ht="20.100000000000001" customHeight="1"/>
     <row r="72" spans="1:9" ht="20.100000000000001" customHeight="1"/>
     <row r="74" spans="1:9" ht="27.75" customHeight="1"/>
     <row r="75" spans="1:9" ht="117.75" customHeight="1"/>
     <row r="79" spans="1:9">
-      <c r="A79" s="703"/>
-[...7 lines deleted...]
-      <c r="I79" s="703"/>
+      <c r="A79" s="680"/>
+      <c r="B79" s="680"/>
+      <c r="C79" s="680"/>
+      <c r="D79" s="680"/>
+      <c r="E79" s="680"/>
+      <c r="F79" s="680"/>
+      <c r="G79" s="680"/>
+      <c r="H79" s="680"/>
+      <c r="I79" s="680"/>
     </row>
     <row r="80" spans="1:9">
-      <c r="A80" s="703"/>
-[...7 lines deleted...]
-      <c r="I80" s="703"/>
+      <c r="A80" s="680"/>
+      <c r="B80" s="680"/>
+      <c r="C80" s="680"/>
+      <c r="D80" s="680"/>
+      <c r="E80" s="680"/>
+      <c r="F80" s="680"/>
+      <c r="G80" s="680"/>
+      <c r="H80" s="680"/>
+      <c r="I80" s="680"/>
     </row>
     <row r="83" ht="39.950000000000003" customHeight="1"/>
     <row r="87" ht="61.5" customHeight="1"/>
   </sheetData>
   <customSheetViews>
-    <customSheetView guid="{F9143849-2950-4A3C-ABFF-F8DA3D7B21DB}" scale="55" showPageBreaks="1" showGridLines="0" printArea="1" view="pageBreakPreview" topLeftCell="A21">
-      <selection activeCell="I13" sqref="I13"/>
+    <customSheetView guid="{C18E9BE0-42F9-4C1A-9904-B3E737C711CA}" scale="85" showPageBreaks="1" showGridLines="0" printArea="1" view="pageBreakPreview" topLeftCell="A10">
+      <selection activeCell="B14" sqref="B14:Y14"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
     </customSheetView>
-    <customSheetView guid="{C18E9BE0-42F9-4C1A-9904-B3E737C711CA}" scale="85" showPageBreaks="1" showGridLines="0" printArea="1" view="pageBreakPreview" topLeftCell="A10">
-      <selection activeCell="B14" sqref="B14:Y14"/>
+    <customSheetView guid="{F9143849-2950-4A3C-ABFF-F8DA3D7B21DB}" scale="55" showPageBreaks="1" showGridLines="0" printArea="1" view="pageBreakPreview" topLeftCell="A21">
+      <selection activeCell="I13" sqref="I13"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId2"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="52">
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A27:G27"/>
+    <mergeCell ref="C24:G24"/>
+    <mergeCell ref="C25:G25"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="C13:G13"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="C14:G14"/>
+    <mergeCell ref="C18:G18"/>
+    <mergeCell ref="C17:G17"/>
+    <mergeCell ref="C15:G16"/>
+    <mergeCell ref="A80:I80"/>
+    <mergeCell ref="A49:G49"/>
+    <mergeCell ref="A51:G51"/>
+    <mergeCell ref="A53:G53"/>
+    <mergeCell ref="A55:G55"/>
+    <mergeCell ref="A57:G57"/>
+    <mergeCell ref="A79:I79"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A6:G6"/>
+    <mergeCell ref="A7:G7"/>
+    <mergeCell ref="C11:G11"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="C9:G9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="C10:G10"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A17:B17"/>
     <mergeCell ref="B36:G37"/>
     <mergeCell ref="B46:G47"/>
     <mergeCell ref="C23:G23"/>
     <mergeCell ref="C19:G19"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="B44:G45"/>
     <mergeCell ref="B42:G43"/>
     <mergeCell ref="B38:G39"/>
     <mergeCell ref="B40:G41"/>
     <mergeCell ref="B35:G35"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="B30:G30"/>
     <mergeCell ref="A29:G29"/>
     <mergeCell ref="B33:G34"/>
     <mergeCell ref="B31:G32"/>
     <mergeCell ref="A21:B22"/>
-    <mergeCell ref="A23:B23"/>
-[...34 lines deleted...]
-    <mergeCell ref="C25:G25"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="3">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="入力エラー" error="プルダウンより選択してください。" sqref="A47 A32 A39 A41 A43 A45 A34:A35" xr:uid="{18F39BC2-E2C7-4B2C-B556-CDF4C3D9E9C1}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H22 C22 E22 A30:A31 A33 A38 A44 A40 A42 A46" xr:uid="{F825336E-F3F5-4C15-8E94-0978F8E22647}">
       <formula1>"✓"</formula1>
     </dataValidation>
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C17:G19" xr:uid="{6AED3221-1294-4C4F-8497-5EF265901D3E}"/>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="B35" r:id="rId3" xr:uid="{EFE88165-4982-492E-8E80-652B3335AC5C}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="58" orientation="portrait" blackAndWhite="1" r:id="rId4"/>
   <drawing r:id="rId5"/>
   <legacyDrawing r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E28ACD66-F5EF-4AB1-BE6B-96FBEECC1AF6}">
   <sheetPr>
     <tabColor theme="7" tint="0.79998168889431442"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB44"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A17" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="A39" sqref="A39:N39"/>
+    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="A9" sqref="A9:I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.95"/>
   <cols>
     <col min="1" max="5" width="7.42578125" style="50" customWidth="1"/>
     <col min="6" max="10" width="8.42578125" style="50" customWidth="1"/>
     <col min="11" max="16" width="4.42578125" style="50" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="50" customWidth="1"/>
     <col min="18" max="18" width="13.140625" style="50" customWidth="1"/>
     <col min="19" max="19" width="6.140625" style="50" customWidth="1"/>
     <col min="20" max="20" width="9" style="50"/>
     <col min="21" max="22" width="15.42578125" style="50" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="34.85546875" style="50" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="11" style="50" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="9" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="30" customHeight="1" thickBot="1">
       <c r="A1" s="51" t="s">
         <v>121</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
       <c r="J1" s="51"/>
       <c r="K1" s="51"/>
       <c r="L1" s="51"/>
       <c r="M1" s="51"/>
       <c r="N1" s="51"/>
       <c r="O1" s="51"/>
-      <c r="P1" s="777" t="s">
+      <c r="P1" s="738" t="s">
         <v>122</v>
       </c>
-      <c r="Q1" s="777"/>
+      <c r="Q1" s="738"/>
       <c r="R1" s="50" t="s">
         <v>123</v>
       </c>
       <c r="T1" s="525" t="str">
         <f>IF(U1&lt;&gt;"",U1,IF(V1&lt;&gt;"",V1,IF(W1&lt;&gt;"",W1,IF(X1&lt;&gt;"",X1,IF(Y1&lt;&gt;"",Y1,"")))))</f>
         <v/>
       </c>
       <c r="U1" s="516" t="str">
         <f>IF('③-別紙1.計画概要'!A37="✓",審査用案件概要シート!S4,"")</f>
         <v/>
       </c>
       <c r="V1" s="517" t="str">
         <f>IF('③-別紙1.計画概要'!A43="✓",審査用案件概要シート!S5,"")</f>
         <v/>
       </c>
       <c r="W1" s="517" t="str">
         <f>IF('③-別紙1.計画概要'!A54="✓",審査用案件概要シート!S6,"")</f>
         <v/>
       </c>
       <c r="X1" s="517" t="str">
         <f>IF('③-別紙1.計画概要'!A62="✓",審査用案件概要シート!S7,"")</f>
         <v/>
       </c>
       <c r="Y1" s="518" t="str">
         <f>IF('③-別紙1.計画概要'!A65="✓",審査用案件概要シート!S8,"")</f>
         <v/>
       </c>
     </row>
     <row r="2" spans="1:25" ht="20.25" customHeight="1">
-      <c r="A2" s="778" t="str">
+      <c r="A2" s="739" t="str">
         <f>R6&amp;"年度　技術・人材協力を通じた新興国との共創推進事業（研修・専門家派遣・寄附講座開設事業）　寄附講座開設事業　案件概要書"</f>
         <v>2026年度　技術・人材協力を通じた新興国との共創推進事業（研修・専門家派遣・寄附講座開設事業）　寄附講座開設事業　案件概要書</v>
       </c>
-      <c r="B2" s="778"/>
-[...14 lines deleted...]
-      <c r="Q2" s="778"/>
+      <c r="B2" s="739"/>
+      <c r="C2" s="739"/>
+      <c r="D2" s="739"/>
+      <c r="E2" s="739"/>
+      <c r="F2" s="739"/>
+      <c r="G2" s="739"/>
+      <c r="H2" s="739"/>
+      <c r="I2" s="739"/>
+      <c r="J2" s="739"/>
+      <c r="K2" s="739"/>
+      <c r="L2" s="739"/>
+      <c r="M2" s="739"/>
+      <c r="N2" s="739"/>
+      <c r="O2" s="739"/>
+      <c r="P2" s="739"/>
+      <c r="Q2" s="739"/>
     </row>
     <row r="3" spans="1:25" ht="20.25" customHeight="1">
-      <c r="A3" s="765" t="str">
+      <c r="A3" s="748" t="str">
         <f>"泰日工業大学との協会企画型寄附講座　第"&amp;IFERROR(VLOOKUP($T$1,講座関連情報,2,0)," ")&amp;"回講座　インターンシップ申込企業適格審査"</f>
         <v>泰日工業大学との協会企画型寄附講座　第 回講座　インターンシップ申込企業適格審査</v>
       </c>
-      <c r="B3" s="765"/>
-[...14 lines deleted...]
-      <c r="Q3" s="765"/>
+      <c r="B3" s="748"/>
+      <c r="C3" s="748"/>
+      <c r="D3" s="748"/>
+      <c r="E3" s="748"/>
+      <c r="F3" s="748"/>
+      <c r="G3" s="748"/>
+      <c r="H3" s="748"/>
+      <c r="I3" s="748"/>
+      <c r="J3" s="748"/>
+      <c r="K3" s="748"/>
+      <c r="L3" s="748"/>
+      <c r="M3" s="748"/>
+      <c r="N3" s="748"/>
+      <c r="O3" s="748"/>
+      <c r="P3" s="748"/>
+      <c r="Q3" s="748"/>
       <c r="T3" s="50" t="s">
         <v>124</v>
       </c>
       <c r="U3" s="50" t="s">
         <v>125</v>
       </c>
       <c r="V3" s="50" t="s">
         <v>126</v>
       </c>
       <c r="W3" s="50" t="s">
         <v>127</v>
       </c>
       <c r="X3" s="50" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="4" spans="1:25" ht="9.75" customHeight="1">
       <c r="A4" s="222"/>
       <c r="B4" s="222"/>
       <c r="C4" s="222"/>
       <c r="D4" s="222"/>
       <c r="E4" s="222"/>
       <c r="F4" s="222"/>
       <c r="G4" s="222"/>
       <c r="H4" s="222"/>
@@ -22554,838 +22554,838 @@
       <c r="T4" s="528">
         <v>1</v>
       </c>
       <c r="U4" s="529">
         <v>46328</v>
       </c>
       <c r="V4" s="529">
         <v>46381</v>
       </c>
       <c r="W4" s="528" t="str">
         <f>IF('③-別紙1.計画概要'!H35="","",'③-別紙1.計画概要'!H35)</f>
         <v/>
       </c>
       <c r="X4" s="530"/>
     </row>
     <row r="5" spans="1:25" ht="17.25" customHeight="1">
       <c r="J5" s="52" t="s">
         <v>131</v>
       </c>
       <c r="K5" s="58" t="s">
         <v>132</v>
       </c>
       <c r="L5" s="50" t="s">
         <v>133</v>
       </c>
-      <c r="O5" s="779">
+      <c r="O5" s="740">
         <v>46033</v>
       </c>
-      <c r="P5" s="779"/>
-      <c r="Q5" s="779"/>
+      <c r="P5" s="740"/>
+      <c r="Q5" s="740"/>
       <c r="S5" s="531" t="s">
         <v>134</v>
       </c>
       <c r="T5" s="50">
         <v>1</v>
       </c>
       <c r="U5" s="526">
         <v>46398</v>
       </c>
       <c r="V5" s="526">
         <v>46451</v>
       </c>
       <c r="W5" s="50" t="str">
         <f>IF('③-別紙1.計画概要'!H35="","",'③-別紙1.計画概要'!H35)</f>
         <v/>
       </c>
       <c r="X5" s="532"/>
     </row>
     <row r="6" spans="1:25" ht="17.25" customHeight="1">
       <c r="M6" s="50" t="s">
         <v>135</v>
       </c>
-      <c r="O6" s="780" t="s">
+      <c r="O6" s="741" t="s">
         <v>136</v>
       </c>
-      <c r="P6" s="781"/>
-      <c r="Q6" s="781"/>
+      <c r="P6" s="742"/>
+      <c r="Q6" s="742"/>
       <c r="R6" s="594">
         <f>YEAR(U4)</f>
         <v>2026</v>
       </c>
       <c r="S6" s="531">
         <v>2</v>
       </c>
       <c r="U6" s="526">
         <v>46496</v>
       </c>
       <c r="V6" s="526">
         <v>46549</v>
       </c>
       <c r="W6" s="50" t="str">
         <f>IF('③-別紙1.計画概要'!H53="","",'③-別紙1.計画概要'!H53)</f>
         <v/>
       </c>
       <c r="X6" s="532"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="50" t="s">
         <v>137</v>
       </c>
       <c r="S7" s="531" t="s">
         <v>138</v>
       </c>
       <c r="T7" s="50">
         <v>3</v>
       </c>
       <c r="U7" s="526">
         <v>46573</v>
       </c>
       <c r="V7" s="526">
         <v>46623</v>
       </c>
       <c r="W7" s="50" t="str">
         <f>IF('③-別紙1.計画概要'!H61="","",'③-別紙1.計画概要'!H61)</f>
         <v/>
       </c>
       <c r="X7" s="532"/>
     </row>
     <row r="8" spans="1:25">
-      <c r="A8" s="782" t="s">
+      <c r="A8" s="743" t="s">
         <v>81</v>
       </c>
-      <c r="B8" s="783"/>
-[...7 lines deleted...]
-      <c r="J8" s="782" t="s">
+      <c r="B8" s="744"/>
+      <c r="C8" s="744"/>
+      <c r="D8" s="744"/>
+      <c r="E8" s="744"/>
+      <c r="F8" s="744"/>
+      <c r="G8" s="744"/>
+      <c r="H8" s="744"/>
+      <c r="I8" s="744"/>
+      <c r="J8" s="743" t="s">
         <v>139</v>
       </c>
-      <c r="K8" s="783"/>
-[...5 lines deleted...]
-      <c r="Q8" s="784"/>
+      <c r="K8" s="744"/>
+      <c r="L8" s="744"/>
+      <c r="M8" s="744"/>
+      <c r="N8" s="744"/>
+      <c r="O8" s="744"/>
+      <c r="P8" s="744"/>
+      <c r="Q8" s="745"/>
       <c r="S8" s="533" t="s">
         <v>140</v>
       </c>
       <c r="T8" s="534">
         <v>3</v>
       </c>
       <c r="U8" s="535">
         <v>46636</v>
       </c>
       <c r="V8" s="535">
         <v>46689</v>
       </c>
       <c r="W8" s="534" t="str">
         <f>IF('③-別紙1.計画概要'!H61="","",'③-別紙1.計画概要'!H61)</f>
         <v/>
       </c>
       <c r="X8" s="536"/>
     </row>
     <row r="9" spans="1:25" ht="30" customHeight="1">
-      <c r="A9" s="766" t="str">
+      <c r="A9" s="749" t="str">
         <f>IF('②-申請書'!C9="","",'②-申請書'!C9)</f>
         <v/>
       </c>
-      <c r="B9" s="767"/>
-[...8 lines deleted...]
-      <c r="K9" s="774"/>
+      <c r="B9" s="750"/>
+      <c r="C9" s="750"/>
+      <c r="D9" s="750"/>
+      <c r="E9" s="750"/>
+      <c r="F9" s="750"/>
+      <c r="G9" s="750"/>
+      <c r="H9" s="750"/>
+      <c r="I9" s="751"/>
+      <c r="J9" s="756"/>
+      <c r="K9" s="757"/>
       <c r="L9" s="565" t="s">
         <v>141</v>
       </c>
-      <c r="M9" s="775"/>
-[...3 lines deleted...]
-      <c r="Q9" s="776"/>
+      <c r="M9" s="758"/>
+      <c r="N9" s="758"/>
+      <c r="O9" s="758"/>
+      <c r="P9" s="758"/>
+      <c r="Q9" s="759"/>
       <c r="R9" s="50" t="str">
         <f>IF('②-申請書'!C10="","",'②-申請書'!C10)</f>
         <v/>
       </c>
     </row>
     <row r="10" spans="1:25" ht="33.75" customHeight="1">
-      <c r="A10" s="769" t="s">
+      <c r="A10" s="752" t="s">
         <v>142</v>
       </c>
-      <c r="B10" s="770"/>
-[...1 lines deleted...]
-      <c r="D10" s="762" t="str">
+      <c r="B10" s="753"/>
+      <c r="C10" s="754"/>
+      <c r="D10" s="695" t="str">
         <f>IF('②-申請書'!C25="","",'②-申請書'!C25)</f>
         <v/>
       </c>
-      <c r="E10" s="762"/>
-[...11 lines deleted...]
-      <c r="Q10" s="763"/>
+      <c r="E10" s="695"/>
+      <c r="F10" s="695"/>
+      <c r="G10" s="695"/>
+      <c r="H10" s="695"/>
+      <c r="I10" s="695"/>
+      <c r="J10" s="695"/>
+      <c r="K10" s="695"/>
+      <c r="L10" s="695"/>
+      <c r="M10" s="695"/>
+      <c r="N10" s="695"/>
+      <c r="O10" s="695"/>
+      <c r="P10" s="695"/>
+      <c r="Q10" s="696"/>
     </row>
     <row r="11" spans="1:25" ht="30" customHeight="1">
-      <c r="A11" s="772" t="s">
+      <c r="A11" s="755" t="s">
         <v>143</v>
       </c>
-      <c r="B11" s="772"/>
-      <c r="C11" s="729" t="s">
+      <c r="B11" s="755"/>
+      <c r="C11" s="697" t="s">
         <v>144</v>
       </c>
-      <c r="D11" s="729"/>
-      <c r="E11" s="764" t="s">
+      <c r="D11" s="697"/>
+      <c r="E11" s="746" t="s">
         <v>145</v>
       </c>
-      <c r="F11" s="764"/>
-[...10 lines deleted...]
-      <c r="Q11" s="764"/>
+      <c r="F11" s="746"/>
+      <c r="G11" s="746"/>
+      <c r="H11" s="746"/>
+      <c r="I11" s="746"/>
+      <c r="J11" s="746"/>
+      <c r="K11" s="746"/>
+      <c r="L11" s="746"/>
+      <c r="M11" s="746"/>
+      <c r="N11" s="746"/>
+      <c r="O11" s="746"/>
+      <c r="P11" s="746"/>
+      <c r="Q11" s="746"/>
     </row>
     <row r="12" spans="1:25" ht="30" customHeight="1">
-      <c r="A12" s="772"/>
-[...1 lines deleted...]
-      <c r="C12" s="729" t="s">
+      <c r="A12" s="755"/>
+      <c r="B12" s="755"/>
+      <c r="C12" s="697" t="s">
         <v>142</v>
       </c>
-      <c r="D12" s="729"/>
-      <c r="E12" s="764" t="s">
+      <c r="D12" s="697"/>
+      <c r="E12" s="746" t="s">
         <v>145</v>
       </c>
-      <c r="F12" s="764"/>
-[...10 lines deleted...]
-      <c r="Q12" s="764"/>
+      <c r="F12" s="746"/>
+      <c r="G12" s="746"/>
+      <c r="H12" s="746"/>
+      <c r="I12" s="746"/>
+      <c r="J12" s="746"/>
+      <c r="K12" s="746"/>
+      <c r="L12" s="746"/>
+      <c r="M12" s="746"/>
+      <c r="N12" s="746"/>
+      <c r="O12" s="746"/>
+      <c r="P12" s="746"/>
+      <c r="Q12" s="746"/>
       <c r="R12" s="50" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="13" spans="1:25" ht="30" customHeight="1">
-      <c r="A13" s="772"/>
-[...1 lines deleted...]
-      <c r="C13" s="729" t="s">
+      <c r="A13" s="755"/>
+      <c r="B13" s="755"/>
+      <c r="C13" s="697" t="s">
         <v>147</v>
       </c>
-      <c r="D13" s="729"/>
-      <c r="E13" s="764" t="s">
+      <c r="D13" s="697"/>
+      <c r="E13" s="746" t="s">
         <v>145</v>
       </c>
-      <c r="F13" s="764"/>
-[...3 lines deleted...]
-      <c r="J13" s="729" t="s">
+      <c r="F13" s="746"/>
+      <c r="G13" s="746"/>
+      <c r="H13" s="746"/>
+      <c r="I13" s="746"/>
+      <c r="J13" s="697" t="s">
         <v>148</v>
       </c>
-      <c r="K13" s="729"/>
-[...1 lines deleted...]
-      <c r="M13" s="730" t="s">
+      <c r="K13" s="697"/>
+      <c r="L13" s="697"/>
+      <c r="M13" s="747" t="s">
         <v>149</v>
       </c>
-      <c r="N13" s="730"/>
-[...2 lines deleted...]
-      <c r="Q13" s="730"/>
+      <c r="N13" s="747"/>
+      <c r="O13" s="747"/>
+      <c r="P13" s="747"/>
+      <c r="Q13" s="747"/>
     </row>
     <row r="14" spans="1:25" ht="87" customHeight="1">
-      <c r="A14" s="742" t="s">
+      <c r="A14" s="691" t="s">
         <v>150</v>
       </c>
-      <c r="B14" s="813"/>
-[...2 lines deleted...]
-      <c r="E14" s="761" t="str">
+      <c r="B14" s="692"/>
+      <c r="C14" s="692"/>
+      <c r="D14" s="693"/>
+      <c r="E14" s="694" t="str">
         <f>IF('③-別紙1.計画概要'!F19="","",'③-別紙1.計画概要'!F19)</f>
         <v/>
       </c>
-      <c r="F14" s="762"/>
-[...10 lines deleted...]
-      <c r="Q14" s="763"/>
+      <c r="F14" s="695"/>
+      <c r="G14" s="695"/>
+      <c r="H14" s="695"/>
+      <c r="I14" s="695"/>
+      <c r="J14" s="695"/>
+      <c r="K14" s="695"/>
+      <c r="L14" s="695"/>
+      <c r="M14" s="695"/>
+      <c r="N14" s="695"/>
+      <c r="O14" s="695"/>
+      <c r="P14" s="695"/>
+      <c r="Q14" s="696"/>
     </row>
     <row r="15" spans="1:25" ht="103.5" customHeight="1">
-      <c r="A15" s="729" t="s">
+      <c r="A15" s="697" t="s">
         <v>151</v>
       </c>
-      <c r="B15" s="729"/>
-[...2 lines deleted...]
-      <c r="E15" s="785" t="s">
+      <c r="B15" s="697"/>
+      <c r="C15" s="697"/>
+      <c r="D15" s="697"/>
+      <c r="E15" s="709" t="s">
         <v>152</v>
       </c>
-      <c r="F15" s="785"/>
-[...10 lines deleted...]
-      <c r="Q15" s="785"/>
+      <c r="F15" s="709"/>
+      <c r="G15" s="709"/>
+      <c r="H15" s="709"/>
+      <c r="I15" s="709"/>
+      <c r="J15" s="709"/>
+      <c r="K15" s="709"/>
+      <c r="L15" s="709"/>
+      <c r="M15" s="709"/>
+      <c r="N15" s="709"/>
+      <c r="O15" s="709"/>
+      <c r="P15" s="709"/>
+      <c r="Q15" s="709"/>
     </row>
     <row r="16" spans="1:25">
       <c r="U16" s="525"/>
     </row>
     <row r="17" spans="1:23" ht="21" customHeight="1">
       <c r="A17" s="50" t="s">
         <v>153</v>
       </c>
       <c r="S17" s="245" t="s">
         <v>154</v>
       </c>
       <c r="T17" s="246"/>
       <c r="U17" s="525">
         <f>'③-別紙1.計画概要'!I92</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:23" ht="24.95" customHeight="1">
-      <c r="A18" s="791" t="s">
+      <c r="A18" s="715" t="s">
         <v>155</v>
       </c>
-      <c r="B18" s="792"/>
-[...2 lines deleted...]
-      <c r="E18" s="800" t="str">
+      <c r="B18" s="716"/>
+      <c r="C18" s="716"/>
+      <c r="D18" s="717"/>
+      <c r="E18" s="724" t="str">
         <f>IF('③-別紙1.計画概要'!A103="","",'③-別紙1.計画概要'!A103)</f>
         <v/>
       </c>
-      <c r="F18" s="801"/>
-[...3 lines deleted...]
-      <c r="J18" s="791" t="s">
+      <c r="F18" s="725"/>
+      <c r="G18" s="725"/>
+      <c r="H18" s="725"/>
+      <c r="I18" s="726"/>
+      <c r="J18" s="715" t="s">
         <v>156</v>
       </c>
-      <c r="K18" s="792"/>
-      <c r="L18" s="793"/>
+      <c r="K18" s="716"/>
+      <c r="L18" s="717"/>
       <c r="M18" s="566" t="str">
         <f>IF('③-別紙1.計画概要'!A107="","",'③-別紙1.計画概要'!A107)</f>
         <v/>
       </c>
-      <c r="N18" s="809" t="s">
+      <c r="N18" s="733" t="s">
         <v>99</v>
       </c>
-      <c r="O18" s="809"/>
-[...1 lines deleted...]
-      <c r="Q18" s="810"/>
+      <c r="O18" s="733"/>
+      <c r="P18" s="733"/>
+      <c r="Q18" s="734"/>
       <c r="S18" s="241" t="s">
         <v>157</v>
       </c>
       <c r="T18" s="242"/>
       <c r="U18" s="525">
         <f>'③-別紙1.計画概要'!I93</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:23" ht="24.95" customHeight="1">
-      <c r="A19" s="794"/>
-[...10 lines deleted...]
-      <c r="L19" s="796"/>
+      <c r="A19" s="718"/>
+      <c r="B19" s="719"/>
+      <c r="C19" s="719"/>
+      <c r="D19" s="720"/>
+      <c r="E19" s="727"/>
+      <c r="F19" s="728"/>
+      <c r="G19" s="728"/>
+      <c r="H19" s="728"/>
+      <c r="I19" s="729"/>
+      <c r="J19" s="718"/>
+      <c r="K19" s="719"/>
+      <c r="L19" s="720"/>
       <c r="M19" s="567" t="str">
         <f>IF('③-別紙1.計画概要'!A108="","",'③-別紙1.計画概要'!A108)</f>
         <v/>
       </c>
-      <c r="N19" s="811" t="s">
+      <c r="N19" s="735" t="s">
         <v>158</v>
       </c>
-      <c r="O19" s="811"/>
-[...1 lines deleted...]
-      <c r="Q19" s="812"/>
+      <c r="O19" s="735"/>
+      <c r="P19" s="735"/>
+      <c r="Q19" s="736"/>
       <c r="S19" s="241" t="s">
         <v>159</v>
       </c>
       <c r="T19" s="242"/>
       <c r="U19" s="525">
         <f>'③-別紙1.計画概要'!I94</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:23" ht="24.95" customHeight="1">
-      <c r="A20" s="797"/>
-[...10 lines deleted...]
-      <c r="L20" s="799"/>
+      <c r="A20" s="721"/>
+      <c r="B20" s="722"/>
+      <c r="C20" s="722"/>
+      <c r="D20" s="723"/>
+      <c r="E20" s="730"/>
+      <c r="F20" s="731"/>
+      <c r="G20" s="731"/>
+      <c r="H20" s="731"/>
+      <c r="I20" s="732"/>
+      <c r="J20" s="721"/>
+      <c r="K20" s="722"/>
+      <c r="L20" s="723"/>
       <c r="M20" s="568" t="str">
         <f>IF('③-別紙1.計画概要'!A109="","",'③-別紙1.計画概要'!A109)</f>
         <v/>
       </c>
-      <c r="N20" s="786" t="str">
+      <c r="N20" s="710" t="str">
         <f>"許可取得予定:"&amp;IF('③-別紙1.計画概要'!R109="","",TEXT('③-別紙1.計画概要'!R109,"yyyy年m月d日"))</f>
         <v>許可取得予定:</v>
       </c>
-      <c r="O20" s="786"/>
-[...1 lines deleted...]
-      <c r="Q20" s="787"/>
+      <c r="O20" s="710"/>
+      <c r="P20" s="710"/>
+      <c r="Q20" s="711"/>
       <c r="S20" s="241" t="s">
         <v>160</v>
       </c>
       <c r="T20" s="242"/>
       <c r="U20" s="525">
         <f>'③-別紙1.計画概要'!I95</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:23" ht="48.75" customHeight="1">
-      <c r="A21" s="729" t="s">
+      <c r="A21" s="697" t="s">
         <v>161</v>
       </c>
-      <c r="B21" s="729"/>
-[...2 lines deleted...]
-      <c r="E21" s="815" t="str">
+      <c r="B21" s="697"/>
+      <c r="C21" s="697"/>
+      <c r="D21" s="697"/>
+      <c r="E21" s="700" t="str">
         <f>IF('③-別紙1.計画概要'!A105="","",'③-別紙1.計画概要'!A105)</f>
         <v/>
       </c>
-      <c r="F21" s="815"/>
-[...10 lines deleted...]
-      <c r="Q21" s="815"/>
+      <c r="F21" s="700"/>
+      <c r="G21" s="700"/>
+      <c r="H21" s="700"/>
+      <c r="I21" s="700"/>
+      <c r="J21" s="700"/>
+      <c r="K21" s="700"/>
+      <c r="L21" s="700"/>
+      <c r="M21" s="700"/>
+      <c r="N21" s="700"/>
+      <c r="O21" s="700"/>
+      <c r="P21" s="700"/>
+      <c r="Q21" s="700"/>
       <c r="S21" s="241" t="s">
         <v>162</v>
       </c>
       <c r="T21" s="242"/>
       <c r="U21" s="525">
         <f>'③-別紙1.計画概要'!I96</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:23" ht="30" customHeight="1">
-      <c r="A22" s="729" t="s">
+      <c r="A22" s="697" t="s">
         <v>163</v>
       </c>
-      <c r="B22" s="729"/>
-[...2 lines deleted...]
-      <c r="E22" s="788" t="str">
+      <c r="B22" s="697"/>
+      <c r="C22" s="697"/>
+      <c r="D22" s="697"/>
+      <c r="E22" s="712" t="str">
         <f>IFERROR(VLOOKUP($T$1,講座関連情報,3,0),"")</f>
         <v/>
       </c>
-      <c r="F22" s="789"/>
-      <c r="G22" s="789"/>
+      <c r="F22" s="713"/>
+      <c r="G22" s="713"/>
       <c r="H22" s="53" t="s">
         <v>164</v>
       </c>
-      <c r="I22" s="790" t="str">
+      <c r="I22" s="714" t="str">
         <f>IFERROR(VLOOKUP($T$1,講座関連情報,4,0),"")</f>
         <v/>
       </c>
-      <c r="J22" s="790"/>
-[...1 lines deleted...]
-      <c r="L22" s="790"/>
+      <c r="J22" s="714"/>
+      <c r="K22" s="714"/>
+      <c r="L22" s="714"/>
       <c r="M22" s="54"/>
       <c r="N22" s="54"/>
       <c r="O22" s="54"/>
       <c r="P22" s="54"/>
       <c r="Q22" s="55"/>
       <c r="S22" s="241" t="s">
         <v>165</v>
       </c>
       <c r="T22" s="242"/>
       <c r="U22" s="525">
         <f>'③-別紙1.計画概要'!I97</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:23" ht="13.5" customHeight="1">
-      <c r="A23" s="736" t="s">
+      <c r="A23" s="706" t="s">
         <v>166</v>
       </c>
-      <c r="B23" s="737"/>
-[...1 lines deleted...]
-      <c r="D23" s="738"/>
+      <c r="B23" s="707"/>
+      <c r="C23" s="707"/>
+      <c r="D23" s="708"/>
       <c r="E23" s="56"/>
-      <c r="F23" s="731"/>
-      <c r="G23" s="731"/>
+      <c r="F23" s="701"/>
+      <c r="G23" s="701"/>
       <c r="H23" s="549"/>
-      <c r="I23" s="732"/>
-      <c r="J23" s="732"/>
+      <c r="I23" s="737"/>
+      <c r="J23" s="737"/>
       <c r="K23" s="549"/>
-      <c r="L23" s="731"/>
-[...4 lines deleted...]
-      <c r="Q23" s="733"/>
+      <c r="L23" s="701"/>
+      <c r="M23" s="701"/>
+      <c r="N23" s="701"/>
+      <c r="O23" s="701"/>
+      <c r="P23" s="701"/>
+      <c r="Q23" s="702"/>
       <c r="S23" s="241" t="s">
         <v>167</v>
       </c>
       <c r="T23" s="242"/>
       <c r="U23" s="525">
         <f>'③-別紙1.計画概要'!K98</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:23" ht="24" customHeight="1" thickBot="1">
-      <c r="A24" s="736"/>
-[...2 lines deleted...]
-      <c r="D24" s="738"/>
+      <c r="A24" s="706"/>
+      <c r="B24" s="707"/>
+      <c r="C24" s="707"/>
+      <c r="D24" s="708"/>
       <c r="E24" s="223"/>
-      <c r="F24" s="816" t="str">
+      <c r="F24" s="703" t="str">
         <f>IFERROR(VLOOKUP($T$1,講座関連情報,5,0),"")</f>
         <v/>
       </c>
-      <c r="G24" s="816"/>
+      <c r="G24" s="703"/>
       <c r="H24" s="57" t="s">
         <v>168</v>
       </c>
-      <c r="I24" s="740" t="s">
+      <c r="I24" s="704" t="s">
         <v>169</v>
       </c>
-      <c r="J24" s="740"/>
-      <c r="K24" s="741" t="s">
+      <c r="J24" s="704"/>
+      <c r="K24" s="705" t="s">
         <v>170</v>
       </c>
-      <c r="L24" s="741"/>
-[...2 lines deleted...]
-      <c r="O24" s="741"/>
+      <c r="L24" s="705"/>
+      <c r="M24" s="705"/>
+      <c r="N24" s="705"/>
+      <c r="O24" s="705"/>
       <c r="P24" s="550"/>
       <c r="Q24" s="224" t="s">
         <v>171</v>
       </c>
       <c r="V24" s="50" t="s">
         <v>172</v>
       </c>
       <c r="W24" s="50" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="25" spans="1:23" ht="39.75" customHeight="1" thickTop="1">
-      <c r="A25" s="729" t="s">
+      <c r="A25" s="697" t="s">
         <v>174</v>
       </c>
-      <c r="B25" s="729"/>
-[...2 lines deleted...]
-      <c r="E25" s="815" t="str">
+      <c r="B25" s="697"/>
+      <c r="C25" s="697"/>
+      <c r="D25" s="697"/>
+      <c r="E25" s="700" t="str">
         <f>IF(S34="","",S34&amp;CHAR(10)&amp;S35)</f>
         <v/>
       </c>
-      <c r="F25" s="815"/>
-[...10 lines deleted...]
-      <c r="Q25" s="815"/>
+      <c r="F25" s="700"/>
+      <c r="G25" s="700"/>
+      <c r="H25" s="700"/>
+      <c r="I25" s="700"/>
+      <c r="J25" s="700"/>
+      <c r="K25" s="700"/>
+      <c r="L25" s="700"/>
+      <c r="M25" s="700"/>
+      <c r="N25" s="700"/>
+      <c r="O25" s="700"/>
+      <c r="P25" s="700"/>
+      <c r="Q25" s="700"/>
       <c r="S25" s="50" t="s">
         <v>175</v>
       </c>
       <c r="U25" s="50" t="s">
         <v>176</v>
       </c>
       <c r="V25" s="519" t="str">
         <f>IF(AND('③-別紙1.計画概要'!A111="✓",'③-別紙1.計画概要'!F9="✓"),'②-申請書'!C9,"")</f>
         <v/>
       </c>
       <c r="W25" s="520" t="str">
         <f>IF(AND('③-別紙1.計画概要'!A111="✓",'③-別紙1.計画概要'!F9="✓"),'②-申請書'!C10,"")</f>
         <v/>
       </c>
     </row>
     <row r="26" spans="1:23" ht="24" hidden="1" customHeight="1">
-      <c r="A26" s="729" t="s">
+      <c r="A26" s="697" t="s">
         <v>163</v>
       </c>
-      <c r="B26" s="729"/>
-[...4 lines deleted...]
-      <c r="G26" s="735"/>
+      <c r="B26" s="697"/>
+      <c r="C26" s="697"/>
+      <c r="D26" s="697"/>
+      <c r="E26" s="698"/>
+      <c r="F26" s="699"/>
+      <c r="G26" s="699"/>
       <c r="H26" s="53" t="s">
         <v>164</v>
       </c>
-      <c r="I26" s="735"/>
-[...2 lines deleted...]
-      <c r="L26" s="735"/>
+      <c r="I26" s="699"/>
+      <c r="J26" s="699"/>
+      <c r="K26" s="699"/>
+      <c r="L26" s="699"/>
       <c r="M26" s="54"/>
       <c r="N26" s="54"/>
       <c r="O26" s="54"/>
       <c r="P26" s="54"/>
       <c r="Q26" s="55"/>
       <c r="S26" s="50" t="s">
         <v>177</v>
       </c>
       <c r="V26" s="521"/>
       <c r="W26" s="522"/>
     </row>
     <row r="27" spans="1:23" ht="13.5" hidden="1" customHeight="1">
-      <c r="A27" s="736" t="s">
+      <c r="A27" s="706" t="s">
         <v>166</v>
       </c>
-      <c r="B27" s="737"/>
-[...1 lines deleted...]
-      <c r="D27" s="738"/>
+      <c r="B27" s="707"/>
+      <c r="C27" s="707"/>
+      <c r="D27" s="708"/>
       <c r="E27" s="56"/>
-      <c r="F27" s="731"/>
-      <c r="G27" s="731"/>
+      <c r="F27" s="701"/>
+      <c r="G27" s="701"/>
       <c r="H27" s="549"/>
-      <c r="I27" s="732"/>
-      <c r="J27" s="732"/>
+      <c r="I27" s="737"/>
+      <c r="J27" s="737"/>
       <c r="K27" s="549"/>
-      <c r="L27" s="731"/>
-[...4 lines deleted...]
-      <c r="Q27" s="733"/>
+      <c r="L27" s="701"/>
+      <c r="M27" s="701"/>
+      <c r="N27" s="701"/>
+      <c r="O27" s="701"/>
+      <c r="P27" s="701"/>
+      <c r="Q27" s="702"/>
       <c r="V27" s="521"/>
       <c r="W27" s="522"/>
     </row>
     <row r="28" spans="1:23" ht="24" hidden="1" customHeight="1">
-      <c r="A28" s="736"/>
-[...2 lines deleted...]
-      <c r="D28" s="738"/>
+      <c r="A28" s="706"/>
+      <c r="B28" s="707"/>
+      <c r="C28" s="707"/>
+      <c r="D28" s="708"/>
       <c r="E28" s="223"/>
-      <c r="F28" s="739"/>
-      <c r="G28" s="739"/>
+      <c r="F28" s="760"/>
+      <c r="G28" s="760"/>
       <c r="H28" s="57" t="s">
         <v>168</v>
       </c>
-      <c r="I28" s="740" t="s">
+      <c r="I28" s="704" t="s">
         <v>169</v>
       </c>
-      <c r="J28" s="740"/>
-      <c r="K28" s="741" t="s">
+      <c r="J28" s="704"/>
+      <c r="K28" s="705" t="s">
         <v>170</v>
       </c>
-      <c r="L28" s="741"/>
-[...2 lines deleted...]
-      <c r="O28" s="741"/>
+      <c r="L28" s="705"/>
+      <c r="M28" s="705"/>
+      <c r="N28" s="705"/>
+      <c r="O28" s="705"/>
       <c r="P28" s="550"/>
       <c r="Q28" s="224" t="s">
         <v>171</v>
       </c>
       <c r="V28" s="521"/>
       <c r="W28" s="522"/>
     </row>
     <row r="29" spans="1:23" ht="39.75" hidden="1" customHeight="1">
-      <c r="A29" s="729" t="s">
+      <c r="A29" s="697" t="s">
         <v>174</v>
       </c>
-      <c r="B29" s="729"/>
-[...2 lines deleted...]
-      <c r="E29" s="730" t="str">
+      <c r="B29" s="697"/>
+      <c r="C29" s="697"/>
+      <c r="D29" s="697"/>
+      <c r="E29" s="747" t="str">
         <f>IF('③-別紙1.計画概要'!F113="","",'③-別紙1.計画概要'!F113&amp;CHAR(10)&amp;'③-別紙1.計画概要'!F114)</f>
         <v/>
       </c>
-      <c r="F29" s="730"/>
-[...10 lines deleted...]
-      <c r="Q29" s="730"/>
+      <c r="F29" s="747"/>
+      <c r="G29" s="747"/>
+      <c r="H29" s="747"/>
+      <c r="I29" s="747"/>
+      <c r="J29" s="747"/>
+      <c r="K29" s="747"/>
+      <c r="L29" s="747"/>
+      <c r="M29" s="747"/>
+      <c r="N29" s="747"/>
+      <c r="O29" s="747"/>
+      <c r="P29" s="747"/>
+      <c r="Q29" s="747"/>
       <c r="V29" s="521"/>
       <c r="W29" s="522"/>
     </row>
     <row r="30" spans="1:23" ht="24" hidden="1" customHeight="1">
-      <c r="A30" s="729" t="s">
+      <c r="A30" s="697" t="s">
         <v>163</v>
       </c>
-      <c r="B30" s="729"/>
-[...4 lines deleted...]
-      <c r="G30" s="735"/>
+      <c r="B30" s="697"/>
+      <c r="C30" s="697"/>
+      <c r="D30" s="697"/>
+      <c r="E30" s="698"/>
+      <c r="F30" s="699"/>
+      <c r="G30" s="699"/>
       <c r="H30" s="53" t="s">
         <v>164</v>
       </c>
-      <c r="I30" s="735"/>
-[...2 lines deleted...]
-      <c r="L30" s="735"/>
+      <c r="I30" s="699"/>
+      <c r="J30" s="699"/>
+      <c r="K30" s="699"/>
+      <c r="L30" s="699"/>
       <c r="M30" s="54"/>
       <c r="N30" s="54"/>
       <c r="O30" s="54"/>
       <c r="P30" s="54"/>
       <c r="Q30" s="55"/>
       <c r="V30" s="521"/>
       <c r="W30" s="522"/>
     </row>
     <row r="31" spans="1:23" ht="13.5" hidden="1" customHeight="1">
-      <c r="A31" s="736" t="s">
+      <c r="A31" s="706" t="s">
         <v>166</v>
       </c>
-      <c r="B31" s="737"/>
-[...1 lines deleted...]
-      <c r="D31" s="738"/>
+      <c r="B31" s="707"/>
+      <c r="C31" s="707"/>
+      <c r="D31" s="708"/>
       <c r="E31" s="56"/>
-      <c r="F31" s="731"/>
-      <c r="G31" s="731"/>
+      <c r="F31" s="701"/>
+      <c r="G31" s="701"/>
       <c r="H31" s="549"/>
-      <c r="I31" s="732"/>
-      <c r="J31" s="732"/>
+      <c r="I31" s="737"/>
+      <c r="J31" s="737"/>
       <c r="K31" s="549"/>
-      <c r="L31" s="731"/>
-[...4 lines deleted...]
-      <c r="Q31" s="733"/>
+      <c r="L31" s="701"/>
+      <c r="M31" s="701"/>
+      <c r="N31" s="701"/>
+      <c r="O31" s="701"/>
+      <c r="P31" s="701"/>
+      <c r="Q31" s="702"/>
       <c r="V31" s="521"/>
       <c r="W31" s="522"/>
     </row>
     <row r="32" spans="1:23" ht="24" hidden="1" customHeight="1">
-      <c r="A32" s="736"/>
-[...2 lines deleted...]
-      <c r="D32" s="738"/>
+      <c r="A32" s="706"/>
+      <c r="B32" s="707"/>
+      <c r="C32" s="707"/>
+      <c r="D32" s="708"/>
       <c r="E32" s="223"/>
-      <c r="F32" s="739"/>
-      <c r="G32" s="739"/>
+      <c r="F32" s="760"/>
+      <c r="G32" s="760"/>
       <c r="H32" s="57" t="s">
         <v>168</v>
       </c>
-      <c r="I32" s="740" t="s">
+      <c r="I32" s="704" t="s">
         <v>169</v>
       </c>
-      <c r="J32" s="740"/>
-      <c r="K32" s="741" t="s">
+      <c r="J32" s="704"/>
+      <c r="K32" s="705" t="s">
         <v>170</v>
       </c>
-      <c r="L32" s="741"/>
-[...2 lines deleted...]
-      <c r="O32" s="741"/>
+      <c r="L32" s="705"/>
+      <c r="M32" s="705"/>
+      <c r="N32" s="705"/>
+      <c r="O32" s="705"/>
       <c r="P32" s="550"/>
       <c r="Q32" s="224" t="s">
         <v>171</v>
       </c>
       <c r="V32" s="521"/>
       <c r="W32" s="522"/>
     </row>
     <row r="33" spans="1:28" ht="39.75" hidden="1" customHeight="1">
-      <c r="A33" s="729" t="s">
+      <c r="A33" s="697" t="s">
         <v>174</v>
       </c>
-      <c r="B33" s="729"/>
-[...2 lines deleted...]
-      <c r="E33" s="730" t="str">
+      <c r="B33" s="697"/>
+      <c r="C33" s="697"/>
+      <c r="D33" s="697"/>
+      <c r="E33" s="747" t="str">
         <f>IF('③-別紙1.計画概要'!F113="","",'③-別紙1.計画概要'!F113&amp;CHAR(10)&amp;'③-別紙1.計画概要'!F114)</f>
         <v/>
       </c>
-      <c r="F33" s="730"/>
-[...10 lines deleted...]
-      <c r="Q33" s="730"/>
+      <c r="F33" s="747"/>
+      <c r="G33" s="747"/>
+      <c r="H33" s="747"/>
+      <c r="I33" s="747"/>
+      <c r="J33" s="747"/>
+      <c r="K33" s="747"/>
+      <c r="L33" s="747"/>
+      <c r="M33" s="747"/>
+      <c r="N33" s="747"/>
+      <c r="O33" s="747"/>
+      <c r="P33" s="747"/>
+      <c r="Q33" s="747"/>
       <c r="V33" s="521"/>
       <c r="W33" s="522"/>
     </row>
     <row r="34" spans="1:28">
       <c r="S34" s="525" t="str">
         <f>IF(V25&lt;&gt;"",V25,IF(V34&lt;&gt;"",V34,IF(V35&lt;&gt;"",V35,"")))</f>
         <v/>
       </c>
       <c r="U34" s="50" t="s">
         <v>178</v>
       </c>
       <c r="V34" s="521" t="str">
         <f>IF(AND('③-別紙1.計画概要'!A111="✓",'③-別紙1.計画概要'!F9=""),'③-別紙1.計画概要'!F7,"")</f>
         <v/>
       </c>
       <c r="W34" s="522" t="str">
         <f>IF(AND('③-別紙1.計画概要'!A111="✓",'③-別紙1.計画概要'!F9=""),'③-別紙1.計画概要'!F13,"")</f>
         <v/>
       </c>
     </row>
     <row r="35" spans="1:28" ht="13.5" customHeight="1" thickBot="1">
       <c r="A35" s="48" t="s">
         <v>179</v>
       </c>
       <c r="B35" s="48"/>
@@ -23399,160 +23399,160 @@
       <c r="J35" s="48"/>
       <c r="K35" s="48"/>
       <c r="L35" s="48"/>
       <c r="M35" s="48"/>
       <c r="N35" s="48"/>
       <c r="O35" s="48"/>
       <c r="P35" s="48"/>
       <c r="Q35" s="48"/>
       <c r="S35" s="525" t="str">
         <f>IF(W25&lt;&gt;"",W25,IF(W34&lt;&gt;"",W34,IF(W35&lt;&gt;"",W35,"")))</f>
         <v/>
       </c>
       <c r="U35" s="50" t="s">
         <v>180</v>
       </c>
       <c r="V35" s="523" t="str">
         <f>IF('③-別紙1.計画概要'!A112="✓",'③-別紙1.計画概要'!F113,"")</f>
         <v/>
       </c>
       <c r="W35" s="524" t="str">
         <f>IF('③-別紙1.計画概要'!A112="✓",'③-別紙1.計画概要'!F114,"")</f>
         <v/>
       </c>
     </row>
     <row r="36" spans="1:28" ht="30" customHeight="1" thickTop="1">
-      <c r="A36" s="742" t="str">
+      <c r="A36" s="691" t="str">
         <f>"第"&amp;IFERROR(VLOOKUP($T$1,講座関連情報,2,0)," ")&amp;"回講座インターンシップ実施費"</f>
         <v>第 回講座インターンシップ実施費</v>
       </c>
-      <c r="B36" s="737"/>
-[...2 lines deleted...]
-      <c r="E36" s="743" t="str">
+      <c r="B36" s="707"/>
+      <c r="C36" s="707"/>
+      <c r="D36" s="708"/>
+      <c r="E36" s="773" t="str">
         <f>"約"&amp;TEXT(ROUND(U36/10000,0),"#,##0") &amp; "万円"</f>
         <v>約0万円</v>
       </c>
-      <c r="F36" s="744"/>
-      <c r="G36" s="744"/>
+      <c r="F36" s="774"/>
+      <c r="G36" s="774"/>
       <c r="H36" s="225"/>
-      <c r="I36" s="745" t="s">
+      <c r="I36" s="775" t="s">
         <v>181</v>
       </c>
-      <c r="J36" s="746"/>
-[...1 lines deleted...]
-      <c r="L36" s="748">
+      <c r="J36" s="776"/>
+      <c r="K36" s="777"/>
+      <c r="L36" s="778">
         <v>0</v>
       </c>
-      <c r="M36" s="749"/>
-[...2 lines deleted...]
-      <c r="P36" s="749"/>
+      <c r="M36" s="779"/>
+      <c r="N36" s="779"/>
+      <c r="O36" s="779"/>
+      <c r="P36" s="779"/>
       <c r="Q36" s="226"/>
       <c r="S36" s="50" t="s">
         <v>182</v>
       </c>
       <c r="U36" s="538">
         <f>'④-別紙2.予算概算'!N33+IF(F24="",0,(Z39+AB39)*F24)</f>
         <v>0</v>
       </c>
       <c r="V36" s="539">
         <f>ROUND(U36,3)</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:28" ht="30" customHeight="1">
-      <c r="A37" s="751" t="str">
+      <c r="A37" s="763" t="str">
         <f>R6&amp;"年度補助対象"</f>
         <v>2026年度補助対象</v>
       </c>
-      <c r="B37" s="752"/>
-[...2 lines deleted...]
-      <c r="E37" s="754">
+      <c r="B37" s="764"/>
+      <c r="C37" s="764"/>
+      <c r="D37" s="765"/>
+      <c r="E37" s="766">
         <f>IF(OR(T1=$S$4, T1=$S$5), $E$36, 0)</f>
         <v>0</v>
       </c>
-      <c r="F37" s="755"/>
-      <c r="G37" s="755"/>
+      <c r="F37" s="767"/>
+      <c r="G37" s="767"/>
       <c r="H37" s="227"/>
-      <c r="I37" s="756" t="s">
+      <c r="I37" s="768" t="s">
         <v>181</v>
       </c>
-      <c r="J37" s="757"/>
-[...1 lines deleted...]
-      <c r="L37" s="759">
+      <c r="J37" s="769"/>
+      <c r="K37" s="770"/>
+      <c r="L37" s="771">
         <v>0</v>
       </c>
-      <c r="M37" s="760"/>
-[...2 lines deleted...]
-      <c r="P37" s="760"/>
+      <c r="M37" s="772"/>
+      <c r="N37" s="772"/>
+      <c r="O37" s="772"/>
+      <c r="P37" s="772"/>
       <c r="Q37" s="226"/>
     </row>
     <row r="38" spans="1:28" ht="69.75" customHeight="1">
-      <c r="A38" s="736" t="s">
+      <c r="A38" s="706" t="s">
         <v>183</v>
       </c>
-      <c r="B38" s="737"/>
-[...2 lines deleted...]
-      <c r="E38" s="761" t="e">
+      <c r="B38" s="707"/>
+      <c r="C38" s="707"/>
+      <c r="D38" s="708"/>
+      <c r="E38" s="694" t="e">
         <f>W39&amp;W41&amp;W42&amp;W43&amp;W44&amp;CHAR(10)&amp;"※航空券購入及びビザ申請はインターン生が行い、AOTSと補助金精算"</f>
         <v>#VALUE!</v>
       </c>
-      <c r="F38" s="762"/>
-[...10 lines deleted...]
-      <c r="Q38" s="763"/>
+      <c r="F38" s="695"/>
+      <c r="G38" s="695"/>
+      <c r="H38" s="695"/>
+      <c r="I38" s="695"/>
+      <c r="J38" s="695"/>
+      <c r="K38" s="695"/>
+      <c r="L38" s="695"/>
+      <c r="M38" s="695"/>
+      <c r="N38" s="695"/>
+      <c r="O38" s="695"/>
+      <c r="P38" s="695"/>
+      <c r="Q38" s="696"/>
     </row>
     <row r="39" spans="1:28" ht="13.5" customHeight="1">
-      <c r="A39" s="750" t="str">
+      <c r="A39" s="761" t="str">
         <f>IF(OR(T1=S4,T1=S5),"","※残余予算分は"&amp;R6+1&amp;"年4月1日以降の計画分につき、"&amp;R6+1&amp;"年度補助金の適用の可否については別途審査)")</f>
         <v>※残余予算分は2027年4月1日以降の計画分につき、2027年度補助金の適用の可否については別途審査)</v>
       </c>
-      <c r="B39" s="750"/>
-[...11 lines deleted...]
-      <c r="N39" s="750"/>
+      <c r="B39" s="761"/>
+      <c r="C39" s="761"/>
+      <c r="D39" s="761"/>
+      <c r="E39" s="761"/>
+      <c r="F39" s="761"/>
+      <c r="G39" s="761"/>
+      <c r="H39" s="761"/>
+      <c r="I39" s="761"/>
+      <c r="J39" s="761"/>
+      <c r="K39" s="761"/>
+      <c r="L39" s="761"/>
+      <c r="M39" s="761"/>
+      <c r="N39" s="761"/>
       <c r="O39" s="228"/>
       <c r="P39" s="228"/>
       <c r="Q39" s="229"/>
       <c r="S39" s="50" t="s">
         <v>184</v>
       </c>
       <c r="U39" s="540">
         <f>'④-別紙2.予算概算'!N10</f>
         <v>0</v>
       </c>
       <c r="V39" s="525" t="e">
         <f>TEXT(ROUND((U39 + (Z39 + AB39) * $F$24) / 10000, 0), "#,##0") &amp; "万円"</f>
         <v>#VALUE!</v>
       </c>
       <c r="W39" s="525" t="e">
         <f>S39&amp;" "&amp;V39&amp;"、"</f>
         <v>#VALUE!</v>
       </c>
       <c r="X39" s="50" t="str">
         <f t="shared" ref="X39:X43" si="0">TEXT(U39/10000,"#,##0.0") &amp; "万円"</f>
         <v>0.0万円</v>
       </c>
       <c r="Y39" s="50" t="s">
         <v>185</v>
       </c>
@@ -23569,55 +23569,55 @@
     <row r="40" spans="1:28" ht="13.5" customHeight="1">
       <c r="A40" s="230"/>
       <c r="B40" s="230"/>
       <c r="C40" s="230"/>
       <c r="D40" s="230"/>
       <c r="E40" s="230"/>
       <c r="F40" s="230"/>
       <c r="G40" s="230"/>
       <c r="H40" s="230"/>
       <c r="I40" s="230"/>
       <c r="J40" s="230"/>
       <c r="K40" s="230"/>
       <c r="L40" s="230"/>
       <c r="M40" s="230"/>
       <c r="N40" s="230"/>
       <c r="O40" s="228"/>
       <c r="P40" s="228"/>
       <c r="Q40" s="229"/>
       <c r="U40" s="540"/>
       <c r="V40" s="525"/>
       <c r="W40" s="525"/>
       <c r="Z40" s="569"/>
       <c r="AB40" s="569"/>
     </row>
     <row r="41" spans="1:28" ht="13.5" customHeight="1">
-      <c r="A41" s="639" t="s">
+      <c r="A41" s="762" t="s">
         <v>187</v>
       </c>
-      <c r="B41" s="639"/>
-      <c r="C41" s="639"/>
+      <c r="B41" s="762"/>
+      <c r="C41" s="762"/>
       <c r="D41" s="230"/>
       <c r="E41" s="230"/>
       <c r="F41" s="230"/>
       <c r="G41" s="230"/>
       <c r="H41" s="230"/>
       <c r="I41" s="230"/>
       <c r="J41" s="230"/>
       <c r="K41" s="230"/>
       <c r="L41" s="230"/>
       <c r="M41" s="230"/>
       <c r="N41" s="230"/>
       <c r="O41" s="230"/>
       <c r="P41" s="230"/>
       <c r="Q41" s="230"/>
       <c r="S41" s="50" t="s">
         <v>188</v>
       </c>
       <c r="U41" s="540">
         <f>'④-別紙2.予算概算'!N20</f>
         <v>0</v>
       </c>
       <c r="V41" s="525" t="str">
         <f t="shared" ref="V41:V44" si="1">TEXT(ROUND(U41/10000,0),"#,##0") &amp; "万円"</f>
         <v>0万円</v>
       </c>
@@ -23709,2592 +23709,2592 @@
       </c>
     </row>
     <row r="44" spans="1:28" ht="24" customHeight="1">
       <c r="S44" s="50" t="s">
         <v>193</v>
       </c>
       <c r="U44" s="540">
         <f>'④-別紙2.予算概算'!N27</f>
         <v>0</v>
       </c>
       <c r="V44" s="525" t="str">
         <f t="shared" si="1"/>
         <v>0万円</v>
       </c>
       <c r="W44" s="525" t="str">
         <f>S44&amp;" "&amp;V44</f>
         <v>インターンシップ実施諸費 0万円</v>
       </c>
       <c r="X44" s="50" t="str">
         <f>TEXT(U44/10000,"#,##0.0") &amp; "万円"</f>
         <v>0.0万円</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="81">
-    <mergeCell ref="A14:D14"/>
-[...10 lines deleted...]
-    <mergeCell ref="E21:Q21"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="E29:Q29"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="I31:J31"/>
+    <mergeCell ref="L31:Q31"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="E30:G30"/>
+    <mergeCell ref="I30:L30"/>
+    <mergeCell ref="A31:D32"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="K32:O32"/>
+    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="E33:Q33"/>
+    <mergeCell ref="A36:D36"/>
+    <mergeCell ref="E36:G36"/>
+    <mergeCell ref="I36:K36"/>
+    <mergeCell ref="L36:P36"/>
+    <mergeCell ref="A39:N39"/>
+    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="I37:K37"/>
+    <mergeCell ref="L37:P37"/>
+    <mergeCell ref="E38:Q38"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="L27:Q27"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="I28:J28"/>
+    <mergeCell ref="K28:O28"/>
+    <mergeCell ref="E13:I13"/>
+    <mergeCell ref="J13:L13"/>
+    <mergeCell ref="M13:Q13"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A9:I9"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="D10:Q10"/>
+    <mergeCell ref="A11:B13"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="E11:Q11"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="E12:Q12"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="M9:Q9"/>
+    <mergeCell ref="P1:Q1"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="O5:Q5"/>
+    <mergeCell ref="O6:Q6"/>
+    <mergeCell ref="A8:I8"/>
+    <mergeCell ref="J8:Q8"/>
     <mergeCell ref="A27:D28"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="E15:Q15"/>
     <mergeCell ref="N20:Q20"/>
     <mergeCell ref="A22:D22"/>
     <mergeCell ref="E22:G22"/>
     <mergeCell ref="I22:L22"/>
     <mergeCell ref="A18:D20"/>
     <mergeCell ref="E18:I20"/>
     <mergeCell ref="J18:L20"/>
     <mergeCell ref="N18:Q18"/>
     <mergeCell ref="N19:Q19"/>
     <mergeCell ref="A21:D21"/>
     <mergeCell ref="A23:D24"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="I23:J23"/>
-    <mergeCell ref="P1:Q1"/>
-[...51 lines deleted...]
-    <mergeCell ref="K32:O32"/>
+    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="E14:Q14"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="I26:L26"/>
+    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="E25:Q25"/>
+    <mergeCell ref="L23:Q23"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="K24:O24"/>
+    <mergeCell ref="E21:Q21"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" sqref="J9:K9" xr:uid="{AAF9E4DB-4D98-4103-B890-25880FEB37C0}">
       <formula1>"日本,タイ"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="78" fitToHeight="0" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A2A429E0-607F-4EEC-9C3B-837F22FA54EE}">
   <sheetPr>
     <tabColor rgb="FFFFCCFF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AA136"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A30" zoomScale="140" zoomScaleNormal="130" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="X62" sqref="X62"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="140" zoomScaleNormal="130" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E67" sqref="E67:G67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="4" width="3" style="135" customWidth="1"/>
     <col min="5" max="6" width="3.42578125" style="135" customWidth="1"/>
     <col min="7" max="7" width="6.85546875" style="136" customWidth="1"/>
     <col min="8" max="22" width="3.42578125" style="136" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="136" customWidth="1"/>
     <col min="24" max="24" width="15.140625" style="135" customWidth="1"/>
     <col min="25" max="25" width="3.42578125" style="135" customWidth="1"/>
     <col min="26" max="16384" width="9" style="135"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A1" s="141" t="str">
         <f>'②-申請書'!A1</f>
         <v>【2026年度・協会企画型寄附講座用】</v>
       </c>
       <c r="B1" s="110"/>
       <c r="D1" s="140"/>
       <c r="E1" s="140"/>
       <c r="F1" s="140"/>
       <c r="G1" s="140"/>
       <c r="H1" s="140"/>
       <c r="I1" s="140"/>
       <c r="K1" s="111"/>
       <c r="W1" s="142" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="2" spans="1:26" s="102" customFormat="1" ht="8.25" customHeight="1">
       <c r="A2" s="109"/>
       <c r="B2" s="110"/>
       <c r="D2" s="140"/>
       <c r="E2" s="140"/>
       <c r="F2" s="140"/>
       <c r="G2" s="140"/>
       <c r="H2" s="140"/>
       <c r="I2" s="140"/>
       <c r="K2" s="111"/>
       <c r="W2" s="601"/>
     </row>
     <row r="3" spans="1:26" s="102" customFormat="1" ht="15.95">
-      <c r="A3" s="921" t="s">
+      <c r="A3" s="957" t="s">
         <v>195</v>
       </c>
-      <c r="B3" s="921"/>
-[...20 lines deleted...]
-      <c r="W3" s="921"/>
+      <c r="B3" s="957"/>
+      <c r="C3" s="957"/>
+      <c r="D3" s="957"/>
+      <c r="E3" s="957"/>
+      <c r="F3" s="957"/>
+      <c r="G3" s="957"/>
+      <c r="H3" s="957"/>
+      <c r="I3" s="957"/>
+      <c r="J3" s="957"/>
+      <c r="K3" s="957"/>
+      <c r="L3" s="957"/>
+      <c r="M3" s="957"/>
+      <c r="N3" s="957"/>
+      <c r="O3" s="957"/>
+      <c r="P3" s="957"/>
+      <c r="Q3" s="957"/>
+      <c r="R3" s="957"/>
+      <c r="S3" s="957"/>
+      <c r="T3" s="957"/>
+      <c r="U3" s="957"/>
+      <c r="V3" s="957"/>
+      <c r="W3" s="957"/>
     </row>
     <row r="4" spans="1:26" s="102" customFormat="1" ht="6" customHeight="1">
       <c r="A4" s="111"/>
       <c r="B4" s="111"/>
       <c r="C4" s="111"/>
       <c r="D4" s="111"/>
       <c r="E4" s="111"/>
       <c r="F4" s="111"/>
       <c r="G4" s="111"/>
       <c r="H4" s="111"/>
       <c r="I4" s="111"/>
       <c r="J4" s="111"/>
       <c r="K4" s="111"/>
       <c r="L4" s="111"/>
     </row>
     <row r="5" spans="1:26" s="102" customFormat="1" ht="15.95">
-      <c r="A5" s="922" t="s">
+      <c r="A5" s="958" t="s">
         <v>196</v>
       </c>
-      <c r="B5" s="922"/>
-[...20 lines deleted...]
-      <c r="W5" s="922"/>
+      <c r="B5" s="958"/>
+      <c r="C5" s="958"/>
+      <c r="D5" s="958"/>
+      <c r="E5" s="958"/>
+      <c r="F5" s="958"/>
+      <c r="G5" s="958"/>
+      <c r="H5" s="958"/>
+      <c r="I5" s="958"/>
+      <c r="J5" s="958"/>
+      <c r="K5" s="958"/>
+      <c r="L5" s="958"/>
+      <c r="M5" s="958"/>
+      <c r="N5" s="958"/>
+      <c r="O5" s="958"/>
+      <c r="P5" s="958"/>
+      <c r="Q5" s="958"/>
+      <c r="R5" s="958"/>
+      <c r="S5" s="958"/>
+      <c r="T5" s="958"/>
+      <c r="U5" s="958"/>
+      <c r="V5" s="958"/>
+      <c r="W5" s="958"/>
     </row>
     <row r="6" spans="1:26" ht="30" customHeight="1">
-      <c r="A6" s="923" t="s">
+      <c r="A6" s="959" t="s">
         <v>197</v>
       </c>
-      <c r="B6" s="923"/>
-[...20 lines deleted...]
-      <c r="W6" s="923"/>
+      <c r="B6" s="959"/>
+      <c r="C6" s="959"/>
+      <c r="D6" s="959"/>
+      <c r="E6" s="959"/>
+      <c r="F6" s="959"/>
+      <c r="G6" s="959"/>
+      <c r="H6" s="959"/>
+      <c r="I6" s="959"/>
+      <c r="J6" s="959"/>
+      <c r="K6" s="959"/>
+      <c r="L6" s="959"/>
+      <c r="M6" s="959"/>
+      <c r="N6" s="959"/>
+      <c r="O6" s="959"/>
+      <c r="P6" s="959"/>
+      <c r="Q6" s="959"/>
+      <c r="R6" s="959"/>
+      <c r="S6" s="959"/>
+      <c r="T6" s="959"/>
+      <c r="U6" s="959"/>
+      <c r="V6" s="959"/>
+      <c r="W6" s="959"/>
     </row>
     <row r="7" spans="1:26" s="139" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A7" s="908" t="s">
+      <c r="A7" s="960" t="s">
         <v>198</v>
       </c>
-      <c r="B7" s="909"/>
-[...1 lines deleted...]
-      <c r="D7" s="909"/>
+      <c r="B7" s="961"/>
+      <c r="C7" s="961"/>
+      <c r="D7" s="961"/>
       <c r="E7" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="F7" s="926"/>
-[...16 lines deleted...]
-      <c r="W7" s="928"/>
+      <c r="F7" s="964"/>
+      <c r="G7" s="965"/>
+      <c r="H7" s="965"/>
+      <c r="I7" s="965"/>
+      <c r="J7" s="965"/>
+      <c r="K7" s="965"/>
+      <c r="L7" s="965"/>
+      <c r="M7" s="965"/>
+      <c r="N7" s="965"/>
+      <c r="O7" s="965"/>
+      <c r="P7" s="965"/>
+      <c r="Q7" s="965"/>
+      <c r="R7" s="965"/>
+      <c r="S7" s="965"/>
+      <c r="T7" s="965"/>
+      <c r="U7" s="965"/>
+      <c r="V7" s="965"/>
+      <c r="W7" s="966"/>
     </row>
     <row r="8" spans="1:26" s="139" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A8" s="924"/>
-[...2 lines deleted...]
-      <c r="D8" s="925"/>
+      <c r="A8" s="962"/>
+      <c r="B8" s="963"/>
+      <c r="C8" s="963"/>
+      <c r="D8" s="963"/>
       <c r="E8" s="144" t="s">
         <v>200</v>
       </c>
-      <c r="F8" s="889"/>
-[...16 lines deleted...]
-      <c r="W8" s="891"/>
+      <c r="F8" s="967"/>
+      <c r="G8" s="968"/>
+      <c r="H8" s="968"/>
+      <c r="I8" s="968"/>
+      <c r="J8" s="968"/>
+      <c r="K8" s="968"/>
+      <c r="L8" s="968"/>
+      <c r="M8" s="968"/>
+      <c r="N8" s="968"/>
+      <c r="O8" s="968"/>
+      <c r="P8" s="968"/>
+      <c r="Q8" s="968"/>
+      <c r="R8" s="968"/>
+      <c r="S8" s="968"/>
+      <c r="T8" s="968"/>
+      <c r="U8" s="968"/>
+      <c r="V8" s="968"/>
+      <c r="W8" s="969"/>
     </row>
     <row r="9" spans="1:26" s="139" customFormat="1">
-      <c r="A9" s="937" t="s">
+      <c r="A9" s="978" t="s">
         <v>201</v>
       </c>
-      <c r="B9" s="938"/>
-[...2 lines deleted...]
-      <c r="E9" s="939"/>
+      <c r="B9" s="979"/>
+      <c r="C9" s="979"/>
+      <c r="D9" s="979"/>
+      <c r="E9" s="980"/>
       <c r="F9" s="170"/>
       <c r="G9" s="403" t="s">
         <v>202</v>
       </c>
       <c r="H9" s="404"/>
       <c r="I9" s="407" t="s">
         <v>203</v>
       </c>
       <c r="J9" s="407"/>
       <c r="K9" s="404"/>
       <c r="L9" s="404"/>
       <c r="M9" s="404"/>
       <c r="N9" s="405"/>
       <c r="O9" s="405"/>
       <c r="P9" s="405"/>
       <c r="Q9" s="405"/>
       <c r="R9" s="405"/>
       <c r="S9" s="405"/>
       <c r="T9" s="405"/>
       <c r="U9" s="405"/>
       <c r="V9" s="405"/>
       <c r="W9" s="406"/>
     </row>
     <row r="10" spans="1:26" s="139" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A10" s="940"/>
-[...21 lines deleted...]
-      <c r="W10" s="945"/>
+      <c r="A10" s="981"/>
+      <c r="B10" s="982"/>
+      <c r="C10" s="982"/>
+      <c r="D10" s="982"/>
+      <c r="E10" s="983"/>
+      <c r="F10" s="984"/>
+      <c r="G10" s="985"/>
+      <c r="H10" s="985"/>
+      <c r="I10" s="985"/>
+      <c r="J10" s="985"/>
+      <c r="K10" s="985"/>
+      <c r="L10" s="985"/>
+      <c r="M10" s="985"/>
+      <c r="N10" s="985"/>
+      <c r="O10" s="985"/>
+      <c r="P10" s="985"/>
+      <c r="Q10" s="985"/>
+      <c r="R10" s="985"/>
+      <c r="S10" s="985"/>
+      <c r="T10" s="985"/>
+      <c r="U10" s="985"/>
+      <c r="V10" s="985"/>
+      <c r="W10" s="986"/>
     </row>
     <row r="11" spans="1:26" s="139" customFormat="1" ht="9.75" customHeight="1" thickBot="1">
-      <c r="A11" s="940"/>
-[...21 lines deleted...]
-      <c r="W11" s="945"/>
+      <c r="A11" s="981"/>
+      <c r="B11" s="982"/>
+      <c r="C11" s="982"/>
+      <c r="D11" s="982"/>
+      <c r="E11" s="983"/>
+      <c r="F11" s="984"/>
+      <c r="G11" s="985"/>
+      <c r="H11" s="985"/>
+      <c r="I11" s="985"/>
+      <c r="J11" s="985"/>
+      <c r="K11" s="985"/>
+      <c r="L11" s="985"/>
+      <c r="M11" s="985"/>
+      <c r="N11" s="985"/>
+      <c r="O11" s="985"/>
+      <c r="P11" s="985"/>
+      <c r="Q11" s="985"/>
+      <c r="R11" s="985"/>
+      <c r="S11" s="985"/>
+      <c r="T11" s="985"/>
+      <c r="U11" s="985"/>
+      <c r="V11" s="985"/>
+      <c r="W11" s="986"/>
     </row>
     <row r="12" spans="1:26" s="139" customFormat="1">
-      <c r="A12" s="946" t="s">
+      <c r="A12" s="987" t="s">
         <v>204</v>
       </c>
-      <c r="B12" s="947"/>
-[...20 lines deleted...]
-      <c r="W12" s="948"/>
+      <c r="B12" s="988"/>
+      <c r="C12" s="988"/>
+      <c r="D12" s="988"/>
+      <c r="E12" s="988"/>
+      <c r="F12" s="988"/>
+      <c r="G12" s="988"/>
+      <c r="H12" s="988"/>
+      <c r="I12" s="988"/>
+      <c r="J12" s="988"/>
+      <c r="K12" s="988"/>
+      <c r="L12" s="988"/>
+      <c r="M12" s="988"/>
+      <c r="N12" s="988"/>
+      <c r="O12" s="988"/>
+      <c r="P12" s="988"/>
+      <c r="Q12" s="988"/>
+      <c r="R12" s="988"/>
+      <c r="S12" s="988"/>
+      <c r="T12" s="988"/>
+      <c r="U12" s="988"/>
+      <c r="V12" s="988"/>
+      <c r="W12" s="989"/>
     </row>
     <row r="13" spans="1:26" s="139" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A13" s="929" t="s">
+      <c r="A13" s="970" t="s">
         <v>205</v>
       </c>
-      <c r="B13" s="909"/>
-[...1 lines deleted...]
-      <c r="D13" s="909"/>
+      <c r="B13" s="961"/>
+      <c r="C13" s="961"/>
+      <c r="D13" s="961"/>
       <c r="E13" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="F13" s="931"/>
-[...16 lines deleted...]
-      <c r="W13" s="933"/>
+      <c r="F13" s="972"/>
+      <c r="G13" s="973"/>
+      <c r="H13" s="973"/>
+      <c r="I13" s="973"/>
+      <c r="J13" s="973"/>
+      <c r="K13" s="973"/>
+      <c r="L13" s="973"/>
+      <c r="M13" s="973"/>
+      <c r="N13" s="973"/>
+      <c r="O13" s="973"/>
+      <c r="P13" s="973"/>
+      <c r="Q13" s="973"/>
+      <c r="R13" s="973"/>
+      <c r="S13" s="973"/>
+      <c r="T13" s="973"/>
+      <c r="U13" s="973"/>
+      <c r="V13" s="973"/>
+      <c r="W13" s="974"/>
     </row>
     <row r="14" spans="1:26" s="139" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A14" s="930"/>
-[...2 lines deleted...]
-      <c r="D14" s="925"/>
+      <c r="A14" s="971"/>
+      <c r="B14" s="963"/>
+      <c r="C14" s="963"/>
+      <c r="D14" s="963"/>
       <c r="E14" s="144" t="s">
         <v>200</v>
       </c>
-      <c r="F14" s="934"/>
-[...16 lines deleted...]
-      <c r="W14" s="936"/>
+      <c r="F14" s="975"/>
+      <c r="G14" s="976"/>
+      <c r="H14" s="976"/>
+      <c r="I14" s="976"/>
+      <c r="J14" s="976"/>
+      <c r="K14" s="976"/>
+      <c r="L14" s="976"/>
+      <c r="M14" s="976"/>
+      <c r="N14" s="976"/>
+      <c r="O14" s="976"/>
+      <c r="P14" s="976"/>
+      <c r="Q14" s="976"/>
+      <c r="R14" s="976"/>
+      <c r="S14" s="976"/>
+      <c r="T14" s="976"/>
+      <c r="U14" s="976"/>
+      <c r="V14" s="976"/>
+      <c r="W14" s="977"/>
     </row>
     <row r="15" spans="1:26" s="139" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A15" s="866" t="s">
+      <c r="A15" s="990" t="s">
         <v>92</v>
       </c>
-      <c r="B15" s="867"/>
-[...20 lines deleted...]
-      <c r="W15" s="871"/>
+      <c r="B15" s="991"/>
+      <c r="C15" s="991"/>
+      <c r="D15" s="991"/>
+      <c r="E15" s="992"/>
+      <c r="F15" s="993"/>
+      <c r="G15" s="994"/>
+      <c r="H15" s="994"/>
+      <c r="I15" s="994"/>
+      <c r="J15" s="994"/>
+      <c r="K15" s="994"/>
+      <c r="L15" s="994"/>
+      <c r="M15" s="994"/>
+      <c r="N15" s="994"/>
+      <c r="O15" s="994"/>
+      <c r="P15" s="994"/>
+      <c r="Q15" s="994"/>
+      <c r="R15" s="994"/>
+      <c r="S15" s="994"/>
+      <c r="T15" s="994"/>
+      <c r="U15" s="994"/>
+      <c r="V15" s="994"/>
+      <c r="W15" s="995"/>
       <c r="Z15" s="602"/>
     </row>
     <row r="16" spans="1:26" s="139" customFormat="1" ht="21.95" customHeight="1">
-      <c r="A16" s="872" t="s">
+      <c r="A16" s="996" t="s">
         <v>206</v>
       </c>
-      <c r="B16" s="873"/>
-[...20 lines deleted...]
-      <c r="W16" s="876"/>
+      <c r="B16" s="997"/>
+      <c r="C16" s="997"/>
+      <c r="D16" s="997"/>
+      <c r="E16" s="997"/>
+      <c r="F16" s="998"/>
+      <c r="G16" s="999"/>
+      <c r="H16" s="999"/>
+      <c r="I16" s="999"/>
+      <c r="J16" s="999"/>
+      <c r="K16" s="999"/>
+      <c r="L16" s="999"/>
+      <c r="M16" s="999"/>
+      <c r="N16" s="999"/>
+      <c r="O16" s="999"/>
+      <c r="P16" s="999"/>
+      <c r="Q16" s="999"/>
+      <c r="R16" s="999"/>
+      <c r="S16" s="999"/>
+      <c r="T16" s="999"/>
+      <c r="U16" s="999"/>
+      <c r="V16" s="999"/>
+      <c r="W16" s="1000"/>
     </row>
     <row r="17" spans="1:23" s="139" customFormat="1" ht="42" customHeight="1" thickBot="1">
-      <c r="A17" s="877" t="s">
+      <c r="A17" s="1001" t="s">
         <v>207</v>
       </c>
-      <c r="B17" s="878"/>
-[...20 lines deleted...]
-      <c r="W17" s="881"/>
+      <c r="B17" s="1002"/>
+      <c r="C17" s="1002"/>
+      <c r="D17" s="1002"/>
+      <c r="E17" s="1002"/>
+      <c r="F17" s="1003"/>
+      <c r="G17" s="1004"/>
+      <c r="H17" s="1004"/>
+      <c r="I17" s="1004"/>
+      <c r="J17" s="1004"/>
+      <c r="K17" s="1004"/>
+      <c r="L17" s="1004"/>
+      <c r="M17" s="1004"/>
+      <c r="N17" s="1004"/>
+      <c r="O17" s="1004"/>
+      <c r="P17" s="1004"/>
+      <c r="Q17" s="1004"/>
+      <c r="R17" s="1004"/>
+      <c r="S17" s="1004"/>
+      <c r="T17" s="1004"/>
+      <c r="U17" s="1004"/>
+      <c r="V17" s="1004"/>
+      <c r="W17" s="1005"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="882" t="s">
+      <c r="A18" s="780" t="s">
         <v>208</v>
       </c>
-      <c r="B18" s="883"/>
-[...3 lines deleted...]
-      <c r="F18" s="1064" t="s">
+      <c r="B18" s="781"/>
+      <c r="C18" s="781"/>
+      <c r="D18" s="781"/>
+      <c r="E18" s="781"/>
+      <c r="F18" s="786" t="s">
         <v>209</v>
       </c>
-      <c r="G18" s="1065"/>
-[...15 lines deleted...]
-      <c r="W18" s="1066"/>
+      <c r="G18" s="787"/>
+      <c r="H18" s="787"/>
+      <c r="I18" s="787"/>
+      <c r="J18" s="787"/>
+      <c r="K18" s="787"/>
+      <c r="L18" s="787"/>
+      <c r="M18" s="787"/>
+      <c r="N18" s="787"/>
+      <c r="O18" s="787"/>
+      <c r="P18" s="787"/>
+      <c r="Q18" s="787"/>
+      <c r="R18" s="787"/>
+      <c r="S18" s="787"/>
+      <c r="T18" s="787"/>
+      <c r="U18" s="787"/>
+      <c r="V18" s="787"/>
+      <c r="W18" s="788"/>
     </row>
     <row r="19" spans="1:23" ht="24" customHeight="1">
-      <c r="A19" s="1062"/>
-[...21 lines deleted...]
-      <c r="W19" s="1068"/>
+      <c r="A19" s="782"/>
+      <c r="B19" s="783"/>
+      <c r="C19" s="783"/>
+      <c r="D19" s="783"/>
+      <c r="E19" s="783"/>
+      <c r="F19" s="789"/>
+      <c r="G19" s="790"/>
+      <c r="H19" s="790"/>
+      <c r="I19" s="790"/>
+      <c r="J19" s="790"/>
+      <c r="K19" s="790"/>
+      <c r="L19" s="790"/>
+      <c r="M19" s="790"/>
+      <c r="N19" s="790"/>
+      <c r="O19" s="790"/>
+      <c r="P19" s="790"/>
+      <c r="Q19" s="790"/>
+      <c r="R19" s="790"/>
+      <c r="S19" s="790"/>
+      <c r="T19" s="790"/>
+      <c r="U19" s="790"/>
+      <c r="V19" s="790"/>
+      <c r="W19" s="791"/>
     </row>
     <row r="20" spans="1:23" ht="36" customHeight="1">
-      <c r="A20" s="884"/>
-[...21 lines deleted...]
-      <c r="W20" s="1071"/>
+      <c r="A20" s="784"/>
+      <c r="B20" s="785"/>
+      <c r="C20" s="785"/>
+      <c r="D20" s="785"/>
+      <c r="E20" s="785"/>
+      <c r="F20" s="792"/>
+      <c r="G20" s="793"/>
+      <c r="H20" s="793"/>
+      <c r="I20" s="793"/>
+      <c r="J20" s="793"/>
+      <c r="K20" s="793"/>
+      <c r="L20" s="793"/>
+      <c r="M20" s="793"/>
+      <c r="N20" s="793"/>
+      <c r="O20" s="793"/>
+      <c r="P20" s="793"/>
+      <c r="Q20" s="793"/>
+      <c r="R20" s="793"/>
+      <c r="S20" s="793"/>
+      <c r="T20" s="793"/>
+      <c r="U20" s="793"/>
+      <c r="V20" s="793"/>
+      <c r="W20" s="794"/>
     </row>
     <row r="21" spans="1:23" ht="30" customHeight="1">
-      <c r="A21" s="882" t="s">
+      <c r="A21" s="780" t="s">
         <v>210</v>
       </c>
-      <c r="B21" s="883"/>
-[...20 lines deleted...]
-      <c r="W21" s="888"/>
+      <c r="B21" s="781"/>
+      <c r="C21" s="781"/>
+      <c r="D21" s="781"/>
+      <c r="E21" s="781"/>
+      <c r="F21" s="789"/>
+      <c r="G21" s="1007"/>
+      <c r="H21" s="1007"/>
+      <c r="I21" s="1007"/>
+      <c r="J21" s="1007"/>
+      <c r="K21" s="1007"/>
+      <c r="L21" s="1007"/>
+      <c r="M21" s="1007"/>
+      <c r="N21" s="1007"/>
+      <c r="O21" s="1007"/>
+      <c r="P21" s="1007"/>
+      <c r="Q21" s="1007"/>
+      <c r="R21" s="1007"/>
+      <c r="S21" s="1007"/>
+      <c r="T21" s="1007"/>
+      <c r="U21" s="1007"/>
+      <c r="V21" s="1007"/>
+      <c r="W21" s="1008"/>
     </row>
     <row r="22" spans="1:23" ht="30" customHeight="1">
-      <c r="A22" s="884"/>
-[...21 lines deleted...]
-      <c r="W22" s="891"/>
+      <c r="A22" s="784"/>
+      <c r="B22" s="785"/>
+      <c r="C22" s="785"/>
+      <c r="D22" s="785"/>
+      <c r="E22" s="785"/>
+      <c r="F22" s="967"/>
+      <c r="G22" s="968"/>
+      <c r="H22" s="968"/>
+      <c r="I22" s="968"/>
+      <c r="J22" s="968"/>
+      <c r="K22" s="968"/>
+      <c r="L22" s="968"/>
+      <c r="M22" s="968"/>
+      <c r="N22" s="968"/>
+      <c r="O22" s="968"/>
+      <c r="P22" s="968"/>
+      <c r="Q22" s="968"/>
+      <c r="R22" s="968"/>
+      <c r="S22" s="968"/>
+      <c r="T22" s="968"/>
+      <c r="U22" s="968"/>
+      <c r="V22" s="968"/>
+      <c r="W22" s="969"/>
     </row>
     <row r="23" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A23" s="892" t="s">
+      <c r="A23" s="1009" t="s">
         <v>211</v>
       </c>
-      <c r="B23" s="893"/>
-[...2 lines deleted...]
-      <c r="E23" s="894"/>
+      <c r="B23" s="1010"/>
+      <c r="C23" s="1010"/>
+      <c r="D23" s="1010"/>
+      <c r="E23" s="1011"/>
       <c r="F23" s="170"/>
-      <c r="G23" s="898" t="s">
+      <c r="G23" s="1015" t="s">
         <v>212</v>
       </c>
-      <c r="H23" s="898"/>
-[...10 lines deleted...]
-      <c r="S23" s="906"/>
+      <c r="H23" s="1015"/>
+      <c r="I23" s="1015"/>
+      <c r="J23" s="1021"/>
+      <c r="K23" s="1021"/>
+      <c r="L23" s="1021"/>
+      <c r="M23" s="1021"/>
+      <c r="N23" s="1021"/>
+      <c r="O23" s="1021"/>
+      <c r="P23" s="1021"/>
+      <c r="Q23" s="1021"/>
+      <c r="R23" s="1021"/>
+      <c r="S23" s="1021"/>
       <c r="T23" s="195" t="s">
         <v>171</v>
       </c>
       <c r="U23" s="170"/>
-      <c r="V23" s="899" t="s">
+      <c r="V23" s="930" t="s">
         <v>213</v>
       </c>
-      <c r="W23" s="900"/>
+      <c r="W23" s="931"/>
     </row>
     <row r="24" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A24" s="895"/>
-[...4 lines deleted...]
-      <c r="F24" s="901" t="s">
+      <c r="A24" s="1012"/>
+      <c r="B24" s="1013"/>
+      <c r="C24" s="1013"/>
+      <c r="D24" s="1013"/>
+      <c r="E24" s="1014"/>
+      <c r="F24" s="1016" t="s">
         <v>214</v>
       </c>
-      <c r="G24" s="902"/>
-[...15 lines deleted...]
-      <c r="W24" s="905"/>
+      <c r="G24" s="1017"/>
+      <c r="H24" s="1017"/>
+      <c r="I24" s="1018"/>
+      <c r="J24" s="1019"/>
+      <c r="K24" s="1019"/>
+      <c r="L24" s="1019"/>
+      <c r="M24" s="1019"/>
+      <c r="N24" s="1019"/>
+      <c r="O24" s="1019"/>
+      <c r="P24" s="1019"/>
+      <c r="Q24" s="1019"/>
+      <c r="R24" s="1019"/>
+      <c r="S24" s="1019"/>
+      <c r="T24" s="1019"/>
+      <c r="U24" s="1019"/>
+      <c r="V24" s="1019"/>
+      <c r="W24" s="1020"/>
     </row>
     <row r="25" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A25" s="908" t="s">
+      <c r="A25" s="960" t="s">
         <v>215</v>
       </c>
-      <c r="B25" s="909"/>
-[...2 lines deleted...]
-      <c r="E25" s="910"/>
+      <c r="B25" s="961"/>
+      <c r="C25" s="961"/>
+      <c r="D25" s="961"/>
+      <c r="E25" s="1023"/>
       <c r="F25" s="411"/>
-      <c r="G25" s="966" t="s">
+      <c r="G25" s="928" t="s">
         <v>212</v>
       </c>
-      <c r="H25" s="966"/>
-[...10 lines deleted...]
-      <c r="S25" s="967"/>
+      <c r="H25" s="928"/>
+      <c r="I25" s="928"/>
+      <c r="J25" s="929"/>
+      <c r="K25" s="929"/>
+      <c r="L25" s="929"/>
+      <c r="M25" s="929"/>
+      <c r="N25" s="929"/>
+      <c r="O25" s="929"/>
+      <c r="P25" s="929"/>
+      <c r="Q25" s="929"/>
+      <c r="R25" s="929"/>
+      <c r="S25" s="929"/>
       <c r="T25" s="146" t="s">
         <v>171</v>
       </c>
       <c r="U25" s="411"/>
-      <c r="V25" s="899" t="s">
+      <c r="V25" s="930" t="s">
         <v>213</v>
       </c>
-      <c r="W25" s="900"/>
+      <c r="W25" s="931"/>
     </row>
     <row r="26" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A26" s="911" t="s">
+      <c r="A26" s="1024" t="s">
         <v>216</v>
       </c>
-      <c r="B26" s="873"/>
-[...2 lines deleted...]
-      <c r="E26" s="912"/>
+      <c r="B26" s="997"/>
+      <c r="C26" s="997"/>
+      <c r="D26" s="997"/>
+      <c r="E26" s="1025"/>
       <c r="F26" s="170"/>
-      <c r="G26" s="864" t="s">
+      <c r="G26" s="820" t="s">
         <v>212</v>
       </c>
-      <c r="H26" s="864"/>
-[...10 lines deleted...]
-      <c r="S26" s="968"/>
+      <c r="H26" s="820"/>
+      <c r="I26" s="820"/>
+      <c r="J26" s="932"/>
+      <c r="K26" s="932"/>
+      <c r="L26" s="932"/>
+      <c r="M26" s="932"/>
+      <c r="N26" s="932"/>
+      <c r="O26" s="932"/>
+      <c r="P26" s="932"/>
+      <c r="Q26" s="932"/>
+      <c r="R26" s="932"/>
+      <c r="S26" s="932"/>
       <c r="T26" s="149" t="s">
         <v>171</v>
       </c>
       <c r="U26" s="170"/>
-      <c r="V26" s="969" t="s">
+      <c r="V26" s="933" t="s">
         <v>213</v>
       </c>
-      <c r="W26" s="970"/>
+      <c r="W26" s="934"/>
     </row>
     <row r="27" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A27" s="911" t="s">
+      <c r="A27" s="1024" t="s">
         <v>217</v>
       </c>
-      <c r="B27" s="873"/>
-[...2 lines deleted...]
-      <c r="E27" s="912"/>
+      <c r="B27" s="997"/>
+      <c r="C27" s="997"/>
+      <c r="D27" s="997"/>
+      <c r="E27" s="1025"/>
       <c r="F27" s="170"/>
       <c r="G27" s="553" t="s">
         <v>218</v>
       </c>
-      <c r="H27" s="971"/>
-[...10 lines deleted...]
-      <c r="S27" s="971"/>
+      <c r="H27" s="935"/>
+      <c r="I27" s="935"/>
+      <c r="J27" s="935"/>
+      <c r="K27" s="935"/>
+      <c r="L27" s="935"/>
+      <c r="M27" s="935"/>
+      <c r="N27" s="935"/>
+      <c r="O27" s="935"/>
+      <c r="P27" s="935"/>
+      <c r="Q27" s="935"/>
+      <c r="R27" s="935"/>
+      <c r="S27" s="935"/>
       <c r="T27" s="149" t="s">
         <v>171</v>
       </c>
       <c r="U27" s="170"/>
-      <c r="V27" s="969" t="s">
+      <c r="V27" s="933" t="s">
         <v>213</v>
       </c>
-      <c r="W27" s="970"/>
+      <c r="W27" s="934"/>
     </row>
     <row r="28" spans="1:23" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A28" s="949" t="s">
+      <c r="A28" s="831" t="s">
         <v>219</v>
       </c>
-      <c r="B28" s="950"/>
-[...20 lines deleted...]
-      <c r="W28" s="951"/>
+      <c r="B28" s="832"/>
+      <c r="C28" s="832"/>
+      <c r="D28" s="832"/>
+      <c r="E28" s="832"/>
+      <c r="F28" s="832"/>
+      <c r="G28" s="832"/>
+      <c r="H28" s="832"/>
+      <c r="I28" s="832"/>
+      <c r="J28" s="832"/>
+      <c r="K28" s="832"/>
+      <c r="L28" s="832"/>
+      <c r="M28" s="832"/>
+      <c r="N28" s="832"/>
+      <c r="O28" s="832"/>
+      <c r="P28" s="832"/>
+      <c r="Q28" s="832"/>
+      <c r="R28" s="832"/>
+      <c r="S28" s="832"/>
+      <c r="T28" s="832"/>
+      <c r="U28" s="832"/>
+      <c r="V28" s="832"/>
+      <c r="W28" s="833"/>
     </row>
     <row r="29" spans="1:23" ht="92.45" customHeight="1">
-      <c r="A29" s="1047"/>
-[...21 lines deleted...]
-      <c r="W29" s="1049"/>
+      <c r="A29" s="796"/>
+      <c r="B29" s="797"/>
+      <c r="C29" s="797"/>
+      <c r="D29" s="797"/>
+      <c r="E29" s="797"/>
+      <c r="F29" s="797"/>
+      <c r="G29" s="797"/>
+      <c r="H29" s="797"/>
+      <c r="I29" s="797"/>
+      <c r="J29" s="797"/>
+      <c r="K29" s="797"/>
+      <c r="L29" s="797"/>
+      <c r="M29" s="797"/>
+      <c r="N29" s="797"/>
+      <c r="O29" s="797"/>
+      <c r="P29" s="797"/>
+      <c r="Q29" s="797"/>
+      <c r="R29" s="797"/>
+      <c r="S29" s="797"/>
+      <c r="T29" s="797"/>
+      <c r="U29" s="797"/>
+      <c r="V29" s="797"/>
+      <c r="W29" s="798"/>
     </row>
     <row r="30" spans="1:23" ht="28.7" customHeight="1">
-      <c r="A30" s="907" t="s">
+      <c r="A30" s="1022" t="s">
         <v>220</v>
       </c>
-      <c r="B30" s="907"/>
-[...20 lines deleted...]
-      <c r="W30" s="907"/>
+      <c r="B30" s="1022"/>
+      <c r="C30" s="1022"/>
+      <c r="D30" s="1022"/>
+      <c r="E30" s="1022"/>
+      <c r="F30" s="1022"/>
+      <c r="G30" s="1022"/>
+      <c r="H30" s="1022"/>
+      <c r="I30" s="1022"/>
+      <c r="J30" s="1022"/>
+      <c r="K30" s="1022"/>
+      <c r="L30" s="1022"/>
+      <c r="M30" s="1022"/>
+      <c r="N30" s="1022"/>
+      <c r="O30" s="1022"/>
+      <c r="P30" s="1022"/>
+      <c r="Q30" s="1022"/>
+      <c r="R30" s="1022"/>
+      <c r="S30" s="1022"/>
+      <c r="T30" s="1022"/>
+      <c r="U30" s="1022"/>
+      <c r="V30" s="1022"/>
+      <c r="W30" s="1022"/>
     </row>
     <row r="31" spans="1:23" ht="21" customHeight="1">
       <c r="A31" s="158" t="s">
         <v>221</v>
       </c>
       <c r="B31" s="158"/>
       <c r="C31" s="158"/>
       <c r="D31" s="158"/>
       <c r="E31" s="158"/>
       <c r="F31" s="158"/>
       <c r="G31" s="158"/>
       <c r="H31" s="158"/>
       <c r="I31" s="158"/>
       <c r="J31" s="158"/>
       <c r="K31" s="158"/>
       <c r="L31" s="158"/>
       <c r="M31" s="158"/>
       <c r="N31" s="158"/>
       <c r="O31" s="158"/>
       <c r="P31" s="158"/>
       <c r="Q31" s="158"/>
       <c r="R31" s="158"/>
       <c r="S31" s="158"/>
       <c r="T31" s="158"/>
       <c r="U31" s="158"/>
       <c r="V31" s="158"/>
       <c r="W31" s="158"/>
     </row>
     <row r="32" spans="1:23" ht="34.5" customHeight="1">
-      <c r="A32" s="972" t="s">
+      <c r="A32" s="936" t="s">
         <v>222</v>
       </c>
-      <c r="B32" s="973"/>
-[...5 lines deleted...]
-      <c r="H32" s="842" t="s">
+      <c r="B32" s="937"/>
+      <c r="C32" s="937"/>
+      <c r="D32" s="937"/>
+      <c r="E32" s="937"/>
+      <c r="F32" s="937"/>
+      <c r="G32" s="938"/>
+      <c r="H32" s="874" t="s">
         <v>223</v>
       </c>
-      <c r="I32" s="842"/>
-[...1 lines deleted...]
-      <c r="K32" s="920" t="s">
+      <c r="I32" s="874"/>
+      <c r="J32" s="874"/>
+      <c r="K32" s="1033" t="s">
         <v>224</v>
       </c>
-      <c r="L32" s="920"/>
-[...10 lines deleted...]
-      <c r="W32" s="839"/>
+      <c r="L32" s="1033"/>
+      <c r="M32" s="1033"/>
+      <c r="N32" s="1033"/>
+      <c r="O32" s="1033"/>
+      <c r="P32" s="1033"/>
+      <c r="Q32" s="1033"/>
+      <c r="R32" s="1033"/>
+      <c r="S32" s="1033"/>
+      <c r="T32" s="1033"/>
+      <c r="U32" s="1033"/>
+      <c r="V32" s="1033"/>
+      <c r="W32" s="1034"/>
     </row>
     <row r="33" spans="1:24" ht="15.95" customHeight="1">
-      <c r="A33" s="955" t="s">
+      <c r="A33" s="885" t="s">
         <v>225</v>
       </c>
-      <c r="B33" s="956"/>
-[...20 lines deleted...]
-      <c r="W33" s="957"/>
+      <c r="B33" s="886"/>
+      <c r="C33" s="886"/>
+      <c r="D33" s="886"/>
+      <c r="E33" s="886"/>
+      <c r="F33" s="886"/>
+      <c r="G33" s="886"/>
+      <c r="H33" s="886"/>
+      <c r="I33" s="886"/>
+      <c r="J33" s="886"/>
+      <c r="K33" s="886"/>
+      <c r="L33" s="886"/>
+      <c r="M33" s="886"/>
+      <c r="N33" s="886"/>
+      <c r="O33" s="886"/>
+      <c r="P33" s="886"/>
+      <c r="Q33" s="886"/>
+      <c r="R33" s="886"/>
+      <c r="S33" s="886"/>
+      <c r="T33" s="886"/>
+      <c r="U33" s="886"/>
+      <c r="V33" s="886"/>
+      <c r="W33" s="887"/>
     </row>
     <row r="34" spans="1:24" ht="15.95" customHeight="1">
-      <c r="A34" s="958" t="s">
+      <c r="A34" s="944" t="s">
         <v>226</v>
       </c>
-      <c r="B34" s="959"/>
-[...20 lines deleted...]
-      <c r="W34" s="960"/>
+      <c r="B34" s="945"/>
+      <c r="C34" s="945"/>
+      <c r="D34" s="945"/>
+      <c r="E34" s="945"/>
+      <c r="F34" s="945"/>
+      <c r="G34" s="945"/>
+      <c r="H34" s="945"/>
+      <c r="I34" s="945"/>
+      <c r="J34" s="945"/>
+      <c r="K34" s="945"/>
+      <c r="L34" s="945"/>
+      <c r="M34" s="945"/>
+      <c r="N34" s="945"/>
+      <c r="O34" s="945"/>
+      <c r="P34" s="945"/>
+      <c r="Q34" s="945"/>
+      <c r="R34" s="945"/>
+      <c r="S34" s="945"/>
+      <c r="T34" s="945"/>
+      <c r="U34" s="945"/>
+      <c r="V34" s="945"/>
+      <c r="W34" s="946"/>
     </row>
     <row r="35" spans="1:24" ht="4.5" customHeight="1">
       <c r="A35" s="487"/>
       <c r="B35" s="488"/>
       <c r="C35" s="489"/>
       <c r="D35" s="489"/>
       <c r="E35" s="489"/>
       <c r="F35" s="489"/>
       <c r="G35" s="490"/>
-      <c r="H35" s="986"/>
-[...1 lines deleted...]
-      <c r="J35" s="840" t="s">
+      <c r="H35" s="879"/>
+      <c r="I35" s="880"/>
+      <c r="J35" s="953" t="s">
         <v>227</v>
       </c>
       <c r="K35" s="491"/>
       <c r="L35" s="492"/>
       <c r="M35" s="493"/>
       <c r="N35" s="492"/>
       <c r="O35" s="492"/>
       <c r="P35" s="492"/>
       <c r="Q35" s="492"/>
       <c r="R35" s="492"/>
       <c r="S35" s="492"/>
       <c r="T35" s="492"/>
       <c r="U35" s="492"/>
       <c r="V35" s="492"/>
       <c r="W35" s="494"/>
     </row>
     <row r="36" spans="1:24" ht="11.45" customHeight="1">
       <c r="A36" s="413"/>
       <c r="B36" s="174"/>
       <c r="C36" s="456"/>
       <c r="D36" s="456"/>
       <c r="E36" s="456"/>
       <c r="F36" s="456"/>
       <c r="G36" s="175"/>
-      <c r="H36" s="843"/>
-[...1 lines deleted...]
-      <c r="J36" s="963"/>
+      <c r="H36" s="881"/>
+      <c r="I36" s="882"/>
+      <c r="J36" s="954"/>
       <c r="K36" s="159" t="s">
         <v>228</v>
       </c>
       <c r="L36" s="451"/>
       <c r="N36" s="190"/>
       <c r="O36" s="451" t="s">
         <v>229</v>
       </c>
       <c r="Q36" s="555"/>
       <c r="R36" s="555"/>
       <c r="S36" s="555"/>
       <c r="T36" s="555"/>
       <c r="U36" s="555"/>
       <c r="V36" s="555"/>
       <c r="W36" s="161"/>
     </row>
     <row r="37" spans="1:24" s="137" customFormat="1" ht="11.45" customHeight="1">
-      <c r="A37" s="832"/>
-      <c r="B37" s="819" t="s">
+      <c r="A37" s="939"/>
+      <c r="B37" s="1050" t="s">
         <v>230</v>
       </c>
-      <c r="C37" s="820"/>
-[...6 lines deleted...]
-      <c r="J37" s="963"/>
+      <c r="C37" s="1051"/>
+      <c r="D37" s="1051"/>
+      <c r="E37" s="1051"/>
+      <c r="F37" s="1051"/>
+      <c r="G37" s="1052"/>
+      <c r="H37" s="881"/>
+      <c r="I37" s="882"/>
+      <c r="J37" s="954"/>
       <c r="K37" s="159"/>
       <c r="L37" s="451"/>
       <c r="N37" s="190"/>
       <c r="O37" s="451" t="s">
         <v>231</v>
       </c>
       <c r="Q37" s="555"/>
       <c r="R37" s="555"/>
       <c r="S37" s="555"/>
       <c r="T37" s="555"/>
       <c r="U37" s="555"/>
       <c r="V37" s="555"/>
       <c r="W37" s="161"/>
     </row>
     <row r="38" spans="1:24" s="137" customFormat="1" ht="11.45" customHeight="1">
-      <c r="A38" s="833"/>
+      <c r="A38" s="1006"/>
       <c r="B38" s="560" t="s">
         <v>232</v>
       </c>
       <c r="C38" s="458"/>
       <c r="D38" s="458"/>
-      <c r="E38" s="830">
+      <c r="E38" s="949">
         <v>46328</v>
       </c>
-      <c r="F38" s="830"/>
-[...3 lines deleted...]
-      <c r="J38" s="963"/>
+      <c r="F38" s="949"/>
+      <c r="G38" s="950"/>
+      <c r="H38" s="881"/>
+      <c r="I38" s="882"/>
+      <c r="J38" s="954"/>
       <c r="K38" s="159"/>
       <c r="L38" s="451"/>
       <c r="N38" s="190"/>
       <c r="O38" s="451" t="s">
         <v>233</v>
       </c>
       <c r="Q38" s="555"/>
       <c r="R38" s="555"/>
       <c r="S38" s="555"/>
       <c r="T38" s="555"/>
       <c r="U38" s="555"/>
       <c r="V38" s="555"/>
       <c r="W38" s="161"/>
       <c r="X38" s="137">
         <f>YEAR(E38)</f>
         <v>2026</v>
       </c>
     </row>
     <row r="39" spans="1:24" s="137" customFormat="1" ht="1.5" customHeight="1">
-      <c r="A39" s="850"/>
+      <c r="A39" s="940"/>
       <c r="B39" s="459"/>
       <c r="C39" s="459"/>
       <c r="D39" s="459"/>
       <c r="E39" s="459"/>
       <c r="F39" s="459"/>
       <c r="G39" s="414"/>
-      <c r="H39" s="843"/>
-[...1 lines deleted...]
-      <c r="J39" s="963"/>
+      <c r="H39" s="881"/>
+      <c r="I39" s="882"/>
+      <c r="J39" s="954"/>
       <c r="K39" s="193"/>
       <c r="L39" s="179"/>
       <c r="M39" s="179"/>
       <c r="N39" s="179"/>
       <c r="O39" s="180"/>
       <c r="P39" s="181"/>
       <c r="Q39" s="181"/>
       <c r="R39" s="181"/>
       <c r="S39" s="181"/>
       <c r="T39" s="181"/>
       <c r="U39" s="181"/>
       <c r="V39" s="181"/>
       <c r="W39" s="182"/>
     </row>
     <row r="40" spans="1:24" ht="3" customHeight="1">
       <c r="A40" s="194"/>
-      <c r="B40" s="913" t="s">
+      <c r="B40" s="1026" t="s">
         <v>234</v>
       </c>
-      <c r="C40" s="914"/>
-[...1 lines deleted...]
-      <c r="E40" s="915">
+      <c r="C40" s="1027"/>
+      <c r="D40" s="1027"/>
+      <c r="E40" s="1028">
         <v>46381</v>
       </c>
-      <c r="F40" s="915"/>
-[...3 lines deleted...]
-      <c r="J40" s="963"/>
+      <c r="F40" s="1028"/>
+      <c r="G40" s="1029"/>
+      <c r="H40" s="881"/>
+      <c r="I40" s="882"/>
+      <c r="J40" s="954"/>
       <c r="K40" s="450"/>
       <c r="M40" s="457"/>
       <c r="N40" s="192"/>
       <c r="O40" s="457"/>
       <c r="P40" s="457"/>
       <c r="Q40" s="457"/>
       <c r="R40" s="457"/>
       <c r="S40" s="457"/>
       <c r="T40" s="457"/>
       <c r="U40" s="457"/>
       <c r="V40" s="457"/>
       <c r="W40" s="153"/>
     </row>
     <row r="41" spans="1:24" s="137" customFormat="1" ht="11.45" customHeight="1">
       <c r="A41" s="206"/>
-      <c r="B41" s="913"/>
-[...7 lines deleted...]
-      <c r="J41" s="963"/>
+      <c r="B41" s="1026"/>
+      <c r="C41" s="1027"/>
+      <c r="D41" s="1027"/>
+      <c r="E41" s="1028"/>
+      <c r="F41" s="1028"/>
+      <c r="G41" s="1029"/>
+      <c r="H41" s="881"/>
+      <c r="I41" s="882"/>
+      <c r="J41" s="954"/>
       <c r="K41" s="183" t="s">
         <v>235</v>
       </c>
       <c r="L41" s="460"/>
       <c r="N41" s="190"/>
       <c r="O41" s="451" t="s">
         <v>236</v>
       </c>
       <c r="P41" s="451"/>
       <c r="Q41" s="555"/>
       <c r="R41" s="555"/>
       <c r="S41" s="555"/>
       <c r="T41" s="555"/>
       <c r="U41" s="555"/>
       <c r="V41" s="555"/>
       <c r="W41" s="161"/>
     </row>
     <row r="42" spans="1:24" s="137" customFormat="1" ht="11.45" customHeight="1">
       <c r="A42" s="206"/>
       <c r="B42" s="560"/>
       <c r="C42" s="458"/>
       <c r="D42" s="458"/>
-      <c r="E42" s="830"/>
-[...4 lines deleted...]
-      <c r="J42" s="963"/>
+      <c r="E42" s="949"/>
+      <c r="F42" s="949"/>
+      <c r="G42" s="950"/>
+      <c r="H42" s="881"/>
+      <c r="I42" s="882"/>
+      <c r="J42" s="954"/>
       <c r="K42" s="159"/>
       <c r="L42" s="451"/>
       <c r="N42" s="190"/>
       <c r="O42" s="451" t="s">
         <v>237</v>
       </c>
       <c r="P42" s="555"/>
       <c r="Q42" s="555"/>
       <c r="R42" s="555"/>
       <c r="S42" s="555"/>
       <c r="T42" s="555"/>
       <c r="U42" s="555"/>
       <c r="V42" s="555"/>
       <c r="W42" s="161"/>
     </row>
     <row r="43" spans="1:24" s="137" customFormat="1" ht="11.45" customHeight="1">
-      <c r="A43" s="832"/>
-      <c r="B43" s="917" t="s">
+      <c r="A43" s="939"/>
+      <c r="B43" s="1030" t="s">
         <v>238</v>
       </c>
-      <c r="C43" s="918"/>
-[...6 lines deleted...]
-      <c r="J43" s="963"/>
+      <c r="C43" s="1031"/>
+      <c r="D43" s="1031"/>
+      <c r="E43" s="1031"/>
+      <c r="F43" s="1031"/>
+      <c r="G43" s="1032"/>
+      <c r="H43" s="881"/>
+      <c r="I43" s="882"/>
+      <c r="J43" s="954"/>
       <c r="K43" s="159"/>
       <c r="L43" s="451"/>
       <c r="M43" s="191"/>
       <c r="N43" s="190"/>
       <c r="O43" s="159" t="s">
         <v>239</v>
       </c>
       <c r="P43" s="555"/>
       <c r="Q43" s="555"/>
       <c r="R43" s="555"/>
       <c r="S43" s="555"/>
       <c r="T43" s="555"/>
       <c r="U43" s="555"/>
       <c r="V43" s="555"/>
       <c r="W43" s="161"/>
     </row>
     <row r="44" spans="1:24" s="137" customFormat="1" ht="1.5" customHeight="1">
-      <c r="A44" s="833"/>
+      <c r="A44" s="1006"/>
       <c r="B44" s="459"/>
       <c r="C44" s="459"/>
       <c r="D44" s="459"/>
       <c r="E44" s="459"/>
       <c r="F44" s="459"/>
       <c r="G44" s="414"/>
-      <c r="H44" s="843"/>
-[...1 lines deleted...]
-      <c r="J44" s="963"/>
+      <c r="H44" s="881"/>
+      <c r="I44" s="882"/>
+      <c r="J44" s="954"/>
       <c r="K44" s="193"/>
       <c r="L44" s="179"/>
       <c r="M44" s="179"/>
       <c r="N44" s="451"/>
       <c r="O44" s="180"/>
       <c r="P44" s="181"/>
       <c r="Q44" s="181"/>
       <c r="R44" s="181"/>
       <c r="S44" s="181"/>
       <c r="T44" s="181"/>
       <c r="U44" s="181"/>
       <c r="V44" s="181"/>
       <c r="W44" s="182"/>
     </row>
     <row r="45" spans="1:24" ht="4.5" customHeight="1">
-      <c r="A45" s="850"/>
+      <c r="A45" s="940"/>
       <c r="B45" s="459"/>
       <c r="C45" s="459"/>
       <c r="D45" s="459"/>
       <c r="E45" s="459"/>
       <c r="F45" s="459"/>
       <c r="G45" s="414"/>
-      <c r="H45" s="843"/>
-[...1 lines deleted...]
-      <c r="J45" s="963"/>
+      <c r="H45" s="881"/>
+      <c r="I45" s="882"/>
+      <c r="J45" s="954"/>
       <c r="K45" s="450"/>
       <c r="M45" s="457"/>
       <c r="N45" s="192"/>
       <c r="O45" s="457"/>
       <c r="P45" s="457"/>
       <c r="Q45" s="457"/>
       <c r="R45" s="457"/>
       <c r="S45" s="457"/>
       <c r="T45" s="457"/>
       <c r="U45" s="457"/>
       <c r="V45" s="457"/>
       <c r="W45" s="153"/>
     </row>
     <row r="46" spans="1:24" s="137" customFormat="1" ht="11.45" customHeight="1">
       <c r="A46" s="194"/>
       <c r="B46" s="560" t="s">
         <v>232</v>
       </c>
       <c r="C46" s="458"/>
       <c r="D46" s="458"/>
-      <c r="E46" s="828">
+      <c r="E46" s="947">
         <v>46398</v>
       </c>
-      <c r="F46" s="828"/>
-[...3 lines deleted...]
-      <c r="J46" s="963"/>
+      <c r="F46" s="947"/>
+      <c r="G46" s="948"/>
+      <c r="H46" s="881"/>
+      <c r="I46" s="882"/>
+      <c r="J46" s="954"/>
       <c r="K46" s="159" t="s">
         <v>240</v>
       </c>
       <c r="L46" s="451"/>
       <c r="N46" s="190"/>
       <c r="O46" s="451" t="s">
         <v>241</v>
       </c>
       <c r="P46" s="555"/>
       <c r="Q46" s="555"/>
       <c r="R46" s="555"/>
       <c r="S46" s="555"/>
       <c r="T46" s="555"/>
       <c r="U46" s="555"/>
       <c r="V46" s="555"/>
       <c r="W46" s="161"/>
     </row>
     <row r="47" spans="1:24" s="137" customFormat="1" ht="11.45" customHeight="1">
       <c r="A47" s="194"/>
       <c r="B47" s="560" t="s">
         <v>234</v>
       </c>
       <c r="C47" s="458"/>
       <c r="D47" s="458"/>
-      <c r="E47" s="828">
+      <c r="E47" s="947">
         <v>46451</v>
       </c>
-      <c r="F47" s="828"/>
-[...3 lines deleted...]
-      <c r="J47" s="963"/>
+      <c r="F47" s="947"/>
+      <c r="G47" s="948"/>
+      <c r="H47" s="881"/>
+      <c r="I47" s="882"/>
+      <c r="J47" s="954"/>
       <c r="K47" s="164"/>
       <c r="L47" s="148"/>
       <c r="N47" s="190"/>
       <c r="O47" s="451" t="s">
         <v>242</v>
       </c>
       <c r="P47" s="555"/>
       <c r="Q47" s="555"/>
       <c r="R47" s="555"/>
       <c r="S47" s="555"/>
       <c r="T47" s="555"/>
       <c r="U47" s="555"/>
       <c r="V47" s="555"/>
       <c r="W47" s="161"/>
     </row>
     <row r="48" spans="1:24" s="137" customFormat="1" ht="11.45" customHeight="1">
       <c r="A48" s="194"/>
       <c r="B48" s="174"/>
       <c r="C48" s="456"/>
       <c r="D48" s="456"/>
       <c r="E48" s="456"/>
       <c r="F48" s="456"/>
       <c r="G48" s="175"/>
-      <c r="H48" s="843"/>
-[...1 lines deleted...]
-      <c r="J48" s="963"/>
+      <c r="H48" s="881"/>
+      <c r="I48" s="882"/>
+      <c r="J48" s="954"/>
       <c r="K48" s="159"/>
       <c r="L48" s="451"/>
       <c r="N48" s="190"/>
       <c r="O48" s="451" t="s">
         <v>243</v>
       </c>
       <c r="P48" s="555"/>
       <c r="Q48" s="555"/>
       <c r="R48" s="555"/>
       <c r="S48" s="555"/>
       <c r="T48" s="555"/>
       <c r="U48" s="555"/>
       <c r="V48" s="555"/>
       <c r="W48" s="161"/>
     </row>
     <row r="49" spans="1:25" s="137" customFormat="1" ht="1.5" customHeight="1">
       <c r="A49" s="165"/>
       <c r="B49" s="480"/>
       <c r="C49" s="481"/>
       <c r="D49" s="481"/>
       <c r="E49" s="481"/>
       <c r="F49" s="481"/>
       <c r="G49" s="481"/>
-      <c r="H49" s="845"/>
-      <c r="I49" s="846"/>
+      <c r="H49" s="883"/>
+      <c r="I49" s="884"/>
       <c r="J49" s="495"/>
       <c r="K49" s="205"/>
       <c r="L49" s="198"/>
       <c r="M49" s="198"/>
       <c r="N49" s="198"/>
       <c r="O49" s="199"/>
       <c r="P49" s="200"/>
       <c r="Q49" s="200"/>
       <c r="R49" s="200"/>
       <c r="S49" s="200"/>
       <c r="T49" s="200"/>
       <c r="U49" s="200"/>
       <c r="V49" s="200"/>
       <c r="W49" s="201"/>
     </row>
     <row r="50" spans="1:25" s="137" customFormat="1" ht="6.75" customHeight="1">
       <c r="A50" s="155"/>
       <c r="B50" s="456"/>
       <c r="C50" s="456"/>
       <c r="D50" s="456"/>
       <c r="E50" s="456"/>
       <c r="F50" s="456"/>
       <c r="G50" s="456"/>
       <c r="H50" s="496"/>
       <c r="I50" s="496"/>
       <c r="J50" s="166"/>
       <c r="K50" s="450"/>
       <c r="L50" s="451"/>
       <c r="M50" s="451"/>
       <c r="N50" s="451"/>
       <c r="O50" s="452"/>
       <c r="P50" s="555"/>
       <c r="Q50" s="555"/>
       <c r="R50" s="555"/>
       <c r="S50" s="555"/>
       <c r="T50" s="555"/>
       <c r="U50" s="555"/>
       <c r="V50" s="555"/>
       <c r="W50" s="555"/>
     </row>
     <row r="51" spans="1:25" ht="15.95" customHeight="1">
-      <c r="A51" s="955" t="s">
+      <c r="A51" s="885" t="s">
         <v>244</v>
       </c>
-      <c r="B51" s="956"/>
-[...20 lines deleted...]
-      <c r="W51" s="957"/>
+      <c r="B51" s="886"/>
+      <c r="C51" s="886"/>
+      <c r="D51" s="886"/>
+      <c r="E51" s="886"/>
+      <c r="F51" s="886"/>
+      <c r="G51" s="886"/>
+      <c r="H51" s="886"/>
+      <c r="I51" s="886"/>
+      <c r="J51" s="886"/>
+      <c r="K51" s="886"/>
+      <c r="L51" s="886"/>
+      <c r="M51" s="886"/>
+      <c r="N51" s="886"/>
+      <c r="O51" s="886"/>
+      <c r="P51" s="886"/>
+      <c r="Q51" s="886"/>
+      <c r="R51" s="886"/>
+      <c r="S51" s="886"/>
+      <c r="T51" s="886"/>
+      <c r="U51" s="886"/>
+      <c r="V51" s="886"/>
+      <c r="W51" s="887"/>
     </row>
     <row r="52" spans="1:25" ht="15.95" customHeight="1">
-      <c r="A52" s="988" t="s">
+      <c r="A52" s="888" t="s">
         <v>245</v>
       </c>
-      <c r="B52" s="989"/>
-[...20 lines deleted...]
-      <c r="W52" s="990"/>
+      <c r="B52" s="889"/>
+      <c r="C52" s="889"/>
+      <c r="D52" s="889"/>
+      <c r="E52" s="889"/>
+      <c r="F52" s="889"/>
+      <c r="G52" s="889"/>
+      <c r="H52" s="889"/>
+      <c r="I52" s="889"/>
+      <c r="J52" s="889"/>
+      <c r="K52" s="889"/>
+      <c r="L52" s="889"/>
+      <c r="M52" s="889"/>
+      <c r="N52" s="889"/>
+      <c r="O52" s="889"/>
+      <c r="P52" s="889"/>
+      <c r="Q52" s="889"/>
+      <c r="R52" s="889"/>
+      <c r="S52" s="889"/>
+      <c r="T52" s="889"/>
+      <c r="U52" s="889"/>
+      <c r="V52" s="889"/>
+      <c r="W52" s="890"/>
     </row>
     <row r="53" spans="1:25" s="137" customFormat="1" ht="6.75" customHeight="1">
       <c r="A53" s="194"/>
       <c r="B53" s="174"/>
       <c r="C53" s="456"/>
       <c r="D53" s="456"/>
       <c r="E53" s="456"/>
       <c r="F53" s="456"/>
       <c r="G53" s="175"/>
-      <c r="H53" s="843"/>
-[...1 lines deleted...]
-      <c r="J53" s="841" t="s">
+      <c r="H53" s="881"/>
+      <c r="I53" s="882"/>
+      <c r="J53" s="1056" t="s">
         <v>246</v>
       </c>
       <c r="K53" s="159"/>
       <c r="L53" s="451"/>
       <c r="M53" s="451"/>
       <c r="N53" s="451"/>
       <c r="O53" s="452"/>
       <c r="P53" s="555"/>
       <c r="Q53" s="555"/>
       <c r="R53" s="555"/>
       <c r="S53" s="555"/>
       <c r="T53" s="555"/>
       <c r="U53" s="555"/>
       <c r="V53" s="555"/>
       <c r="W53" s="161"/>
     </row>
     <row r="54" spans="1:25" s="137" customFormat="1" ht="11.45" customHeight="1">
-      <c r="A54" s="832"/>
-      <c r="B54" s="847">
+      <c r="A54" s="939"/>
+      <c r="B54" s="1057">
         <v>2</v>
       </c>
-      <c r="C54" s="848"/>
-[...6 lines deleted...]
-      <c r="J54" s="839"/>
+      <c r="C54" s="1058"/>
+      <c r="D54" s="1058"/>
+      <c r="E54" s="1058"/>
+      <c r="F54" s="1058"/>
+      <c r="G54" s="1059"/>
+      <c r="H54" s="881"/>
+      <c r="I54" s="882"/>
+      <c r="J54" s="1034"/>
       <c r="K54" s="159" t="s">
         <v>235</v>
       </c>
       <c r="L54" s="451"/>
       <c r="M54" s="451"/>
       <c r="N54" s="190"/>
       <c r="O54" s="451" t="s">
         <v>247</v>
       </c>
       <c r="P54" s="463"/>
       <c r="Q54" s="463"/>
       <c r="R54" s="463"/>
       <c r="S54" s="463"/>
       <c r="T54" s="463"/>
       <c r="U54" s="463"/>
       <c r="V54" s="463"/>
       <c r="W54" s="160"/>
     </row>
     <row r="55" spans="1:25" s="137" customFormat="1" ht="11.45" customHeight="1">
-      <c r="A55" s="833"/>
+      <c r="A55" s="1006"/>
       <c r="B55" s="560" t="s">
         <v>232</v>
       </c>
       <c r="C55" s="458"/>
       <c r="D55" s="458"/>
-      <c r="E55" s="830">
+      <c r="E55" s="949">
         <v>46496</v>
       </c>
-      <c r="F55" s="830"/>
-[...3 lines deleted...]
-      <c r="J55" s="839"/>
+      <c r="F55" s="949"/>
+      <c r="G55" s="950"/>
+      <c r="H55" s="881"/>
+      <c r="I55" s="882"/>
+      <c r="J55" s="1034"/>
       <c r="K55" s="159"/>
       <c r="L55" s="451"/>
       <c r="M55" s="451"/>
       <c r="N55" s="190"/>
       <c r="O55" s="451" t="s">
         <v>248</v>
       </c>
       <c r="P55" s="463"/>
       <c r="Q55" s="463"/>
       <c r="R55" s="463"/>
       <c r="S55" s="463"/>
       <c r="T55" s="463"/>
       <c r="U55" s="463"/>
       <c r="V55" s="463"/>
       <c r="W55" s="160"/>
     </row>
     <row r="56" spans="1:25" s="137" customFormat="1" ht="4.5" customHeight="1">
       <c r="A56" s="408"/>
       <c r="B56" s="1178" t="s">
         <v>234</v>
       </c>
       <c r="C56" s="1179"/>
       <c r="D56" s="458"/>
-      <c r="E56" s="830">
+      <c r="E56" s="949">
         <v>46549</v>
       </c>
-      <c r="F56" s="830"/>
-[...3 lines deleted...]
-      <c r="J56" s="839"/>
+      <c r="F56" s="949"/>
+      <c r="G56" s="950"/>
+      <c r="H56" s="881"/>
+      <c r="I56" s="882"/>
+      <c r="J56" s="1034"/>
       <c r="K56" s="159"/>
       <c r="L56" s="451"/>
       <c r="M56" s="451"/>
       <c r="N56" s="453"/>
       <c r="O56" s="451"/>
       <c r="P56" s="463"/>
       <c r="Q56" s="463"/>
       <c r="R56" s="463"/>
       <c r="S56" s="463"/>
       <c r="T56" s="463"/>
       <c r="U56" s="463"/>
       <c r="V56" s="463"/>
       <c r="W56" s="160"/>
     </row>
     <row r="57" spans="1:25" s="137" customFormat="1" ht="11.45" customHeight="1">
       <c r="A57" s="206"/>
       <c r="B57" s="1178"/>
       <c r="C57" s="1179"/>
       <c r="D57" s="458"/>
-      <c r="E57" s="830"/>
-[...4 lines deleted...]
-      <c r="J57" s="839"/>
+      <c r="E57" s="949"/>
+      <c r="F57" s="949"/>
+      <c r="G57" s="950"/>
+      <c r="H57" s="881"/>
+      <c r="I57" s="882"/>
+      <c r="J57" s="1034"/>
       <c r="K57" s="159"/>
       <c r="L57" s="451"/>
       <c r="M57" s="451"/>
       <c r="N57" s="454"/>
       <c r="O57" s="451"/>
       <c r="P57" s="463"/>
       <c r="Q57" s="463"/>
       <c r="R57" s="463"/>
       <c r="S57" s="463"/>
       <c r="T57" s="463"/>
       <c r="U57" s="463"/>
       <c r="V57" s="463"/>
       <c r="W57" s="160"/>
     </row>
     <row r="58" spans="1:25" s="137" customFormat="1" ht="8.4499999999999993" customHeight="1">
       <c r="A58" s="478"/>
       <c r="B58" s="480"/>
       <c r="C58" s="481"/>
       <c r="D58" s="481"/>
-      <c r="E58" s="964"/>
-[...4 lines deleted...]
-      <c r="J58" s="839"/>
+      <c r="E58" s="955"/>
+      <c r="F58" s="955"/>
+      <c r="G58" s="956"/>
+      <c r="H58" s="883"/>
+      <c r="I58" s="884"/>
+      <c r="J58" s="1034"/>
       <c r="K58" s="482"/>
       <c r="L58" s="154"/>
       <c r="M58" s="154"/>
       <c r="N58" s="483"/>
       <c r="O58" s="483"/>
       <c r="P58" s="483"/>
       <c r="Q58" s="483"/>
       <c r="R58" s="483"/>
       <c r="S58" s="483"/>
       <c r="T58" s="483"/>
       <c r="U58" s="483"/>
       <c r="V58" s="483"/>
       <c r="W58" s="484"/>
       <c r="X58" s="138"/>
       <c r="Y58" s="138"/>
     </row>
     <row r="59" spans="1:25" ht="15.95" customHeight="1">
-      <c r="A59" s="991" t="s">
+      <c r="A59" s="891" t="s">
         <v>249</v>
       </c>
-      <c r="B59" s="992"/>
-[...20 lines deleted...]
-      <c r="W59" s="993"/>
+      <c r="B59" s="892"/>
+      <c r="C59" s="892"/>
+      <c r="D59" s="892"/>
+      <c r="E59" s="892"/>
+      <c r="F59" s="892"/>
+      <c r="G59" s="892"/>
+      <c r="H59" s="892"/>
+      <c r="I59" s="892"/>
+      <c r="J59" s="892"/>
+      <c r="K59" s="892"/>
+      <c r="L59" s="892"/>
+      <c r="M59" s="892"/>
+      <c r="N59" s="892"/>
+      <c r="O59" s="892"/>
+      <c r="P59" s="892"/>
+      <c r="Q59" s="892"/>
+      <c r="R59" s="892"/>
+      <c r="S59" s="892"/>
+      <c r="T59" s="892"/>
+      <c r="U59" s="892"/>
+      <c r="V59" s="892"/>
+      <c r="W59" s="893"/>
     </row>
     <row r="60" spans="1:25" ht="15.95" customHeight="1">
-      <c r="A60" s="988" t="s">
+      <c r="A60" s="888" t="s">
         <v>250</v>
       </c>
-      <c r="B60" s="989"/>
-[...20 lines deleted...]
-      <c r="W60" s="990"/>
+      <c r="B60" s="889"/>
+      <c r="C60" s="889"/>
+      <c r="D60" s="889"/>
+      <c r="E60" s="889"/>
+      <c r="F60" s="889"/>
+      <c r="G60" s="889"/>
+      <c r="H60" s="889"/>
+      <c r="I60" s="889"/>
+      <c r="J60" s="889"/>
+      <c r="K60" s="889"/>
+      <c r="L60" s="889"/>
+      <c r="M60" s="889"/>
+      <c r="N60" s="889"/>
+      <c r="O60" s="889"/>
+      <c r="P60" s="889"/>
+      <c r="Q60" s="889"/>
+      <c r="R60" s="889"/>
+      <c r="S60" s="889"/>
+      <c r="T60" s="889"/>
+      <c r="U60" s="889"/>
+      <c r="V60" s="889"/>
+      <c r="W60" s="890"/>
     </row>
     <row r="61" spans="1:25" ht="6" customHeight="1">
       <c r="A61" s="409"/>
       <c r="B61" s="176"/>
       <c r="C61" s="177"/>
       <c r="D61" s="177"/>
       <c r="E61" s="177"/>
       <c r="F61" s="177"/>
       <c r="G61" s="178"/>
-      <c r="H61" s="961"/>
-[...1 lines deleted...]
-      <c r="J61" s="838" t="s">
+      <c r="H61" s="951"/>
+      <c r="I61" s="952"/>
+      <c r="J61" s="1055" t="s">
         <v>168</v>
       </c>
       <c r="K61" s="196"/>
       <c r="L61" s="197"/>
       <c r="M61" s="162"/>
       <c r="N61" s="162"/>
       <c r="O61" s="162"/>
       <c r="P61" s="162"/>
       <c r="Q61" s="162"/>
       <c r="R61" s="162"/>
       <c r="S61" s="162"/>
       <c r="T61" s="162"/>
       <c r="U61" s="162"/>
       <c r="V61" s="162"/>
       <c r="W61" s="163"/>
     </row>
     <row r="62" spans="1:25" s="137" customFormat="1" ht="11.45" customHeight="1">
-      <c r="A62" s="832"/>
-      <c r="B62" s="952" t="s">
+      <c r="A62" s="939"/>
+      <c r="B62" s="941" t="s">
         <v>138</v>
       </c>
-      <c r="C62" s="953"/>
-[...6 lines deleted...]
-      <c r="J62" s="839"/>
+      <c r="C62" s="942"/>
+      <c r="D62" s="942"/>
+      <c r="E62" s="942"/>
+      <c r="F62" s="942"/>
+      <c r="G62" s="943"/>
+      <c r="H62" s="881"/>
+      <c r="I62" s="882"/>
+      <c r="J62" s="1034"/>
       <c r="K62" s="451" t="s">
         <v>251</v>
       </c>
       <c r="M62" s="451"/>
       <c r="N62" s="190"/>
       <c r="O62" s="451" t="s">
         <v>252</v>
       </c>
       <c r="Q62" s="463"/>
       <c r="R62" s="463"/>
       <c r="S62" s="463"/>
       <c r="T62" s="463"/>
       <c r="U62" s="463"/>
       <c r="V62" s="463"/>
       <c r="W62" s="160"/>
     </row>
     <row r="63" spans="1:25" s="137" customFormat="1" ht="11.45" customHeight="1">
-      <c r="A63" s="850"/>
+      <c r="A63" s="940"/>
       <c r="B63" s="560" t="s">
         <v>232</v>
       </c>
       <c r="C63" s="458"/>
       <c r="D63" s="458"/>
-      <c r="E63" s="828">
+      <c r="E63" s="947">
         <v>46552</v>
       </c>
-      <c r="F63" s="828"/>
-[...3 lines deleted...]
-      <c r="J63" s="839"/>
+      <c r="F63" s="947"/>
+      <c r="G63" s="948"/>
+      <c r="H63" s="881"/>
+      <c r="I63" s="882"/>
+      <c r="J63" s="1034"/>
       <c r="K63" s="451"/>
       <c r="M63" s="451"/>
       <c r="N63" s="190"/>
       <c r="O63" s="451" t="s">
         <v>253</v>
       </c>
       <c r="Q63" s="463"/>
       <c r="R63" s="463"/>
       <c r="S63" s="463"/>
       <c r="T63" s="463"/>
       <c r="U63" s="463"/>
       <c r="V63" s="463"/>
       <c r="W63" s="160"/>
     </row>
     <row r="64" spans="1:25" s="137" customFormat="1" ht="11.45" customHeight="1">
       <c r="A64" s="410"/>
       <c r="B64" s="560" t="s">
         <v>234</v>
       </c>
       <c r="C64" s="458"/>
       <c r="D64" s="458"/>
-      <c r="E64" s="828">
-[...6 lines deleted...]
-      <c r="J64" s="839"/>
+      <c r="E64" s="947">
+        <v>46605</v>
+      </c>
+      <c r="F64" s="947"/>
+      <c r="G64" s="948"/>
+      <c r="H64" s="881"/>
+      <c r="I64" s="882"/>
+      <c r="J64" s="1034"/>
       <c r="K64" s="451"/>
       <c r="M64" s="451"/>
       <c r="N64" s="190"/>
       <c r="O64" s="451" t="s">
         <v>254</v>
       </c>
       <c r="Q64" s="463"/>
       <c r="R64" s="463"/>
       <c r="S64" s="463"/>
       <c r="T64" s="463"/>
       <c r="U64" s="463"/>
       <c r="V64" s="463"/>
       <c r="W64" s="160"/>
     </row>
     <row r="65" spans="1:26" s="137" customFormat="1" ht="11.45" customHeight="1">
-      <c r="A65" s="832"/>
+      <c r="A65" s="939"/>
       <c r="B65" s="1180" t="s">
         <v>140</v>
       </c>
       <c r="C65" s="1181"/>
       <c r="D65" s="1181"/>
       <c r="E65" s="1181"/>
       <c r="F65" s="1181"/>
       <c r="G65" s="1182"/>
-      <c r="H65" s="843"/>
-[...1 lines deleted...]
-      <c r="J65" s="839"/>
+      <c r="H65" s="881"/>
+      <c r="I65" s="882"/>
+      <c r="J65" s="1034"/>
       <c r="K65" s="451"/>
       <c r="M65" s="451"/>
       <c r="N65" s="190"/>
       <c r="O65" s="451" t="s">
         <v>255</v>
       </c>
       <c r="Q65" s="463"/>
       <c r="R65" s="463"/>
       <c r="S65" s="463"/>
       <c r="T65" s="463"/>
       <c r="U65" s="463"/>
       <c r="V65" s="463"/>
       <c r="W65" s="160"/>
     </row>
     <row r="66" spans="1:26" s="137" customFormat="1" ht="11.45" customHeight="1">
-      <c r="A66" s="850"/>
+      <c r="A66" s="940"/>
       <c r="B66" s="560" t="s">
         <v>232</v>
       </c>
       <c r="C66" s="458"/>
       <c r="D66" s="458"/>
-      <c r="E66" s="828">
+      <c r="E66" s="947">
         <v>46636</v>
       </c>
-      <c r="F66" s="828"/>
-[...3 lines deleted...]
-      <c r="J66" s="839"/>
+      <c r="F66" s="947"/>
+      <c r="G66" s="948"/>
+      <c r="H66" s="881"/>
+      <c r="I66" s="882"/>
+      <c r="J66" s="1034"/>
       <c r="K66" s="451"/>
       <c r="M66" s="451"/>
       <c r="N66" s="190"/>
       <c r="O66" s="451" t="s">
         <v>256</v>
       </c>
       <c r="Q66" s="463"/>
       <c r="R66" s="463"/>
       <c r="S66" s="463"/>
       <c r="T66" s="463"/>
       <c r="U66" s="463"/>
       <c r="V66" s="463"/>
       <c r="W66" s="160"/>
     </row>
     <row r="67" spans="1:26" s="137" customFormat="1" ht="11.45" customHeight="1">
       <c r="A67" s="410"/>
       <c r="B67" s="560" t="s">
         <v>234</v>
       </c>
       <c r="C67" s="458"/>
       <c r="D67" s="458"/>
-      <c r="E67" s="828">
+      <c r="E67" s="947">
         <v>46689</v>
       </c>
-      <c r="F67" s="828"/>
-[...3 lines deleted...]
-      <c r="J67" s="839"/>
+      <c r="F67" s="947"/>
+      <c r="G67" s="948"/>
+      <c r="H67" s="881"/>
+      <c r="I67" s="882"/>
+      <c r="J67" s="1034"/>
       <c r="K67" s="451"/>
       <c r="M67" s="451"/>
       <c r="N67" s="190"/>
       <c r="O67" s="451" t="s">
         <v>257</v>
       </c>
       <c r="Q67" s="463"/>
       <c r="R67" s="463"/>
       <c r="S67" s="463"/>
       <c r="T67" s="463"/>
       <c r="U67" s="463"/>
       <c r="V67" s="463"/>
       <c r="W67" s="160"/>
     </row>
     <row r="68" spans="1:26" s="137" customFormat="1" ht="1.5" customHeight="1">
       <c r="A68" s="194"/>
       <c r="B68" s="465"/>
       <c r="C68" s="465"/>
       <c r="D68" s="465"/>
       <c r="E68" s="465"/>
       <c r="F68" s="465"/>
       <c r="G68" s="465"/>
-      <c r="H68" s="843"/>
-[...1 lines deleted...]
-      <c r="J68" s="840"/>
+      <c r="H68" s="881"/>
+      <c r="I68" s="882"/>
+      <c r="J68" s="953"/>
       <c r="K68" s="193"/>
       <c r="L68" s="179"/>
       <c r="M68" s="179"/>
       <c r="N68" s="179"/>
       <c r="O68" s="180"/>
       <c r="P68" s="181"/>
       <c r="Q68" s="181"/>
       <c r="R68" s="181"/>
       <c r="S68" s="181"/>
       <c r="T68" s="181"/>
       <c r="U68" s="181"/>
       <c r="V68" s="181"/>
       <c r="W68" s="182"/>
     </row>
     <row r="69" spans="1:26" ht="4.5" customHeight="1">
       <c r="A69" s="194"/>
       <c r="B69" s="560"/>
       <c r="C69" s="466"/>
       <c r="D69" s="466"/>
       <c r="E69" s="466"/>
       <c r="F69" s="466"/>
       <c r="G69" s="467"/>
-      <c r="H69" s="843"/>
-[...1 lines deleted...]
-      <c r="J69" s="840"/>
+      <c r="H69" s="881"/>
+      <c r="I69" s="882"/>
+      <c r="J69" s="953"/>
       <c r="K69" s="450"/>
       <c r="M69" s="457"/>
       <c r="N69" s="162"/>
       <c r="O69" s="457"/>
       <c r="P69" s="457"/>
       <c r="Q69" s="457"/>
       <c r="R69" s="457"/>
       <c r="S69" s="457"/>
       <c r="T69" s="457"/>
       <c r="U69" s="457"/>
       <c r="V69" s="457"/>
       <c r="W69" s="153"/>
     </row>
     <row r="70" spans="1:26" s="137" customFormat="1" ht="11.45" customHeight="1">
       <c r="A70" s="194"/>
       <c r="B70" s="467"/>
       <c r="C70" s="467"/>
       <c r="D70" s="467"/>
       <c r="E70" s="467"/>
       <c r="F70" s="467"/>
       <c r="G70" s="467"/>
-      <c r="H70" s="843"/>
-[...1 lines deleted...]
-      <c r="J70" s="840"/>
+      <c r="H70" s="881"/>
+      <c r="I70" s="882"/>
+      <c r="J70" s="953"/>
       <c r="K70" s="451" t="s">
         <v>258</v>
       </c>
       <c r="M70" s="451"/>
       <c r="N70" s="451"/>
       <c r="O70" s="452"/>
       <c r="P70" s="190"/>
       <c r="Q70" s="451" t="s">
         <v>259</v>
       </c>
       <c r="S70" s="555"/>
       <c r="T70" s="555"/>
       <c r="U70" s="555"/>
       <c r="V70" s="555"/>
       <c r="W70" s="161"/>
     </row>
     <row r="71" spans="1:26" s="137" customFormat="1" ht="1.5" customHeight="1">
       <c r="A71" s="485"/>
       <c r="B71" s="202"/>
       <c r="C71" s="203"/>
       <c r="D71" s="203"/>
       <c r="E71" s="203"/>
       <c r="F71" s="203"/>
       <c r="G71" s="204"/>
       <c r="H71" s="556"/>
       <c r="I71" s="557"/>
       <c r="J71" s="559"/>
       <c r="K71" s="205"/>
       <c r="L71" s="198"/>
       <c r="M71" s="198"/>
       <c r="N71" s="198"/>
       <c r="O71" s="199"/>
       <c r="P71" s="200"/>
       <c r="Q71" s="200"/>
       <c r="R71" s="200"/>
       <c r="S71" s="200"/>
       <c r="T71" s="200"/>
       <c r="U71" s="200"/>
       <c r="V71" s="200"/>
       <c r="W71" s="486"/>
     </row>
     <row r="72" spans="1:26" s="137" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A72" s="985" t="s">
+      <c r="A72" s="878" t="s">
         <v>260</v>
       </c>
-      <c r="B72" s="985"/>
-[...20 lines deleted...]
-      <c r="W72" s="985"/>
+      <c r="B72" s="878"/>
+      <c r="C72" s="878"/>
+      <c r="D72" s="878"/>
+      <c r="E72" s="878"/>
+      <c r="F72" s="878"/>
+      <c r="G72" s="878"/>
+      <c r="H72" s="878"/>
+      <c r="I72" s="878"/>
+      <c r="J72" s="878"/>
+      <c r="K72" s="878"/>
+      <c r="L72" s="878"/>
+      <c r="M72" s="878"/>
+      <c r="N72" s="878"/>
+      <c r="O72" s="878"/>
+      <c r="P72" s="878"/>
+      <c r="Q72" s="878"/>
+      <c r="R72" s="878"/>
+      <c r="S72" s="878"/>
+      <c r="T72" s="878"/>
+      <c r="U72" s="878"/>
+      <c r="V72" s="878"/>
+      <c r="W72" s="878"/>
     </row>
     <row r="73" spans="1:26" ht="27.95" customHeight="1">
       <c r="A73" s="158" t="s">
         <v>261</v>
       </c>
       <c r="B73" s="147"/>
       <c r="C73" s="147"/>
       <c r="D73" s="147"/>
       <c r="E73" s="147"/>
       <c r="F73" s="147"/>
       <c r="G73" s="147"/>
       <c r="H73" s="147"/>
       <c r="I73" s="147"/>
       <c r="J73" s="166"/>
       <c r="K73" s="167"/>
       <c r="L73" s="168"/>
       <c r="M73" s="168"/>
       <c r="N73" s="168"/>
       <c r="O73" s="168"/>
       <c r="P73" s="168"/>
       <c r="Q73" s="168"/>
       <c r="R73" s="168"/>
       <c r="S73" s="168"/>
       <c r="T73" s="168"/>
       <c r="U73" s="168"/>
       <c r="V73" s="168"/>
       <c r="W73" s="168"/>
       <c r="X73" s="138"/>
       <c r="Y73" s="138"/>
       <c r="Z73" s="137"/>
     </row>
     <row r="74" spans="1:26" ht="20.100000000000001" customHeight="1">
-      <c r="A74" s="842" t="s">
+      <c r="A74" s="874" t="s">
         <v>262</v>
       </c>
-      <c r="B74" s="842"/>
-[...2 lines deleted...]
-      <c r="E74" s="842"/>
+      <c r="B74" s="874"/>
+      <c r="C74" s="874"/>
+      <c r="D74" s="874"/>
+      <c r="E74" s="874"/>
       <c r="F74" s="170"/>
       <c r="G74" s="552" t="s">
         <v>263</v>
       </c>
       <c r="H74" s="170"/>
       <c r="I74" s="552" t="s">
         <v>264</v>
       </c>
       <c r="J74" s="170"/>
       <c r="K74" s="149" t="s">
         <v>265</v>
       </c>
       <c r="L74" s="170"/>
       <c r="M74" s="149" t="s">
         <v>266</v>
       </c>
       <c r="N74" s="170"/>
       <c r="O74" s="149" t="s">
         <v>267</v>
       </c>
       <c r="P74" s="170"/>
       <c r="Q74" s="149" t="s">
         <v>268</v>
       </c>
       <c r="R74" s="184"/>
       <c r="S74" s="184"/>
       <c r="T74" s="185"/>
       <c r="U74" s="185"/>
       <c r="V74" s="186"/>
       <c r="W74" s="187"/>
     </row>
     <row r="75" spans="1:26" ht="20.100000000000001" customHeight="1">
-      <c r="A75" s="842" t="s">
+      <c r="A75" s="874" t="s">
         <v>269</v>
       </c>
-      <c r="B75" s="842"/>
-[...2 lines deleted...]
-      <c r="E75" s="842"/>
+      <c r="B75" s="874"/>
+      <c r="C75" s="874"/>
+      <c r="D75" s="874"/>
+      <c r="E75" s="874"/>
       <c r="F75" s="188" t="s">
         <v>270</v>
       </c>
       <c r="G75" s="149"/>
       <c r="H75" s="189"/>
       <c r="I75" s="189"/>
-      <c r="J75" s="818"/>
-[...1 lines deleted...]
-      <c r="L75" s="818"/>
+      <c r="J75" s="1049"/>
+      <c r="K75" s="1049"/>
+      <c r="L75" s="1049"/>
       <c r="M75" s="147" t="s">
         <v>271</v>
       </c>
       <c r="N75" s="147"/>
       <c r="O75" s="147"/>
       <c r="P75" s="170"/>
       <c r="Q75" s="149" t="s">
         <v>268</v>
       </c>
       <c r="R75" s="147"/>
       <c r="S75" s="147"/>
       <c r="T75" s="147"/>
       <c r="U75" s="147"/>
       <c r="V75" s="147"/>
       <c r="W75" s="207"/>
     </row>
     <row r="76" spans="1:26" ht="30.75" customHeight="1">
-      <c r="A76" s="822" t="s">
+      <c r="A76" s="911" t="s">
         <v>272</v>
       </c>
-      <c r="B76" s="864"/>
-[...20 lines deleted...]
-      <c r="W76" s="1015"/>
+      <c r="B76" s="820"/>
+      <c r="C76" s="820"/>
+      <c r="D76" s="820"/>
+      <c r="E76" s="821"/>
+      <c r="F76" s="912"/>
+      <c r="G76" s="913"/>
+      <c r="H76" s="913"/>
+      <c r="I76" s="913"/>
+      <c r="J76" s="913"/>
+      <c r="K76" s="913"/>
+      <c r="L76" s="913"/>
+      <c r="M76" s="913"/>
+      <c r="N76" s="913"/>
+      <c r="O76" s="913"/>
+      <c r="P76" s="913"/>
+      <c r="Q76" s="913"/>
+      <c r="R76" s="913"/>
+      <c r="S76" s="913"/>
+      <c r="T76" s="913"/>
+      <c r="U76" s="913"/>
+      <c r="V76" s="913"/>
+      <c r="W76" s="914"/>
     </row>
     <row r="77" spans="1:26" ht="30.6" customHeight="1">
-      <c r="A77" s="1022" t="s">
+      <c r="A77" s="921" t="s">
         <v>273</v>
       </c>
-      <c r="B77" s="1023"/>
-[...20 lines deleted...]
-      <c r="W77" s="1015"/>
+      <c r="B77" s="922"/>
+      <c r="C77" s="922"/>
+      <c r="D77" s="922"/>
+      <c r="E77" s="923"/>
+      <c r="F77" s="912"/>
+      <c r="G77" s="913"/>
+      <c r="H77" s="913"/>
+      <c r="I77" s="913"/>
+      <c r="J77" s="913"/>
+      <c r="K77" s="913"/>
+      <c r="L77" s="913"/>
+      <c r="M77" s="913"/>
+      <c r="N77" s="913"/>
+      <c r="O77" s="913"/>
+      <c r="P77" s="913"/>
+      <c r="Q77" s="913"/>
+      <c r="R77" s="913"/>
+      <c r="S77" s="913"/>
+      <c r="T77" s="913"/>
+      <c r="U77" s="913"/>
+      <c r="V77" s="913"/>
+      <c r="W77" s="914"/>
     </row>
     <row r="78" spans="1:26" ht="20.100000000000001" customHeight="1">
-      <c r="A78" s="1016" t="s">
+      <c r="A78" s="915" t="s">
         <v>274</v>
       </c>
-      <c r="B78" s="1017"/>
-[...2 lines deleted...]
-      <c r="E78" s="1018"/>
+      <c r="B78" s="916"/>
+      <c r="C78" s="916"/>
+      <c r="D78" s="916"/>
+      <c r="E78" s="917"/>
       <c r="F78" s="190"/>
       <c r="G78" s="249" t="s">
         <v>262</v>
       </c>
       <c r="H78" s="250"/>
       <c r="I78" s="195"/>
       <c r="J78" s="195"/>
       <c r="K78" s="195"/>
       <c r="L78" s="195"/>
       <c r="M78" s="170"/>
       <c r="N78" s="195" t="s">
         <v>275</v>
       </c>
       <c r="O78" s="195"/>
       <c r="P78" s="195"/>
       <c r="Q78" s="195"/>
       <c r="R78" s="170"/>
       <c r="S78" s="195" t="s">
         <v>276</v>
       </c>
       <c r="T78" s="195"/>
       <c r="U78" s="195"/>
       <c r="V78" s="195"/>
       <c r="W78" s="171"/>
     </row>
     <row r="79" spans="1:26" ht="20.100000000000001" customHeight="1">
-      <c r="A79" s="1019"/>
-[...3 lines deleted...]
-      <c r="E79" s="1021"/>
+      <c r="A79" s="918"/>
+      <c r="B79" s="919"/>
+      <c r="C79" s="919"/>
+      <c r="D79" s="919"/>
+      <c r="E79" s="920"/>
       <c r="F79" s="190"/>
       <c r="G79" s="464" t="s">
         <v>277</v>
       </c>
       <c r="H79" s="1183"/>
       <c r="I79" s="1183"/>
       <c r="J79" s="1183"/>
       <c r="K79" s="1183"/>
       <c r="L79" s="1183"/>
       <c r="M79" s="1183"/>
       <c r="N79" s="1183"/>
       <c r="O79" s="1183"/>
       <c r="P79" s="1183"/>
       <c r="Q79" s="1183"/>
       <c r="R79" s="1183"/>
       <c r="S79" s="1183"/>
       <c r="T79" s="1183"/>
       <c r="U79" s="1183"/>
       <c r="V79" s="1183"/>
       <c r="W79" s="1184"/>
     </row>
     <row r="80" spans="1:26" ht="20.100000000000001" customHeight="1">
-      <c r="A80" s="994" t="s">
+      <c r="A80" s="894" t="s">
         <v>278</v>
       </c>
-      <c r="B80" s="995"/>
-[...2 lines deleted...]
-      <c r="E80" s="996"/>
+      <c r="B80" s="895"/>
+      <c r="C80" s="895"/>
+      <c r="D80" s="895"/>
+      <c r="E80" s="896"/>
       <c r="F80" s="190"/>
       <c r="G80" s="469" t="s">
         <v>279</v>
       </c>
       <c r="H80" s="154"/>
       <c r="I80" s="154"/>
       <c r="J80" s="154"/>
       <c r="K80" s="154"/>
       <c r="L80" s="154"/>
       <c r="M80" s="190"/>
       <c r="N80" s="469" t="s">
         <v>280</v>
       </c>
       <c r="O80" s="154"/>
-      <c r="P80" s="1003"/>
-[...6 lines deleted...]
-      <c r="W80" s="1004"/>
+      <c r="P80" s="800"/>
+      <c r="Q80" s="800"/>
+      <c r="R80" s="800"/>
+      <c r="S80" s="800"/>
+      <c r="T80" s="800"/>
+      <c r="U80" s="800"/>
+      <c r="V80" s="800"/>
+      <c r="W80" s="801"/>
     </row>
     <row r="81" spans="1:23" ht="20.100000000000001" customHeight="1">
-      <c r="A81" s="997"/>
-[...3 lines deleted...]
-      <c r="E81" s="999"/>
+      <c r="A81" s="897"/>
+      <c r="B81" s="898"/>
+      <c r="C81" s="898"/>
+      <c r="D81" s="898"/>
+      <c r="E81" s="899"/>
       <c r="F81" s="190"/>
       <c r="G81" s="173" t="s">
         <v>277</v>
       </c>
       <c r="H81" s="173"/>
-      <c r="I81" s="1025"/>
-[...13 lines deleted...]
-      <c r="W81" s="1026"/>
+      <c r="I81" s="924"/>
+      <c r="J81" s="924"/>
+      <c r="K81" s="924"/>
+      <c r="L81" s="924"/>
+      <c r="M81" s="924"/>
+      <c r="N81" s="924"/>
+      <c r="O81" s="924"/>
+      <c r="P81" s="924"/>
+      <c r="Q81" s="924"/>
+      <c r="R81" s="924"/>
+      <c r="S81" s="924"/>
+      <c r="T81" s="924"/>
+      <c r="U81" s="924"/>
+      <c r="V81" s="924"/>
+      <c r="W81" s="925"/>
     </row>
     <row r="82" spans="1:23">
-      <c r="A82" s="997"/>
-[...3 lines deleted...]
-      <c r="E82" s="999"/>
+      <c r="A82" s="897"/>
+      <c r="B82" s="898"/>
+      <c r="C82" s="898"/>
+      <c r="D82" s="898"/>
+      <c r="E82" s="899"/>
       <c r="F82" s="475" t="s">
         <v>281</v>
       </c>
       <c r="G82" s="476"/>
       <c r="H82" s="476"/>
       <c r="I82" s="476"/>
       <c r="J82" s="476"/>
       <c r="K82" s="476"/>
       <c r="L82" s="476"/>
       <c r="M82" s="474"/>
       <c r="N82" s="474"/>
       <c r="O82" s="474"/>
       <c r="P82" s="474"/>
       <c r="Q82" s="474"/>
       <c r="R82" s="474"/>
       <c r="S82" s="474"/>
       <c r="T82" s="474"/>
       <c r="U82" s="474"/>
       <c r="V82" s="474"/>
       <c r="W82" s="477"/>
     </row>
     <row r="83" spans="1:23" ht="20.100000000000001" customHeight="1">
-      <c r="A83" s="997"/>
-[...4 lines deleted...]
-      <c r="F83" s="834" t="s">
+      <c r="A83" s="897"/>
+      <c r="B83" s="898"/>
+      <c r="C83" s="898"/>
+      <c r="D83" s="898"/>
+      <c r="E83" s="899"/>
+      <c r="F83" s="1053" t="s">
         <v>282</v>
       </c>
-      <c r="G83" s="835"/>
-[...15 lines deleted...]
-      <c r="W83" s="837"/>
+      <c r="G83" s="1054"/>
+      <c r="H83" s="1054"/>
+      <c r="I83" s="903"/>
+      <c r="J83" s="903"/>
+      <c r="K83" s="903"/>
+      <c r="L83" s="903"/>
+      <c r="M83" s="903"/>
+      <c r="N83" s="903"/>
+      <c r="O83" s="903"/>
+      <c r="P83" s="903"/>
+      <c r="Q83" s="903"/>
+      <c r="R83" s="903"/>
+      <c r="S83" s="903"/>
+      <c r="T83" s="903"/>
+      <c r="U83" s="903"/>
+      <c r="V83" s="903"/>
+      <c r="W83" s="904"/>
     </row>
     <row r="84" spans="1:23" ht="20.100000000000001" customHeight="1">
-      <c r="A84" s="1000"/>
-[...4 lines deleted...]
-      <c r="F84" s="1027" t="s">
+      <c r="A84" s="900"/>
+      <c r="B84" s="901"/>
+      <c r="C84" s="901"/>
+      <c r="D84" s="901"/>
+      <c r="E84" s="902"/>
+      <c r="F84" s="926" t="s">
         <v>201</v>
       </c>
-      <c r="G84" s="1028"/>
-[...15 lines deleted...]
-      <c r="W84" s="837"/>
+      <c r="G84" s="927"/>
+      <c r="H84" s="927"/>
+      <c r="I84" s="903"/>
+      <c r="J84" s="903"/>
+      <c r="K84" s="903"/>
+      <c r="L84" s="903"/>
+      <c r="M84" s="903"/>
+      <c r="N84" s="903"/>
+      <c r="O84" s="903"/>
+      <c r="P84" s="903"/>
+      <c r="Q84" s="903"/>
+      <c r="R84" s="903"/>
+      <c r="S84" s="903"/>
+      <c r="T84" s="903"/>
+      <c r="U84" s="903"/>
+      <c r="V84" s="903"/>
+      <c r="W84" s="904"/>
     </row>
     <row r="85" spans="1:23" ht="20.100000000000001" customHeight="1">
-      <c r="A85" s="1007" t="s">
+      <c r="A85" s="905" t="s">
         <v>283</v>
       </c>
-      <c r="B85" s="1008"/>
-[...2 lines deleted...]
-      <c r="E85" s="1009"/>
+      <c r="B85" s="906"/>
+      <c r="C85" s="906"/>
+      <c r="D85" s="906"/>
+      <c r="E85" s="907"/>
       <c r="F85" s="190"/>
-      <c r="G85" s="1005" t="s">
+      <c r="G85" s="810" t="s">
         <v>284</v>
       </c>
-      <c r="H85" s="1006"/>
-[...5 lines deleted...]
-      <c r="N85" s="1006"/>
+      <c r="H85" s="811"/>
+      <c r="I85" s="811"/>
+      <c r="J85" s="811"/>
+      <c r="K85" s="811"/>
+      <c r="L85" s="811"/>
+      <c r="M85" s="811"/>
+      <c r="N85" s="811"/>
       <c r="O85" s="190"/>
       <c r="P85" s="188" t="s">
         <v>285</v>
       </c>
       <c r="Q85" s="149"/>
       <c r="R85" s="149"/>
       <c r="S85" s="149"/>
       <c r="T85" s="149"/>
       <c r="U85" s="149"/>
       <c r="V85" s="149"/>
       <c r="W85" s="169"/>
     </row>
     <row r="86" spans="1:23" ht="20.100000000000001" customHeight="1">
-      <c r="A86" s="1010"/>
-[...3 lines deleted...]
-      <c r="E86" s="1012"/>
+      <c r="A86" s="908"/>
+      <c r="B86" s="909"/>
+      <c r="C86" s="909"/>
+      <c r="D86" s="909"/>
+      <c r="E86" s="910"/>
       <c r="F86" s="190"/>
       <c r="G86" s="468" t="s">
         <v>277</v>
       </c>
       <c r="H86" s="1183"/>
       <c r="I86" s="1183"/>
       <c r="J86" s="1183"/>
       <c r="K86" s="1183"/>
       <c r="L86" s="1183"/>
       <c r="M86" s="1183"/>
       <c r="N86" s="1183"/>
       <c r="O86" s="1183"/>
       <c r="P86" s="1183"/>
       <c r="Q86" s="1183"/>
       <c r="R86" s="1183"/>
       <c r="S86" s="1183"/>
       <c r="T86" s="1183"/>
       <c r="U86" s="1183"/>
       <c r="V86" s="1183"/>
       <c r="W86" s="1184"/>
     </row>
     <row r="87" spans="1:23" ht="60.75" customHeight="1">
-      <c r="A87" s="980" t="s">
+      <c r="A87" s="873" t="s">
         <v>286</v>
       </c>
-      <c r="B87" s="842"/>
-[...20 lines deleted...]
-      <c r="W87" s="983"/>
+      <c r="B87" s="874"/>
+      <c r="C87" s="874"/>
+      <c r="D87" s="874"/>
+      <c r="E87" s="874"/>
+      <c r="F87" s="875"/>
+      <c r="G87" s="876"/>
+      <c r="H87" s="876"/>
+      <c r="I87" s="876"/>
+      <c r="J87" s="876"/>
+      <c r="K87" s="876"/>
+      <c r="L87" s="876"/>
+      <c r="M87" s="876"/>
+      <c r="N87" s="876"/>
+      <c r="O87" s="876"/>
+      <c r="P87" s="876"/>
+      <c r="Q87" s="876"/>
+      <c r="R87" s="876"/>
+      <c r="S87" s="876"/>
+      <c r="T87" s="876"/>
+      <c r="U87" s="876"/>
+      <c r="V87" s="876"/>
+      <c r="W87" s="877"/>
     </row>
     <row r="88" spans="1:23" ht="27.6" customHeight="1">
-      <c r="A88" s="984" t="s">
+      <c r="A88" s="862" t="s">
         <v>287</v>
       </c>
-      <c r="B88" s="984"/>
-[...20 lines deleted...]
-      <c r="W88" s="984"/>
+      <c r="B88" s="862"/>
+      <c r="C88" s="862"/>
+      <c r="D88" s="862"/>
+      <c r="E88" s="862"/>
+      <c r="F88" s="862"/>
+      <c r="G88" s="862"/>
+      <c r="H88" s="862"/>
+      <c r="I88" s="862"/>
+      <c r="J88" s="862"/>
+      <c r="K88" s="862"/>
+      <c r="L88" s="862"/>
+      <c r="M88" s="862"/>
+      <c r="N88" s="862"/>
+      <c r="O88" s="862"/>
+      <c r="P88" s="862"/>
+      <c r="Q88" s="862"/>
+      <c r="R88" s="862"/>
+      <c r="S88" s="862"/>
+      <c r="T88" s="862"/>
+      <c r="U88" s="862"/>
+      <c r="V88" s="862"/>
+      <c r="W88" s="862"/>
     </row>
     <row r="89" spans="1:23" ht="24" customHeight="1">
-      <c r="A89" s="817" t="s">
+      <c r="A89" s="834" t="s">
         <v>288</v>
       </c>
-      <c r="B89" s="817"/>
-[...2 lines deleted...]
-      <c r="E89" s="817"/>
+      <c r="B89" s="834"/>
+      <c r="C89" s="834"/>
+      <c r="D89" s="834"/>
+      <c r="E89" s="834"/>
       <c r="F89" s="190"/>
       <c r="G89" s="149" t="s">
         <v>289</v>
       </c>
       <c r="H89" s="149"/>
       <c r="I89" s="149"/>
       <c r="J89" s="149"/>
       <c r="K89" s="190"/>
       <c r="L89" s="554" t="s">
         <v>290</v>
       </c>
       <c r="M89" s="149"/>
       <c r="N89" s="149"/>
       <c r="O89" s="149"/>
       <c r="P89" s="149"/>
       <c r="Q89" s="150"/>
       <c r="R89" s="149"/>
       <c r="S89" s="149"/>
       <c r="T89" s="149"/>
       <c r="U89" s="149"/>
       <c r="V89" s="149"/>
       <c r="W89" s="169"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="470"/>
@@ -26302,264 +26302,264 @@
       <c r="C90" s="470"/>
       <c r="D90" s="470"/>
       <c r="E90" s="470"/>
       <c r="F90" s="471"/>
       <c r="G90" s="472"/>
       <c r="H90" s="472"/>
       <c r="I90" s="472"/>
       <c r="J90" s="472"/>
       <c r="K90" s="472"/>
       <c r="L90" s="512" t="s">
         <v>291</v>
       </c>
       <c r="M90" s="472"/>
       <c r="N90" s="472"/>
       <c r="O90" s="472"/>
       <c r="P90" s="472"/>
       <c r="Q90" s="473"/>
       <c r="R90" s="472"/>
       <c r="S90" s="472"/>
       <c r="T90" s="472"/>
       <c r="U90" s="472"/>
       <c r="V90" s="472"/>
       <c r="W90" s="472"/>
     </row>
     <row r="91" spans="1:23" ht="27.95" customHeight="1">
-      <c r="A91" s="1037" t="s">
+      <c r="A91" s="842" t="s">
         <v>292</v>
       </c>
-      <c r="B91" s="1037"/>
-[...20 lines deleted...]
-      <c r="W91" s="1037"/>
+      <c r="B91" s="842"/>
+      <c r="C91" s="842"/>
+      <c r="D91" s="842"/>
+      <c r="E91" s="842"/>
+      <c r="F91" s="842"/>
+      <c r="G91" s="842"/>
+      <c r="H91" s="842"/>
+      <c r="I91" s="842"/>
+      <c r="J91" s="842"/>
+      <c r="K91" s="842"/>
+      <c r="L91" s="842"/>
+      <c r="M91" s="842"/>
+      <c r="N91" s="842"/>
+      <c r="O91" s="842"/>
+      <c r="P91" s="842"/>
+      <c r="Q91" s="842"/>
+      <c r="R91" s="842"/>
+      <c r="S91" s="842"/>
+      <c r="T91" s="842"/>
+      <c r="U91" s="842"/>
+      <c r="V91" s="842"/>
+      <c r="W91" s="842"/>
     </row>
     <row r="92" spans="1:23" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A92" s="240"/>
       <c r="B92" s="245" t="s">
         <v>154</v>
       </c>
       <c r="C92" s="246"/>
       <c r="D92" s="245"/>
       <c r="E92" s="247"/>
       <c r="F92" s="248"/>
       <c r="G92" s="248"/>
       <c r="H92" s="248"/>
-      <c r="I92" s="1045"/>
-[...13 lines deleted...]
-      <c r="W92" s="1046"/>
+      <c r="I92" s="850"/>
+      <c r="J92" s="850"/>
+      <c r="K92" s="850"/>
+      <c r="L92" s="850"/>
+      <c r="M92" s="850"/>
+      <c r="N92" s="850"/>
+      <c r="O92" s="850"/>
+      <c r="P92" s="850"/>
+      <c r="Q92" s="850"/>
+      <c r="R92" s="850"/>
+      <c r="S92" s="850"/>
+      <c r="T92" s="850"/>
+      <c r="U92" s="850"/>
+      <c r="V92" s="850"/>
+      <c r="W92" s="851"/>
     </row>
     <row r="93" spans="1:23" s="102" customFormat="1" ht="36.6" customHeight="1">
       <c r="A93" s="231"/>
       <c r="B93" s="241" t="s">
         <v>157</v>
       </c>
       <c r="C93" s="242"/>
       <c r="D93" s="241"/>
       <c r="E93" s="232"/>
       <c r="F93" s="234"/>
       <c r="G93" s="234"/>
       <c r="H93" s="234"/>
-      <c r="I93" s="978"/>
-[...13 lines deleted...]
-      <c r="W93" s="979"/>
+      <c r="I93" s="871"/>
+      <c r="J93" s="871"/>
+      <c r="K93" s="871"/>
+      <c r="L93" s="871"/>
+      <c r="M93" s="871"/>
+      <c r="N93" s="871"/>
+      <c r="O93" s="871"/>
+      <c r="P93" s="871"/>
+      <c r="Q93" s="871"/>
+      <c r="R93" s="871"/>
+      <c r="S93" s="871"/>
+      <c r="T93" s="871"/>
+      <c r="U93" s="871"/>
+      <c r="V93" s="871"/>
+      <c r="W93" s="872"/>
     </row>
     <row r="94" spans="1:23" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A94" s="231"/>
       <c r="B94" s="241" t="s">
         <v>159</v>
       </c>
       <c r="C94" s="242"/>
       <c r="D94" s="241"/>
       <c r="E94" s="232"/>
       <c r="F94" s="234"/>
       <c r="G94" s="234"/>
       <c r="H94" s="234"/>
-      <c r="I94" s="1038"/>
-[...13 lines deleted...]
-      <c r="W94" s="1039"/>
+      <c r="I94" s="843"/>
+      <c r="J94" s="843"/>
+      <c r="K94" s="843"/>
+      <c r="L94" s="843"/>
+      <c r="M94" s="843"/>
+      <c r="N94" s="843"/>
+      <c r="O94" s="843"/>
+      <c r="P94" s="843"/>
+      <c r="Q94" s="843"/>
+      <c r="R94" s="843"/>
+      <c r="S94" s="843"/>
+      <c r="T94" s="843"/>
+      <c r="U94" s="843"/>
+      <c r="V94" s="843"/>
+      <c r="W94" s="844"/>
     </row>
     <row r="95" spans="1:23" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A95" s="231"/>
       <c r="B95" s="241" t="s">
         <v>160</v>
       </c>
       <c r="C95" s="242"/>
       <c r="D95" s="241"/>
       <c r="E95" s="232"/>
       <c r="F95" s="234"/>
       <c r="G95" s="234"/>
       <c r="H95" s="234"/>
-      <c r="I95" s="1040"/>
-[...13 lines deleted...]
-      <c r="W95" s="1041"/>
+      <c r="I95" s="845"/>
+      <c r="J95" s="845"/>
+      <c r="K95" s="845"/>
+      <c r="L95" s="845"/>
+      <c r="M95" s="845"/>
+      <c r="N95" s="845"/>
+      <c r="O95" s="845"/>
+      <c r="P95" s="845"/>
+      <c r="Q95" s="845"/>
+      <c r="R95" s="845"/>
+      <c r="S95" s="845"/>
+      <c r="T95" s="845"/>
+      <c r="U95" s="845"/>
+      <c r="V95" s="845"/>
+      <c r="W95" s="846"/>
     </row>
     <row r="96" spans="1:23" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A96" s="231"/>
       <c r="B96" s="241" t="s">
         <v>162</v>
       </c>
       <c r="C96" s="242"/>
       <c r="D96" s="241"/>
       <c r="E96" s="232"/>
       <c r="F96" s="234"/>
       <c r="G96" s="234"/>
       <c r="H96" s="234"/>
-      <c r="I96" s="1040"/>
-[...13 lines deleted...]
-      <c r="W96" s="1041"/>
+      <c r="I96" s="845"/>
+      <c r="J96" s="845"/>
+      <c r="K96" s="845"/>
+      <c r="L96" s="845"/>
+      <c r="M96" s="845"/>
+      <c r="N96" s="845"/>
+      <c r="O96" s="845"/>
+      <c r="P96" s="845"/>
+      <c r="Q96" s="845"/>
+      <c r="R96" s="845"/>
+      <c r="S96" s="845"/>
+      <c r="T96" s="845"/>
+      <c r="U96" s="845"/>
+      <c r="V96" s="845"/>
+      <c r="W96" s="846"/>
     </row>
     <row r="97" spans="1:23" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A97" s="231"/>
       <c r="B97" s="241" t="s">
         <v>165</v>
       </c>
       <c r="C97" s="242"/>
       <c r="D97" s="241"/>
       <c r="E97" s="232"/>
       <c r="F97" s="243"/>
       <c r="G97" s="234"/>
       <c r="H97" s="234"/>
-      <c r="I97" s="1042"/>
-[...13 lines deleted...]
-      <c r="W97" s="1039"/>
+      <c r="I97" s="847"/>
+      <c r="J97" s="843"/>
+      <c r="K97" s="843"/>
+      <c r="L97" s="843"/>
+      <c r="M97" s="843"/>
+      <c r="N97" s="843"/>
+      <c r="O97" s="843"/>
+      <c r="P97" s="843"/>
+      <c r="Q97" s="843"/>
+      <c r="R97" s="843"/>
+      <c r="S97" s="843"/>
+      <c r="T97" s="843"/>
+      <c r="U97" s="843"/>
+      <c r="V97" s="843"/>
+      <c r="W97" s="844"/>
     </row>
     <row r="98" spans="1:23" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A98" s="231"/>
       <c r="B98" s="241" t="s">
         <v>167</v>
       </c>
       <c r="C98" s="242"/>
       <c r="D98" s="241"/>
       <c r="E98" s="232"/>
       <c r="F98" s="500"/>
       <c r="G98" s="500"/>
       <c r="H98" s="500"/>
       <c r="I98" s="500"/>
       <c r="J98" s="234"/>
-      <c r="K98" s="1043"/>
-[...11 lines deleted...]
-      <c r="W98" s="1044"/>
+      <c r="K98" s="848"/>
+      <c r="L98" s="848"/>
+      <c r="M98" s="848"/>
+      <c r="N98" s="848"/>
+      <c r="O98" s="848"/>
+      <c r="P98" s="848"/>
+      <c r="Q98" s="848"/>
+      <c r="R98" s="848"/>
+      <c r="S98" s="848"/>
+      <c r="T98" s="848"/>
+      <c r="U98" s="848"/>
+      <c r="V98" s="848"/>
+      <c r="W98" s="849"/>
     </row>
     <row r="99" spans="1:23" s="102" customFormat="1" ht="1.5" customHeight="1">
       <c r="A99" s="233"/>
       <c r="B99" s="251"/>
       <c r="C99" s="479"/>
       <c r="D99" s="251"/>
       <c r="E99" s="498"/>
       <c r="F99" s="497"/>
       <c r="G99" s="497"/>
       <c r="H99" s="497"/>
       <c r="I99" s="497"/>
       <c r="J99" s="499"/>
       <c r="K99" s="501"/>
       <c r="L99" s="501"/>
       <c r="M99" s="501"/>
       <c r="N99" s="501"/>
       <c r="O99" s="501"/>
       <c r="P99" s="501"/>
       <c r="Q99" s="501"/>
       <c r="R99" s="501"/>
       <c r="S99" s="501"/>
       <c r="T99" s="501"/>
       <c r="U99" s="501"/>
       <c r="V99" s="501"/>
       <c r="W99" s="502"/>
@@ -26568,316 +26568,316 @@
       <c r="A100" s="503"/>
       <c r="B100" s="244"/>
       <c r="C100" s="504"/>
       <c r="D100" s="244"/>
       <c r="E100" s="505"/>
       <c r="F100" s="503"/>
       <c r="G100" s="503"/>
       <c r="H100" s="503"/>
       <c r="I100" s="503"/>
       <c r="J100" s="235"/>
       <c r="K100" s="506"/>
       <c r="L100" s="506"/>
       <c r="M100" s="506"/>
       <c r="N100" s="506"/>
       <c r="O100" s="506"/>
       <c r="P100" s="506"/>
       <c r="Q100" s="506"/>
       <c r="R100" s="506"/>
       <c r="S100" s="506"/>
       <c r="T100" s="506"/>
       <c r="U100" s="506"/>
       <c r="V100" s="506"/>
       <c r="W100" s="506"/>
     </row>
     <row r="101" spans="1:23" ht="27.95" customHeight="1">
-      <c r="A101" s="984" t="s">
+      <c r="A101" s="862" t="s">
         <v>293</v>
       </c>
-      <c r="B101" s="984"/>
-[...20 lines deleted...]
-      <c r="W101" s="984"/>
+      <c r="B101" s="862"/>
+      <c r="C101" s="862"/>
+      <c r="D101" s="862"/>
+      <c r="E101" s="862"/>
+      <c r="F101" s="862"/>
+      <c r="G101" s="862"/>
+      <c r="H101" s="862"/>
+      <c r="I101" s="862"/>
+      <c r="J101" s="862"/>
+      <c r="K101" s="862"/>
+      <c r="L101" s="862"/>
+      <c r="M101" s="862"/>
+      <c r="N101" s="862"/>
+      <c r="O101" s="862"/>
+      <c r="P101" s="862"/>
+      <c r="Q101" s="862"/>
+      <c r="R101" s="862"/>
+      <c r="S101" s="862"/>
+      <c r="T101" s="862"/>
+      <c r="U101" s="862"/>
+      <c r="V101" s="862"/>
+      <c r="W101" s="862"/>
     </row>
     <row r="102" spans="1:23" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A102" s="949" t="s">
+      <c r="A102" s="831" t="s">
         <v>294</v>
       </c>
-      <c r="B102" s="950"/>
-[...20 lines deleted...]
-      <c r="W102" s="951"/>
+      <c r="B102" s="832"/>
+      <c r="C102" s="832"/>
+      <c r="D102" s="832"/>
+      <c r="E102" s="832"/>
+      <c r="F102" s="832"/>
+      <c r="G102" s="832"/>
+      <c r="H102" s="832"/>
+      <c r="I102" s="832"/>
+      <c r="J102" s="832"/>
+      <c r="K102" s="832"/>
+      <c r="L102" s="832"/>
+      <c r="M102" s="832"/>
+      <c r="N102" s="832"/>
+      <c r="O102" s="832"/>
+      <c r="P102" s="832"/>
+      <c r="Q102" s="832"/>
+      <c r="R102" s="832"/>
+      <c r="S102" s="832"/>
+      <c r="T102" s="832"/>
+      <c r="U102" s="832"/>
+      <c r="V102" s="832"/>
+      <c r="W102" s="833"/>
     </row>
     <row r="103" spans="1:23" customFormat="1" ht="50.1" customHeight="1">
-      <c r="A103" s="1050"/>
-[...21 lines deleted...]
-      <c r="W103" s="1052"/>
+      <c r="A103" s="852"/>
+      <c r="B103" s="853"/>
+      <c r="C103" s="853"/>
+      <c r="D103" s="853"/>
+      <c r="E103" s="853"/>
+      <c r="F103" s="853"/>
+      <c r="G103" s="853"/>
+      <c r="H103" s="853"/>
+      <c r="I103" s="853"/>
+      <c r="J103" s="853"/>
+      <c r="K103" s="853"/>
+      <c r="L103" s="853"/>
+      <c r="M103" s="853"/>
+      <c r="N103" s="853"/>
+      <c r="O103" s="853"/>
+      <c r="P103" s="853"/>
+      <c r="Q103" s="853"/>
+      <c r="R103" s="853"/>
+      <c r="S103" s="853"/>
+      <c r="T103" s="853"/>
+      <c r="U103" s="853"/>
+      <c r="V103" s="853"/>
+      <c r="W103" s="854"/>
     </row>
     <row r="104" spans="1:23" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A104" s="949" t="s">
+      <c r="A104" s="831" t="s">
         <v>295</v>
       </c>
-      <c r="B104" s="950"/>
-[...20 lines deleted...]
-      <c r="W104" s="951"/>
+      <c r="B104" s="832"/>
+      <c r="C104" s="832"/>
+      <c r="D104" s="832"/>
+      <c r="E104" s="832"/>
+      <c r="F104" s="832"/>
+      <c r="G104" s="832"/>
+      <c r="H104" s="832"/>
+      <c r="I104" s="832"/>
+      <c r="J104" s="832"/>
+      <c r="K104" s="832"/>
+      <c r="L104" s="832"/>
+      <c r="M104" s="832"/>
+      <c r="N104" s="832"/>
+      <c r="O104" s="832"/>
+      <c r="P104" s="832"/>
+      <c r="Q104" s="832"/>
+      <c r="R104" s="832"/>
+      <c r="S104" s="832"/>
+      <c r="T104" s="832"/>
+      <c r="U104" s="832"/>
+      <c r="V104" s="832"/>
+      <c r="W104" s="833"/>
     </row>
     <row r="105" spans="1:23" ht="50.1" customHeight="1">
-      <c r="A105" s="1047"/>
-[...21 lines deleted...]
-      <c r="W105" s="1049"/>
+      <c r="A105" s="796"/>
+      <c r="B105" s="797"/>
+      <c r="C105" s="797"/>
+      <c r="D105" s="797"/>
+      <c r="E105" s="797"/>
+      <c r="F105" s="797"/>
+      <c r="G105" s="797"/>
+      <c r="H105" s="797"/>
+      <c r="I105" s="797"/>
+      <c r="J105" s="797"/>
+      <c r="K105" s="797"/>
+      <c r="L105" s="797"/>
+      <c r="M105" s="797"/>
+      <c r="N105" s="797"/>
+      <c r="O105" s="797"/>
+      <c r="P105" s="797"/>
+      <c r="Q105" s="797"/>
+      <c r="R105" s="797"/>
+      <c r="S105" s="797"/>
+      <c r="T105" s="797"/>
+      <c r="U105" s="797"/>
+      <c r="V105" s="797"/>
+      <c r="W105" s="798"/>
     </row>
     <row r="106" spans="1:23" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A106" s="949" t="s">
+      <c r="A106" s="831" t="s">
         <v>296</v>
       </c>
-      <c r="B106" s="950"/>
-[...20 lines deleted...]
-      <c r="W106" s="951"/>
+      <c r="B106" s="832"/>
+      <c r="C106" s="832"/>
+      <c r="D106" s="832"/>
+      <c r="E106" s="832"/>
+      <c r="F106" s="832"/>
+      <c r="G106" s="832"/>
+      <c r="H106" s="832"/>
+      <c r="I106" s="832"/>
+      <c r="J106" s="832"/>
+      <c r="K106" s="832"/>
+      <c r="L106" s="832"/>
+      <c r="M106" s="832"/>
+      <c r="N106" s="832"/>
+      <c r="O106" s="832"/>
+      <c r="P106" s="832"/>
+      <c r="Q106" s="832"/>
+      <c r="R106" s="832"/>
+      <c r="S106" s="832"/>
+      <c r="T106" s="832"/>
+      <c r="U106" s="832"/>
+      <c r="V106" s="832"/>
+      <c r="W106" s="833"/>
     </row>
     <row r="107" spans="1:23" customFormat="1" ht="18" customHeight="1">
       <c r="A107" s="170"/>
-      <c r="B107" s="975" t="s">
+      <c r="B107" s="868" t="s">
         <v>297</v>
       </c>
-      <c r="C107" s="976"/>
-[...19 lines deleted...]
-      <c r="W107" s="977"/>
+      <c r="C107" s="869"/>
+      <c r="D107" s="869"/>
+      <c r="E107" s="869"/>
+      <c r="F107" s="869"/>
+      <c r="G107" s="869"/>
+      <c r="H107" s="869"/>
+      <c r="I107" s="869"/>
+      <c r="J107" s="869"/>
+      <c r="K107" s="869"/>
+      <c r="L107" s="869"/>
+      <c r="M107" s="869"/>
+      <c r="N107" s="869"/>
+      <c r="O107" s="869"/>
+      <c r="P107" s="869"/>
+      <c r="Q107" s="869"/>
+      <c r="R107" s="869"/>
+      <c r="S107" s="869"/>
+      <c r="T107" s="869"/>
+      <c r="U107" s="869"/>
+      <c r="V107" s="869"/>
+      <c r="W107" s="870"/>
     </row>
     <row r="108" spans="1:23" ht="18" customHeight="1">
       <c r="A108" s="170"/>
       <c r="B108" s="148" t="s">
         <v>298</v>
       </c>
       <c r="C108" s="148"/>
       <c r="D108" s="155"/>
       <c r="E108" s="155"/>
       <c r="F108" s="155"/>
       <c r="G108" s="148"/>
       <c r="H108" s="148"/>
       <c r="I108" s="148"/>
       <c r="J108" s="148"/>
       <c r="K108" s="148"/>
       <c r="L108" s="148"/>
       <c r="M108" s="148"/>
       <c r="N108" s="148"/>
       <c r="O108" s="148"/>
       <c r="P108" s="148"/>
       <c r="Q108" s="148"/>
       <c r="R108" s="148"/>
       <c r="S108" s="148"/>
       <c r="T108" s="148"/>
       <c r="U108" s="148"/>
       <c r="V108" s="148"/>
       <c r="W108" s="156"/>
     </row>
     <row r="109" spans="1:23" customFormat="1" ht="18" customHeight="1">
       <c r="A109" s="170"/>
       <c r="B109" s="154" t="s">
         <v>299</v>
       </c>
       <c r="C109" s="157"/>
       <c r="D109" s="157"/>
       <c r="E109" s="157"/>
       <c r="F109" s="157"/>
       <c r="G109" s="157"/>
       <c r="H109" s="157"/>
       <c r="I109" s="157"/>
       <c r="J109" s="157"/>
       <c r="K109" s="157"/>
       <c r="L109" s="157"/>
       <c r="M109" s="157"/>
       <c r="N109" s="136"/>
       <c r="O109" s="173"/>
       <c r="P109" s="513"/>
       <c r="Q109" s="514" t="s">
         <v>300</v>
       </c>
-      <c r="R109" s="1035"/>
-[...4 lines deleted...]
-      <c r="W109" s="1036"/>
+      <c r="R109" s="840"/>
+      <c r="S109" s="840"/>
+      <c r="T109" s="840"/>
+      <c r="U109" s="840"/>
+      <c r="V109" s="840"/>
+      <c r="W109" s="841"/>
     </row>
     <row r="110" spans="1:23" ht="15.75" customHeight="1">
-      <c r="A110" s="825" t="s">
+      <c r="A110" s="865" t="s">
         <v>174</v>
       </c>
-      <c r="B110" s="826"/>
-[...20 lines deleted...]
-      <c r="W110" s="827"/>
+      <c r="B110" s="866"/>
+      <c r="C110" s="866"/>
+      <c r="D110" s="866"/>
+      <c r="E110" s="866"/>
+      <c r="F110" s="866"/>
+      <c r="G110" s="866"/>
+      <c r="H110" s="866"/>
+      <c r="I110" s="866"/>
+      <c r="J110" s="866"/>
+      <c r="K110" s="866"/>
+      <c r="L110" s="866"/>
+      <c r="M110" s="866"/>
+      <c r="N110" s="866"/>
+      <c r="O110" s="866"/>
+      <c r="P110" s="866"/>
+      <c r="Q110" s="866"/>
+      <c r="R110" s="866"/>
+      <c r="S110" s="866"/>
+      <c r="T110" s="866"/>
+      <c r="U110" s="866"/>
+      <c r="V110" s="866"/>
+      <c r="W110" s="867"/>
     </row>
     <row r="111" spans="1:23" ht="15.75" customHeight="1">
       <c r="A111" s="170"/>
       <c r="B111" s="147" t="s">
         <v>301</v>
       </c>
       <c r="E111" s="261"/>
       <c r="F111" s="261"/>
       <c r="G111" s="261"/>
       <c r="H111" s="261"/>
       <c r="I111" s="261"/>
       <c r="J111" s="261"/>
       <c r="K111" s="261"/>
       <c r="L111" s="261"/>
       <c r="M111" s="261"/>
       <c r="N111" s="261"/>
       <c r="O111" s="261"/>
       <c r="P111" s="261"/>
       <c r="Q111" s="261"/>
       <c r="R111" s="261"/>
       <c r="S111" s="261"/>
       <c r="T111" s="261"/>
       <c r="U111" s="261"/>
       <c r="V111" s="261"/>
       <c r="W111" s="262"/>
@@ -26887,589 +26887,589 @@
       <c r="B112" s="260" t="s">
         <v>302</v>
       </c>
       <c r="C112" s="455"/>
       <c r="E112" s="258"/>
       <c r="F112" s="258"/>
       <c r="G112" s="258"/>
       <c r="H112" s="258"/>
       <c r="I112" s="258"/>
       <c r="J112" s="258"/>
       <c r="K112" s="258"/>
       <c r="L112" s="258"/>
       <c r="M112" s="258"/>
       <c r="N112" s="258"/>
       <c r="O112" s="258"/>
       <c r="P112" s="258"/>
       <c r="Q112" s="258"/>
       <c r="R112" s="258"/>
       <c r="S112" s="258"/>
       <c r="T112" s="258"/>
       <c r="U112" s="258"/>
       <c r="V112" s="258"/>
       <c r="W112" s="259"/>
     </row>
     <row r="113" spans="1:27" ht="24" customHeight="1">
-      <c r="A113" s="1056" t="s">
+      <c r="A113" s="858" t="s">
         <v>303</v>
       </c>
-      <c r="B113" s="1057"/>
-[...20 lines deleted...]
-      <c r="W113" s="1055"/>
+      <c r="B113" s="859"/>
+      <c r="C113" s="860"/>
+      <c r="D113" s="859"/>
+      <c r="E113" s="861"/>
+      <c r="F113" s="855"/>
+      <c r="G113" s="856"/>
+      <c r="H113" s="856"/>
+      <c r="I113" s="856"/>
+      <c r="J113" s="856"/>
+      <c r="K113" s="856"/>
+      <c r="L113" s="856"/>
+      <c r="M113" s="856"/>
+      <c r="N113" s="856"/>
+      <c r="O113" s="856"/>
+      <c r="P113" s="856"/>
+      <c r="Q113" s="856"/>
+      <c r="R113" s="856"/>
+      <c r="S113" s="856"/>
+      <c r="T113" s="856"/>
+      <c r="U113" s="856"/>
+      <c r="V113" s="856"/>
+      <c r="W113" s="857"/>
     </row>
     <row r="114" spans="1:27" ht="24" customHeight="1">
-      <c r="A114" s="1091" t="s">
+      <c r="A114" s="824" t="s">
         <v>304</v>
       </c>
-      <c r="B114" s="1092"/>
-[...20 lines deleted...]
-      <c r="W114" s="1095"/>
+      <c r="B114" s="825"/>
+      <c r="C114" s="825"/>
+      <c r="D114" s="825"/>
+      <c r="E114" s="825"/>
+      <c r="F114" s="826"/>
+      <c r="G114" s="827"/>
+      <c r="H114" s="827"/>
+      <c r="I114" s="827"/>
+      <c r="J114" s="827"/>
+      <c r="K114" s="827"/>
+      <c r="L114" s="827"/>
+      <c r="M114" s="827"/>
+      <c r="N114" s="827"/>
+      <c r="O114" s="827"/>
+      <c r="P114" s="827"/>
+      <c r="Q114" s="827"/>
+      <c r="R114" s="827"/>
+      <c r="S114" s="827"/>
+      <c r="T114" s="827"/>
+      <c r="U114" s="827"/>
+      <c r="V114" s="827"/>
+      <c r="W114" s="828"/>
     </row>
     <row r="115" spans="1:27" ht="15.75" customHeight="1">
-      <c r="A115" s="825" t="s">
+      <c r="A115" s="865" t="s">
         <v>305</v>
       </c>
-      <c r="B115" s="826"/>
-[...20 lines deleted...]
-      <c r="W115" s="827"/>
+      <c r="B115" s="866"/>
+      <c r="C115" s="866"/>
+      <c r="D115" s="866"/>
+      <c r="E115" s="866"/>
+      <c r="F115" s="866"/>
+      <c r="G115" s="866"/>
+      <c r="H115" s="866"/>
+      <c r="I115" s="866"/>
+      <c r="J115" s="866"/>
+      <c r="K115" s="866"/>
+      <c r="L115" s="866"/>
+      <c r="M115" s="866"/>
+      <c r="N115" s="866"/>
+      <c r="O115" s="866"/>
+      <c r="P115" s="866"/>
+      <c r="Q115" s="866"/>
+      <c r="R115" s="866"/>
+      <c r="S115" s="866"/>
+      <c r="T115" s="866"/>
+      <c r="U115" s="866"/>
+      <c r="V115" s="866"/>
+      <c r="W115" s="867"/>
     </row>
     <row r="116" spans="1:27" ht="24" customHeight="1">
-      <c r="A116" s="822" t="s">
+      <c r="A116" s="911" t="s">
         <v>306</v>
       </c>
-      <c r="B116" s="823"/>
-[...2 lines deleted...]
-      <c r="E116" s="824"/>
+      <c r="B116" s="1035"/>
+      <c r="C116" s="1035"/>
+      <c r="D116" s="1035"/>
+      <c r="E116" s="1036"/>
       <c r="F116" s="412" t="s">
         <v>307</v>
       </c>
-      <c r="G116" s="853"/>
-[...6 lines deleted...]
-      <c r="N116" s="855"/>
+      <c r="G116" s="1039"/>
+      <c r="H116" s="1040"/>
+      <c r="I116" s="1040"/>
+      <c r="J116" s="1040"/>
+      <c r="K116" s="1040"/>
+      <c r="L116" s="1040"/>
+      <c r="M116" s="1040"/>
+      <c r="N116" s="1041"/>
       <c r="O116" s="412" t="s">
         <v>200</v>
       </c>
-      <c r="P116" s="853"/>
-[...6 lines deleted...]
-      <c r="W116" s="855"/>
+      <c r="P116" s="1039"/>
+      <c r="Q116" s="1040"/>
+      <c r="R116" s="1040"/>
+      <c r="S116" s="1040"/>
+      <c r="T116" s="1040"/>
+      <c r="U116" s="1040"/>
+      <c r="V116" s="1040"/>
+      <c r="W116" s="1041"/>
     </row>
     <row r="117" spans="1:27" ht="24" customHeight="1">
-      <c r="A117" s="863" t="s">
+      <c r="A117" s="819" t="s">
         <v>308</v>
       </c>
-      <c r="B117" s="864"/>
-[...2 lines deleted...]
-      <c r="E117" s="865"/>
+      <c r="B117" s="820"/>
+      <c r="C117" s="820"/>
+      <c r="D117" s="820"/>
+      <c r="E117" s="821"/>
       <c r="F117" s="412" t="s">
         <v>307</v>
       </c>
-      <c r="G117" s="853"/>
-[...6 lines deleted...]
-      <c r="N117" s="855"/>
+      <c r="G117" s="1039"/>
+      <c r="H117" s="1040"/>
+      <c r="I117" s="1040"/>
+      <c r="J117" s="1040"/>
+      <c r="K117" s="1040"/>
+      <c r="L117" s="1040"/>
+      <c r="M117" s="1040"/>
+      <c r="N117" s="1041"/>
       <c r="O117" s="412" t="s">
         <v>200</v>
       </c>
-      <c r="P117" s="853"/>
-[...6 lines deleted...]
-      <c r="W117" s="855"/>
+      <c r="P117" s="1039"/>
+      <c r="Q117" s="1040"/>
+      <c r="R117" s="1040"/>
+      <c r="S117" s="1040"/>
+      <c r="T117" s="1040"/>
+      <c r="U117" s="1040"/>
+      <c r="V117" s="1040"/>
+      <c r="W117" s="1041"/>
     </row>
     <row r="118" spans="1:27" ht="24" customHeight="1">
-      <c r="A118" s="822" t="s">
+      <c r="A118" s="911" t="s">
         <v>309</v>
       </c>
-      <c r="B118" s="823"/>
-[...2 lines deleted...]
-      <c r="E118" s="824"/>
+      <c r="B118" s="1035"/>
+      <c r="C118" s="1035"/>
+      <c r="D118" s="1035"/>
+      <c r="E118" s="1036"/>
       <c r="F118" s="412" t="s">
         <v>307</v>
       </c>
-      <c r="G118" s="853"/>
-[...6 lines deleted...]
-      <c r="N118" s="855"/>
+      <c r="G118" s="1039"/>
+      <c r="H118" s="1040"/>
+      <c r="I118" s="1040"/>
+      <c r="J118" s="1040"/>
+      <c r="K118" s="1040"/>
+      <c r="L118" s="1040"/>
+      <c r="M118" s="1040"/>
+      <c r="N118" s="1041"/>
       <c r="O118" s="412" t="s">
         <v>200</v>
       </c>
-      <c r="P118" s="853"/>
-[...6 lines deleted...]
-      <c r="W118" s="855"/>
+      <c r="P118" s="1039"/>
+      <c r="Q118" s="1040"/>
+      <c r="R118" s="1040"/>
+      <c r="S118" s="1040"/>
+      <c r="T118" s="1040"/>
+      <c r="U118" s="1040"/>
+      <c r="V118" s="1040"/>
+      <c r="W118" s="1041"/>
     </row>
     <row r="119" spans="1:27" ht="24" customHeight="1">
-      <c r="A119" s="822" t="s">
+      <c r="A119" s="911" t="s">
         <v>310</v>
       </c>
-      <c r="B119" s="823"/>
-[...3 lines deleted...]
-      <c r="F119" s="851" t="s">
+      <c r="B119" s="1035"/>
+      <c r="C119" s="1035"/>
+      <c r="D119" s="1035"/>
+      <c r="E119" s="1036"/>
+      <c r="F119" s="1037" t="s">
         <v>311</v>
       </c>
-      <c r="G119" s="852"/>
-[...7 lines deleted...]
-      <c r="O119" s="856" t="s">
+      <c r="G119" s="1038"/>
+      <c r="H119" s="1044"/>
+      <c r="I119" s="1044"/>
+      <c r="J119" s="1044"/>
+      <c r="K119" s="1044"/>
+      <c r="L119" s="1044"/>
+      <c r="M119" s="1044"/>
+      <c r="N119" s="1045"/>
+      <c r="O119" s="1042" t="s">
         <v>91</v>
       </c>
-      <c r="P119" s="857"/>
-[...6 lines deleted...]
-      <c r="W119" s="862"/>
+      <c r="P119" s="1043"/>
+      <c r="Q119" s="1046"/>
+      <c r="R119" s="1047"/>
+      <c r="S119" s="1047"/>
+      <c r="T119" s="1047"/>
+      <c r="U119" s="1047"/>
+      <c r="V119" s="1047"/>
+      <c r="W119" s="1048"/>
     </row>
     <row r="120" spans="1:27" ht="15.75" customHeight="1">
-      <c r="A120" s="825" t="s">
+      <c r="A120" s="865" t="s">
         <v>312</v>
       </c>
-      <c r="B120" s="826"/>
-[...20 lines deleted...]
-      <c r="W120" s="827"/>
+      <c r="B120" s="866"/>
+      <c r="C120" s="866"/>
+      <c r="D120" s="866"/>
+      <c r="E120" s="866"/>
+      <c r="F120" s="866"/>
+      <c r="G120" s="866"/>
+      <c r="H120" s="866"/>
+      <c r="I120" s="866"/>
+      <c r="J120" s="866"/>
+      <c r="K120" s="866"/>
+      <c r="L120" s="866"/>
+      <c r="M120" s="866"/>
+      <c r="N120" s="866"/>
+      <c r="O120" s="866"/>
+      <c r="P120" s="866"/>
+      <c r="Q120" s="866"/>
+      <c r="R120" s="866"/>
+      <c r="S120" s="866"/>
+      <c r="T120" s="866"/>
+      <c r="U120" s="866"/>
+      <c r="V120" s="866"/>
+      <c r="W120" s="867"/>
     </row>
     <row r="121" spans="1:27" ht="21.95" customHeight="1">
-      <c r="A121" s="1060" t="s">
+      <c r="A121" s="863" t="s">
         <v>313</v>
       </c>
-      <c r="B121" s="1060"/>
-[...2 lines deleted...]
-      <c r="E121" s="1060"/>
+      <c r="B121" s="863"/>
+      <c r="C121" s="863"/>
+      <c r="D121" s="863"/>
+      <c r="E121" s="863"/>
       <c r="F121" s="145"/>
-      <c r="G121" s="1061" t="s">
+      <c r="G121" s="864" t="s">
         <v>314</v>
       </c>
-      <c r="H121" s="1061"/>
+      <c r="H121" s="864"/>
       <c r="I121" s="558"/>
       <c r="J121" s="552" t="s">
         <v>315</v>
       </c>
       <c r="K121" s="172"/>
       <c r="L121" s="552" t="s">
         <v>316</v>
       </c>
       <c r="M121" s="552" t="s">
         <v>164</v>
       </c>
       <c r="N121" s="558"/>
       <c r="O121" s="552" t="s">
         <v>315</v>
       </c>
       <c r="P121" s="172"/>
       <c r="Q121" s="552" t="s">
         <v>316</v>
       </c>
-      <c r="R121" s="1073" t="s">
+      <c r="R121" s="799" t="s">
         <v>317</v>
       </c>
-      <c r="S121" s="1004"/>
-[...3 lines deleted...]
-      <c r="W121" s="1081"/>
+      <c r="S121" s="801"/>
+      <c r="T121" s="807"/>
+      <c r="U121" s="808"/>
+      <c r="V121" s="808"/>
+      <c r="W121" s="809"/>
     </row>
     <row r="122" spans="1:27" ht="20.100000000000001" customHeight="1">
-      <c r="A122" s="817" t="s">
+      <c r="A122" s="834" t="s">
         <v>318</v>
       </c>
-      <c r="B122" s="1030"/>
-[...2 lines deleted...]
-      <c r="E122" s="1030"/>
+      <c r="B122" s="835"/>
+      <c r="C122" s="835"/>
+      <c r="D122" s="835"/>
+      <c r="E122" s="835"/>
       <c r="F122" s="170"/>
       <c r="G122" s="236" t="s">
         <v>319</v>
       </c>
       <c r="H122" s="237"/>
       <c r="I122" s="170"/>
       <c r="J122" s="236" t="s">
         <v>320</v>
       </c>
       <c r="K122" s="238"/>
       <c r="L122" s="195"/>
       <c r="M122" s="237"/>
       <c r="N122" s="170"/>
       <c r="O122" s="236" t="s">
         <v>321</v>
       </c>
       <c r="P122" s="195"/>
       <c r="Q122" s="195"/>
       <c r="R122" s="239"/>
       <c r="S122" s="170"/>
       <c r="T122" s="236" t="s">
         <v>322</v>
       </c>
       <c r="U122" s="195"/>
       <c r="V122" s="195"/>
       <c r="W122" s="237"/>
     </row>
     <row r="123" spans="1:27" ht="20.100000000000001" customHeight="1">
-      <c r="A123" s="1030"/>
-[...3 lines deleted...]
-      <c r="E123" s="1030"/>
+      <c r="A123" s="835"/>
+      <c r="B123" s="835"/>
+      <c r="C123" s="835"/>
+      <c r="D123" s="835"/>
+      <c r="E123" s="835"/>
       <c r="F123" s="170"/>
       <c r="G123" s="147" t="s">
         <v>323</v>
       </c>
       <c r="H123" s="147"/>
       <c r="I123" s="170"/>
       <c r="J123" s="147" t="s">
         <v>324</v>
       </c>
       <c r="L123" s="148"/>
       <c r="N123" s="170"/>
-      <c r="O123" s="1031" t="s">
+      <c r="O123" s="836" t="s">
         <v>325</v>
       </c>
-      <c r="P123" s="1032"/>
-[...6 lines deleted...]
-      <c r="W123" s="1034"/>
+      <c r="P123" s="837"/>
+      <c r="Q123" s="838"/>
+      <c r="R123" s="838"/>
+      <c r="S123" s="838"/>
+      <c r="T123" s="838"/>
+      <c r="U123" s="838"/>
+      <c r="V123" s="838"/>
+      <c r="W123" s="839"/>
     </row>
     <row r="124" spans="1:27" ht="20.100000000000001" customHeight="1">
-      <c r="A124" s="1029" t="s">
+      <c r="A124" s="830" t="s">
         <v>326</v>
       </c>
-      <c r="B124" s="1029"/>
-[...2 lines deleted...]
-      <c r="E124" s="1029"/>
+      <c r="B124" s="830"/>
+      <c r="C124" s="830"/>
+      <c r="D124" s="830"/>
+      <c r="E124" s="830"/>
       <c r="F124" s="170"/>
       <c r="G124" s="149" t="s">
         <v>327</v>
       </c>
       <c r="H124" s="149"/>
       <c r="I124" s="170"/>
-      <c r="J124" s="1005" t="s">
+      <c r="J124" s="810" t="s">
         <v>328</v>
       </c>
-      <c r="K124" s="1006"/>
-[...2 lines deleted...]
-      <c r="N124" s="1082"/>
+      <c r="K124" s="811"/>
+      <c r="L124" s="811"/>
+      <c r="M124" s="811"/>
+      <c r="N124" s="812"/>
       <c r="O124" s="170"/>
-      <c r="P124" s="1074" t="s">
+      <c r="P124" s="802" t="s">
         <v>47</v>
       </c>
-      <c r="Q124" s="1075"/>
-[...5 lines deleted...]
-      <c r="W124" s="1078"/>
+      <c r="Q124" s="803"/>
+      <c r="R124" s="804"/>
+      <c r="S124" s="805"/>
+      <c r="T124" s="805"/>
+      <c r="U124" s="805"/>
+      <c r="V124" s="805"/>
+      <c r="W124" s="806"/>
     </row>
     <row r="125" spans="1:27" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A125" s="1083" t="s">
+      <c r="A125" s="813" t="s">
         <v>329</v>
       </c>
-      <c r="B125" s="1084"/>
-      <c r="C125" s="863" t="s">
+      <c r="B125" s="814"/>
+      <c r="C125" s="819" t="s">
         <v>330</v>
       </c>
-      <c r="D125" s="864"/>
-      <c r="E125" s="865"/>
+      <c r="D125" s="820"/>
+      <c r="E125" s="821"/>
       <c r="F125" s="170"/>
       <c r="G125" s="149" t="s">
         <v>331</v>
       </c>
       <c r="H125" s="150"/>
       <c r="I125" s="170"/>
       <c r="J125" s="149" t="s">
         <v>332</v>
       </c>
       <c r="K125" s="149"/>
       <c r="L125" s="170"/>
-      <c r="M125" s="1005" t="s">
+      <c r="M125" s="810" t="s">
         <v>333</v>
       </c>
-      <c r="N125" s="1006"/>
-[...3 lines deleted...]
-      <c r="R125" s="1082"/>
+      <c r="N125" s="811"/>
+      <c r="O125" s="811"/>
+      <c r="P125" s="811"/>
+      <c r="Q125" s="811"/>
+      <c r="R125" s="812"/>
       <c r="S125" s="170"/>
       <c r="T125" s="151" t="s">
         <v>47</v>
       </c>
       <c r="U125" s="151"/>
-      <c r="V125" s="1089"/>
-      <c r="W125" s="1090"/>
+      <c r="V125" s="822"/>
+      <c r="W125" s="823"/>
       <c r="Y125" s="135"/>
     </row>
     <row r="126" spans="1:27" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A126" s="1085"/>
-[...1 lines deleted...]
-      <c r="C126" s="863" t="s">
+      <c r="A126" s="815"/>
+      <c r="B126" s="816"/>
+      <c r="C126" s="819" t="s">
         <v>334</v>
       </c>
-      <c r="D126" s="864"/>
-      <c r="E126" s="865"/>
+      <c r="D126" s="820"/>
+      <c r="E126" s="821"/>
       <c r="F126" s="170"/>
       <c r="G126" s="149" t="s">
         <v>335</v>
       </c>
       <c r="H126" s="150"/>
       <c r="I126" s="170"/>
       <c r="J126" s="149" t="s">
         <v>336</v>
       </c>
       <c r="K126" s="151"/>
       <c r="L126" s="151"/>
       <c r="M126" s="151"/>
       <c r="N126" s="151"/>
       <c r="O126" s="151"/>
       <c r="P126" s="151"/>
       <c r="Q126" s="151"/>
       <c r="R126" s="151"/>
       <c r="S126" s="151"/>
       <c r="T126" s="151"/>
       <c r="U126" s="151"/>
       <c r="V126" s="151"/>
       <c r="W126" s="152"/>
       <c r="Z126" s="135"/>
     </row>
     <row r="127" spans="1:27" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A127" s="1087"/>
-[...1 lines deleted...]
-      <c r="C127" s="863" t="s">
+      <c r="A127" s="817"/>
+      <c r="B127" s="818"/>
+      <c r="C127" s="819" t="s">
         <v>337</v>
       </c>
-      <c r="D127" s="864"/>
-      <c r="E127" s="865"/>
+      <c r="D127" s="820"/>
+      <c r="E127" s="821"/>
       <c r="F127" s="170"/>
       <c r="G127" s="149" t="s">
         <v>338</v>
       </c>
       <c r="H127" s="149"/>
       <c r="I127" s="149"/>
       <c r="J127" s="170"/>
-      <c r="K127" s="1005" t="s">
+      <c r="K127" s="810" t="s">
         <v>339</v>
       </c>
-      <c r="L127" s="1082"/>
+      <c r="L127" s="812"/>
       <c r="M127" s="170"/>
       <c r="N127" s="149" t="s">
         <v>340</v>
       </c>
       <c r="O127" s="149"/>
       <c r="P127" s="151"/>
       <c r="Q127" s="170"/>
-      <c r="R127" s="1074" t="s">
+      <c r="R127" s="802" t="s">
         <v>47</v>
       </c>
-      <c r="S127" s="1075"/>
-[...3 lines deleted...]
-      <c r="W127" s="1090"/>
+      <c r="S127" s="803"/>
+      <c r="T127" s="829"/>
+      <c r="U127" s="822"/>
+      <c r="V127" s="822"/>
+      <c r="W127" s="823"/>
       <c r="X127" s="135"/>
       <c r="Y127" s="135"/>
       <c r="Z127" s="135"/>
       <c r="AA127" s="135"/>
     </row>
     <row r="128" spans="1:27" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A128" s="1073" t="s">
+      <c r="A128" s="799" t="s">
         <v>341</v>
       </c>
-      <c r="B128" s="1003"/>
-[...2 lines deleted...]
-      <c r="E128" s="1004"/>
+      <c r="B128" s="800"/>
+      <c r="C128" s="800"/>
+      <c r="D128" s="800"/>
+      <c r="E128" s="801"/>
       <c r="F128" s="170"/>
       <c r="G128" s="149" t="s">
         <v>342</v>
       </c>
       <c r="H128" s="149"/>
       <c r="I128" s="170"/>
       <c r="J128" s="149" t="s">
         <v>343</v>
       </c>
       <c r="K128" s="149"/>
       <c r="L128" s="170"/>
       <c r="M128" s="149" t="s">
         <v>344</v>
       </c>
       <c r="N128" s="149"/>
       <c r="O128" s="170"/>
-      <c r="P128" s="1074" t="s">
+      <c r="P128" s="802" t="s">
         <v>47</v>
       </c>
-      <c r="Q128" s="1075"/>
-[...5 lines deleted...]
-      <c r="W128" s="1078"/>
+      <c r="Q128" s="803"/>
+      <c r="R128" s="804"/>
+      <c r="S128" s="805"/>
+      <c r="T128" s="805"/>
+      <c r="U128" s="805"/>
+      <c r="V128" s="805"/>
+      <c r="W128" s="806"/>
     </row>
     <row r="129" spans="1:24" s="102" customFormat="1" ht="27.95" customHeight="1">
-      <c r="A129" s="1072" t="s">
+      <c r="A129" s="795" t="s">
         <v>345</v>
       </c>
-      <c r="B129" s="1072"/>
-[...20 lines deleted...]
-      <c r="W129" s="1072"/>
+      <c r="B129" s="795"/>
+      <c r="C129" s="795"/>
+      <c r="D129" s="795"/>
+      <c r="E129" s="795"/>
+      <c r="F129" s="795"/>
+      <c r="G129" s="795"/>
+      <c r="H129" s="795"/>
+      <c r="I129" s="795"/>
+      <c r="J129" s="795"/>
+      <c r="K129" s="795"/>
+      <c r="L129" s="795"/>
+      <c r="M129" s="795"/>
+      <c r="N129" s="795"/>
+      <c r="O129" s="795"/>
+      <c r="P129" s="795"/>
+      <c r="Q129" s="795"/>
+      <c r="R129" s="795"/>
+      <c r="S129" s="795"/>
+      <c r="T129" s="795"/>
+      <c r="U129" s="795"/>
+      <c r="V129" s="795"/>
+      <c r="W129" s="795"/>
       <c r="X129" s="257"/>
     </row>
     <row r="130" spans="1:24" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A130" s="263" t="s">
         <v>4</v>
       </c>
       <c r="B130" s="170"/>
       <c r="C130" s="244" t="s">
         <v>346</v>
       </c>
       <c r="D130" s="235"/>
       <c r="E130" s="235"/>
       <c r="F130" s="235"/>
       <c r="G130" s="235"/>
       <c r="H130" s="264" t="s">
         <v>347</v>
       </c>
       <c r="I130" s="244" t="s">
         <v>348</v>
       </c>
       <c r="J130" s="244"/>
       <c r="K130" s="244"/>
       <c r="L130" s="244"/>
       <c r="M130" s="244"/>
       <c r="N130" s="244"/>
@@ -27627,217 +27627,217 @@
       </c>
       <c r="C136" s="251"/>
       <c r="D136" s="255"/>
       <c r="E136" s="255"/>
       <c r="F136" s="255"/>
       <c r="G136" s="255"/>
       <c r="H136" s="255"/>
       <c r="I136" s="255"/>
       <c r="J136" s="255"/>
       <c r="K136" s="255"/>
       <c r="L136" s="256"/>
       <c r="M136" s="251"/>
       <c r="N136" s="251"/>
       <c r="O136" s="251"/>
       <c r="P136" s="251"/>
       <c r="Q136" s="251"/>
       <c r="R136" s="251"/>
       <c r="S136" s="251"/>
       <c r="T136" s="251"/>
       <c r="U136" s="251"/>
       <c r="V136" s="251"/>
       <c r="W136" s="268"/>
     </row>
   </sheetData>
   <mergeCells count="167">
+    <mergeCell ref="A89:E89"/>
+    <mergeCell ref="J75:L75"/>
+    <mergeCell ref="H79:W79"/>
+    <mergeCell ref="B37:G37"/>
+    <mergeCell ref="A118:E118"/>
+    <mergeCell ref="A115:W115"/>
+    <mergeCell ref="E66:G66"/>
+    <mergeCell ref="E64:G64"/>
+    <mergeCell ref="B65:G65"/>
+    <mergeCell ref="B56:C57"/>
+    <mergeCell ref="E56:G57"/>
+    <mergeCell ref="A54:A55"/>
+    <mergeCell ref="E47:G47"/>
+    <mergeCell ref="F83:H83"/>
+    <mergeCell ref="I83:W83"/>
+    <mergeCell ref="J61:J70"/>
+    <mergeCell ref="J53:J58"/>
+    <mergeCell ref="A74:E74"/>
+    <mergeCell ref="H53:I58"/>
+    <mergeCell ref="B54:G54"/>
+    <mergeCell ref="A37:A39"/>
+    <mergeCell ref="E63:G63"/>
+    <mergeCell ref="E67:G67"/>
+    <mergeCell ref="A62:A63"/>
+    <mergeCell ref="A119:E119"/>
+    <mergeCell ref="F119:G119"/>
+    <mergeCell ref="P116:W116"/>
+    <mergeCell ref="P117:W117"/>
+    <mergeCell ref="P118:W118"/>
+    <mergeCell ref="G116:N116"/>
+    <mergeCell ref="G117:N117"/>
+    <mergeCell ref="G118:N118"/>
+    <mergeCell ref="O119:P119"/>
+    <mergeCell ref="H119:N119"/>
+    <mergeCell ref="Q119:W119"/>
+    <mergeCell ref="A117:E117"/>
+    <mergeCell ref="A116:E116"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="F15:W15"/>
+    <mergeCell ref="A16:E16"/>
+    <mergeCell ref="F16:W16"/>
+    <mergeCell ref="A17:E17"/>
+    <mergeCell ref="F17:W17"/>
+    <mergeCell ref="A43:A45"/>
+    <mergeCell ref="A21:E22"/>
+    <mergeCell ref="F21:W22"/>
+    <mergeCell ref="A23:E24"/>
+    <mergeCell ref="G23:I23"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="F24:I24"/>
+    <mergeCell ref="J24:W24"/>
+    <mergeCell ref="J23:S23"/>
+    <mergeCell ref="A30:W30"/>
+    <mergeCell ref="A25:E25"/>
+    <mergeCell ref="A26:E26"/>
+    <mergeCell ref="B40:D41"/>
+    <mergeCell ref="E40:G41"/>
+    <mergeCell ref="B43:G43"/>
+    <mergeCell ref="K32:W32"/>
+    <mergeCell ref="A27:E27"/>
+    <mergeCell ref="E38:G38"/>
+    <mergeCell ref="A3:W3"/>
+    <mergeCell ref="A5:W5"/>
+    <mergeCell ref="A6:W6"/>
+    <mergeCell ref="A7:D8"/>
+    <mergeCell ref="F7:W7"/>
+    <mergeCell ref="F8:W8"/>
+    <mergeCell ref="A13:D14"/>
+    <mergeCell ref="F13:W13"/>
+    <mergeCell ref="F14:W14"/>
+    <mergeCell ref="A9:E11"/>
+    <mergeCell ref="F10:W11"/>
+    <mergeCell ref="A12:W12"/>
+    <mergeCell ref="A65:A66"/>
+    <mergeCell ref="A75:E75"/>
+    <mergeCell ref="A28:W28"/>
+    <mergeCell ref="B62:G62"/>
+    <mergeCell ref="A33:W33"/>
+    <mergeCell ref="A34:W34"/>
+    <mergeCell ref="E46:G46"/>
+    <mergeCell ref="E55:G55"/>
+    <mergeCell ref="H61:I70"/>
+    <mergeCell ref="E42:G42"/>
+    <mergeCell ref="J35:J48"/>
+    <mergeCell ref="E58:G58"/>
+    <mergeCell ref="G25:I25"/>
+    <mergeCell ref="J25:S25"/>
+    <mergeCell ref="V25:W25"/>
+    <mergeCell ref="G26:I26"/>
+    <mergeCell ref="J26:S26"/>
+    <mergeCell ref="V26:W26"/>
+    <mergeCell ref="V27:W27"/>
+    <mergeCell ref="H27:S27"/>
+    <mergeCell ref="A32:G32"/>
+    <mergeCell ref="H32:J32"/>
+    <mergeCell ref="B107:W107"/>
+    <mergeCell ref="I93:W93"/>
+    <mergeCell ref="A87:E87"/>
+    <mergeCell ref="F87:W87"/>
+    <mergeCell ref="A88:W88"/>
+    <mergeCell ref="A72:W72"/>
+    <mergeCell ref="H35:I49"/>
+    <mergeCell ref="A51:W51"/>
+    <mergeCell ref="A52:W52"/>
+    <mergeCell ref="A59:W59"/>
+    <mergeCell ref="A60:W60"/>
+    <mergeCell ref="A80:E84"/>
+    <mergeCell ref="I84:W84"/>
+    <mergeCell ref="P80:W80"/>
+    <mergeCell ref="H86:W86"/>
+    <mergeCell ref="G85:N85"/>
+    <mergeCell ref="A85:E86"/>
+    <mergeCell ref="A76:E76"/>
+    <mergeCell ref="F76:W76"/>
+    <mergeCell ref="A78:E79"/>
+    <mergeCell ref="A77:E77"/>
+    <mergeCell ref="F77:W77"/>
+    <mergeCell ref="I81:W81"/>
+    <mergeCell ref="F84:H84"/>
+    <mergeCell ref="A124:E124"/>
+    <mergeCell ref="A106:W106"/>
+    <mergeCell ref="A122:E123"/>
+    <mergeCell ref="O123:P123"/>
+    <mergeCell ref="Q123:W123"/>
+    <mergeCell ref="R109:W109"/>
+    <mergeCell ref="A91:W91"/>
+    <mergeCell ref="I94:W94"/>
+    <mergeCell ref="I95:W95"/>
+    <mergeCell ref="I96:W96"/>
+    <mergeCell ref="I97:W97"/>
+    <mergeCell ref="K98:W98"/>
+    <mergeCell ref="I92:W92"/>
+    <mergeCell ref="A104:W104"/>
+    <mergeCell ref="A105:W105"/>
+    <mergeCell ref="A102:W102"/>
+    <mergeCell ref="A103:W103"/>
+    <mergeCell ref="F113:W113"/>
+    <mergeCell ref="A113:E113"/>
+    <mergeCell ref="A101:W101"/>
+    <mergeCell ref="A121:E121"/>
+    <mergeCell ref="G121:H121"/>
+    <mergeCell ref="A110:W110"/>
+    <mergeCell ref="A120:W120"/>
     <mergeCell ref="A18:E20"/>
     <mergeCell ref="F18:W18"/>
     <mergeCell ref="F19:W20"/>
     <mergeCell ref="A129:W129"/>
     <mergeCell ref="A29:W29"/>
     <mergeCell ref="A128:E128"/>
     <mergeCell ref="P128:Q128"/>
     <mergeCell ref="R128:W128"/>
     <mergeCell ref="R121:S121"/>
     <mergeCell ref="T121:W121"/>
     <mergeCell ref="J124:N124"/>
     <mergeCell ref="P124:Q124"/>
     <mergeCell ref="R124:W124"/>
     <mergeCell ref="A125:B127"/>
     <mergeCell ref="C125:E125"/>
     <mergeCell ref="M125:R125"/>
     <mergeCell ref="V125:W125"/>
     <mergeCell ref="C126:E126"/>
     <mergeCell ref="C127:E127"/>
     <mergeCell ref="K127:L127"/>
     <mergeCell ref="R127:S127"/>
     <mergeCell ref="A114:E114"/>
     <mergeCell ref="F114:W114"/>
     <mergeCell ref="T127:W127"/>
-    <mergeCell ref="A124:E124"/>
-[...141 lines deleted...]
-    <mergeCell ref="A62:A63"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O71 O68 X66 O39 O44 N56:N57 O49:O50" xr:uid="{B511DB99-FC0D-407E-92B4-29552CB33B21}">
       <formula1>$Y$31:$Y$31</formula1>
     </dataValidation>
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N121 F14:W15 K9 K121 I121 P121 F8 N8:W9 G8:G9 H8:M8 F10 J24:W24" xr:uid="{DF42AF18-D962-4557-9403-A94B1F1C017F}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F23 U23 A107:A109 H74 J74 L74 N74 V74 P74:P75 F74 N54:N55 N36:N38 N46:N48 N41:N43 N62:N67 P70 K89 M78 R78 O85 F78:F81 F89:F90 F25:F29 A37 A43 A54 U25:U29 B130:B133 B135 F122:F128 I122:I126 N122:N123 S122 O124 L125 J127 M127 Q127 I128 L128 O128 S125 A111:A112 F9 A62 A65 M80 F85:F86" xr:uid="{289D8FAB-DB34-4873-B0F0-EA84B970B167}">
       <formula1>"✓"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="29" max="22" man="1"/>
     <brk id="84" max="22" man="1"/>
     <brk id="114" max="22" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -28176,247 +28176,247 @@
     <col min="15627" max="15627" width="9.42578125" style="210" customWidth="1"/>
     <col min="15628" max="15628" width="64.42578125" style="210" customWidth="1"/>
     <col min="15629" max="15629" width="2.42578125" style="210" customWidth="1"/>
     <col min="15630" max="15881" width="9.85546875" style="210"/>
     <col min="15882" max="15882" width="27.85546875" style="210" customWidth="1"/>
     <col min="15883" max="15883" width="9.42578125" style="210" customWidth="1"/>
     <col min="15884" max="15884" width="64.42578125" style="210" customWidth="1"/>
     <col min="15885" max="15885" width="2.42578125" style="210" customWidth="1"/>
     <col min="15886" max="16137" width="9.85546875" style="210"/>
     <col min="16138" max="16138" width="27.85546875" style="210" customWidth="1"/>
     <col min="16139" max="16139" width="9.42578125" style="210" customWidth="1"/>
     <col min="16140" max="16140" width="64.42578125" style="210" customWidth="1"/>
     <col min="16141" max="16141" width="2.42578125" style="210" customWidth="1"/>
     <col min="16142" max="16384" width="9.85546875" style="210"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="141" t="str">
         <f>'②-申請書'!A1</f>
         <v>【2026年度・協会企画型寄附講座用】</v>
       </c>
       <c r="B2" s="141"/>
       <c r="C2" s="110"/>
       <c r="E2" s="140"/>
       <c r="F2" s="140"/>
-      <c r="G2" s="1097" t="s">
+      <c r="G2" s="1060" t="s">
         <v>357</v>
       </c>
-      <c r="H2" s="1097"/>
-[...3 lines deleted...]
-      <c r="L2" s="1097"/>
+      <c r="H2" s="1060"/>
+      <c r="I2" s="1060"/>
+      <c r="J2" s="1060"/>
+      <c r="K2" s="1060"/>
+      <c r="L2" s="1060"/>
       <c r="N2" s="142" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="3" spans="1:37" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="141"/>
       <c r="B3" s="141"/>
       <c r="C3" s="110"/>
-      <c r="D3" s="1102">
+      <c r="D3" s="1065">
         <f>N33</f>
         <v>0</v>
       </c>
-      <c r="E3" s="1103"/>
+      <c r="E3" s="1066"/>
       <c r="F3" s="603" t="s">
         <v>359</v>
       </c>
-      <c r="G3" s="1104">
+      <c r="G3" s="1067">
         <f>D3/3</f>
         <v>0</v>
       </c>
-      <c r="H3" s="1105"/>
+      <c r="H3" s="1068"/>
       <c r="I3" s="603" t="s">
         <v>359</v>
       </c>
-      <c r="J3" s="1106">
+      <c r="J3" s="1069">
         <f>D3*10%</f>
         <v>0</v>
       </c>
-      <c r="K3" s="1107"/>
-      <c r="L3" s="1108"/>
+      <c r="K3" s="1070"/>
+      <c r="L3" s="1071"/>
       <c r="M3" s="604" t="s">
         <v>360</v>
       </c>
       <c r="N3" s="605">
         <f>D3-(D3*1/3)-(D3*10%)</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37" s="102" customFormat="1" ht="39" customHeight="1">
       <c r="A4" s="141"/>
       <c r="B4" s="141"/>
       <c r="C4" s="110"/>
-      <c r="D4" s="1109" t="s">
+      <c r="D4" s="1072" t="s">
         <v>361</v>
       </c>
-      <c r="E4" s="1109"/>
+      <c r="E4" s="1072"/>
       <c r="F4" s="606"/>
-      <c r="G4" s="1110" t="s">
+      <c r="G4" s="1073" t="s">
         <v>362</v>
       </c>
-      <c r="H4" s="1110"/>
+      <c r="H4" s="1073"/>
       <c r="I4" s="606"/>
-      <c r="J4" s="1109" t="s">
+      <c r="J4" s="1072" t="s">
         <v>363</v>
       </c>
-      <c r="K4" s="1109"/>
-      <c r="L4" s="1109"/>
+      <c r="K4" s="1072"/>
+      <c r="L4" s="1072"/>
       <c r="M4" s="607"/>
       <c r="N4" s="608" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="5" spans="1:37" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A5" s="141"/>
       <c r="B5" s="141"/>
       <c r="C5" s="110"/>
       <c r="E5" s="140"/>
       <c r="F5" s="140"/>
       <c r="G5" s="140"/>
       <c r="H5" s="140"/>
       <c r="I5" s="140"/>
       <c r="J5" s="140"/>
       <c r="L5" s="111"/>
       <c r="N5" s="142"/>
     </row>
     <row r="6" spans="1:37" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A6" s="1098" t="s">
+      <c r="A6" s="1061" t="s">
         <v>365</v>
       </c>
-      <c r="B6" s="1098"/>
-[...11 lines deleted...]
-      <c r="N6" s="1098"/>
+      <c r="B6" s="1061"/>
+      <c r="C6" s="1061"/>
+      <c r="D6" s="1061"/>
+      <c r="E6" s="1061"/>
+      <c r="F6" s="1061"/>
+      <c r="G6" s="1061"/>
+      <c r="H6" s="1061"/>
+      <c r="I6" s="1061"/>
+      <c r="J6" s="1061"/>
+      <c r="K6" s="1061"/>
+      <c r="L6" s="1061"/>
+      <c r="M6" s="1061"/>
+      <c r="N6" s="1061"/>
       <c r="O6" s="208"/>
       <c r="P6" s="208"/>
       <c r="Q6" s="208"/>
       <c r="R6" s="208"/>
       <c r="S6" s="208"/>
       <c r="T6" s="208"/>
       <c r="U6" s="208"/>
       <c r="V6" s="208"/>
       <c r="W6" s="208"/>
       <c r="X6" s="208"/>
       <c r="Y6" s="208"/>
       <c r="Z6" s="208"/>
       <c r="AA6" s="208"/>
       <c r="AB6" s="208"/>
       <c r="AC6" s="208"/>
       <c r="AD6" s="208"/>
       <c r="AE6" s="208"/>
       <c r="AF6" s="208"/>
       <c r="AG6" s="208"/>
       <c r="AH6" s="208"/>
       <c r="AI6" s="208"/>
       <c r="AJ6" s="208"/>
       <c r="AK6" s="208"/>
     </row>
     <row r="7" spans="1:37" ht="14.1">
-      <c r="A7" s="1099"/>
-[...12 lines deleted...]
-      <c r="N7" s="1099"/>
+      <c r="A7" s="1062"/>
+      <c r="B7" s="1062"/>
+      <c r="C7" s="1062"/>
+      <c r="D7" s="1062"/>
+      <c r="E7" s="1062"/>
+      <c r="F7" s="1062"/>
+      <c r="G7" s="1062"/>
+      <c r="H7" s="1062"/>
+      <c r="I7" s="1062"/>
+      <c r="J7" s="1062"/>
+      <c r="K7" s="1062"/>
+      <c r="L7" s="1062"/>
+      <c r="M7" s="1062"/>
+      <c r="N7" s="1062"/>
       <c r="O7" s="209"/>
       <c r="R7" s="211"/>
       <c r="S7" s="211"/>
       <c r="T7" s="211"/>
       <c r="U7" s="211"/>
       <c r="V7" s="211"/>
       <c r="W7" s="211"/>
       <c r="X7" s="212"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="270" t="s">
         <v>366</v>
       </c>
       <c r="B8" s="270"/>
       <c r="C8" s="271" t="s">
         <v>367</v>
       </c>
       <c r="D8" s="271"/>
       <c r="E8" s="271"/>
       <c r="F8" s="272"/>
       <c r="G8" s="271"/>
       <c r="H8" s="271"/>
       <c r="I8" s="271"/>
       <c r="J8" s="271"/>
       <c r="K8" s="271"/>
       <c r="L8" s="271"/>
       <c r="M8" s="271"/>
       <c r="N8" s="271"/>
       <c r="R8" s="214"/>
       <c r="S8" s="215"/>
       <c r="T8" s="215"/>
       <c r="U8" s="215"/>
       <c r="V8" s="214"/>
       <c r="W8" s="214"/>
       <c r="X8" s="216"/>
     </row>
     <row r="9" spans="1:37" s="219" customFormat="1" ht="21">
       <c r="A9" s="394" t="s">
         <v>368</v>
       </c>
       <c r="B9" s="395" t="s">
         <v>369</v>
       </c>
       <c r="C9" s="562" t="s">
         <v>370</v>
       </c>
-      <c r="D9" s="1100" t="s">
+      <c r="D9" s="1063" t="s">
         <v>371</v>
       </c>
-      <c r="E9" s="1100"/>
-[...7 lines deleted...]
-      <c r="M9" s="1100"/>
+      <c r="E9" s="1063"/>
+      <c r="F9" s="1063"/>
+      <c r="G9" s="1063"/>
+      <c r="H9" s="1063"/>
+      <c r="I9" s="1063"/>
+      <c r="J9" s="1063"/>
+      <c r="K9" s="1063"/>
+      <c r="L9" s="1063"/>
+      <c r="M9" s="1063"/>
       <c r="N9" s="361" t="s">
         <v>372</v>
       </c>
       <c r="O9" s="358"/>
       <c r="P9" s="358"/>
       <c r="Q9" s="358"/>
       <c r="R9" s="217"/>
       <c r="S9" s="211"/>
       <c r="T9" s="211"/>
       <c r="U9" s="211"/>
       <c r="V9" s="211"/>
       <c r="W9" s="211"/>
       <c r="X9" s="359"/>
       <c r="Y9" s="358"/>
       <c r="Z9" s="358"/>
       <c r="AA9" s="358"/>
       <c r="AB9" s="358"/>
       <c r="AC9" s="358"/>
     </row>
     <row r="10" spans="1:37" ht="21.95" customHeight="1">
       <c r="A10" s="273" t="s">
         <v>373</v>
       </c>
       <c r="B10" s="362"/>
       <c r="C10" s="274"/>
@@ -28430,125 +28430,125 @@
       <c r="K10" s="278"/>
       <c r="L10" s="276"/>
       <c r="M10" s="279"/>
       <c r="N10" s="392">
         <f>SUM(N12:N17)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:37" ht="21.95" customHeight="1">
       <c r="A11" s="280"/>
       <c r="B11" s="563"/>
       <c r="C11" s="281"/>
       <c r="D11" s="338"/>
       <c r="E11" s="282"/>
       <c r="F11" s="282"/>
       <c r="G11" s="345"/>
       <c r="H11" s="284"/>
       <c r="I11" s="282"/>
       <c r="J11" s="345"/>
       <c r="K11" s="285"/>
       <c r="L11" s="283"/>
       <c r="M11" s="286"/>
       <c r="N11" s="351"/>
     </row>
     <row r="12" spans="1:37" ht="21.95" customHeight="1">
-      <c r="A12" s="1101" t="s">
+      <c r="A12" s="1064" t="s">
         <v>374</v>
       </c>
       <c r="B12" s="363" t="s">
         <v>375</v>
       </c>
       <c r="C12" s="360" t="s">
         <v>376</v>
       </c>
       <c r="D12" s="339"/>
       <c r="E12" s="294" t="s">
         <v>377</v>
       </c>
       <c r="F12" s="288" t="s">
         <v>378</v>
       </c>
       <c r="G12" s="346">
         <v>53</v>
       </c>
       <c r="H12" s="289" t="s">
         <v>379</v>
       </c>
       <c r="I12" s="290" t="s">
         <v>378</v>
       </c>
       <c r="J12" s="346"/>
       <c r="K12" s="291" t="s">
         <v>168</v>
       </c>
       <c r="L12" s="291"/>
       <c r="M12" s="292"/>
       <c r="N12" s="352">
         <f>D12*G12*J12</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:37" ht="21.95" customHeight="1">
-      <c r="A13" s="1101"/>
+      <c r="A13" s="1064"/>
       <c r="B13" s="363" t="s">
         <v>375</v>
       </c>
       <c r="C13" s="293" t="s">
         <v>380</v>
       </c>
       <c r="D13" s="339">
         <v>3200</v>
       </c>
       <c r="E13" s="294" t="s">
         <v>377</v>
       </c>
       <c r="F13" s="288" t="s">
         <v>378</v>
       </c>
       <c r="G13" s="346">
         <v>53</v>
       </c>
       <c r="H13" s="294" t="s">
         <v>199</v>
       </c>
       <c r="I13" s="290" t="s">
         <v>378</v>
       </c>
       <c r="J13" s="346"/>
       <c r="K13" s="291" t="s">
         <v>168</v>
       </c>
       <c r="L13" s="291"/>
       <c r="M13" s="292"/>
       <c r="N13" s="352">
         <f>D13*G13*J13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:37" ht="21.95" customHeight="1">
-      <c r="A14" s="1101"/>
+      <c r="A14" s="1064"/>
       <c r="B14" s="363" t="s">
         <v>375</v>
       </c>
       <c r="C14" s="293" t="s">
         <v>381</v>
       </c>
       <c r="D14" s="339">
         <v>1000</v>
       </c>
       <c r="E14" s="294" t="s">
         <v>377</v>
       </c>
       <c r="F14" s="290" t="s">
         <v>378</v>
       </c>
       <c r="G14" s="346">
         <v>53</v>
       </c>
       <c r="H14" s="289" t="s">
         <v>199</v>
       </c>
       <c r="I14" s="290" t="s">
         <v>378</v>
       </c>
       <c r="J14" s="346"/>
@@ -29358,51 +29358,51 @@
   </mergeCells>
   <phoneticPr fontId="3"/>
   <conditionalFormatting sqref="N10:N33">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>#REF!="2025年度"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J12:J16 J20:J32 D21:D32 D12:D19 G12:G32" xr:uid="{65759531-763D-41F8-B8AC-CEE158D6E3C4}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="71" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3BBEA94F-88F6-4580-8514-D628E8D86E67}">
   <sheetPr>
     <tabColor rgb="FFFFCCFF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R47"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A28" zoomScale="85" zoomScaleNormal="60" zoomScaleSheetLayoutView="85" zoomScalePageLayoutView="25" workbookViewId="0">
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="60" zoomScaleSheetLayoutView="85" zoomScalePageLayoutView="25" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:R5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.1"/>
   <cols>
     <col min="1" max="4" width="3.140625" style="2" customWidth="1"/>
     <col min="5" max="13" width="7.140625" style="2" customWidth="1"/>
     <col min="14" max="16" width="7.42578125" style="2" customWidth="1"/>
     <col min="17" max="18" width="12.42578125" style="2" customWidth="1"/>
     <col min="19" max="257" width="9" style="2"/>
     <col min="258" max="258" width="0.140625" style="2" customWidth="1"/>
     <col min="259" max="259" width="4.42578125" style="2" customWidth="1"/>
     <col min="260" max="260" width="3.42578125" style="2" customWidth="1"/>
     <col min="261" max="261" width="4.42578125" style="2" customWidth="1"/>
     <col min="262" max="262" width="3.42578125" style="2" customWidth="1"/>
     <col min="263" max="263" width="9.85546875" style="2" customWidth="1"/>
     <col min="264" max="264" width="7.42578125" style="2" customWidth="1"/>
     <col min="265" max="265" width="8.42578125" style="2" customWidth="1"/>
     <col min="266" max="266" width="7.42578125" style="2" customWidth="1"/>
     <col min="267" max="267" width="20.85546875" style="2" customWidth="1"/>
     <col min="268" max="268" width="18.140625" style="2" customWidth="1"/>
     <col min="269" max="269" width="9.85546875" style="2" customWidth="1"/>
     <col min="270" max="270" width="7.42578125" style="2" customWidth="1"/>
     <col min="271" max="271" width="8.42578125" style="2" customWidth="1"/>
     <col min="272" max="272" width="7.42578125" style="2" customWidth="1"/>
@@ -30524,1227 +30524,1227 @@
     <col min="16144" max="16144" width="7.42578125" style="2" customWidth="1"/>
     <col min="16145" max="16145" width="26.140625" style="2" customWidth="1"/>
     <col min="16146" max="16146" width="21.140625" style="2" customWidth="1"/>
     <col min="16147" max="16381" width="9" style="2"/>
     <col min="16382" max="16382" width="9" style="2" customWidth="1"/>
     <col min="16383" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" s="102" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A1" s="141" t="str">
         <f>'②-申請書'!A1</f>
         <v>【2026年度・協会企画型寄附講座用】</v>
       </c>
       <c r="B1" s="110"/>
       <c r="D1" s="140"/>
       <c r="E1" s="140"/>
       <c r="F1" s="140"/>
       <c r="G1" s="140"/>
       <c r="H1" s="140"/>
       <c r="J1" s="111"/>
       <c r="R1" s="142" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="2" spans="1:18" ht="36" customHeight="1">
-      <c r="A2" s="1161" t="s">
+      <c r="A2" s="1084" t="s">
         <v>398</v>
       </c>
-      <c r="B2" s="1161"/>
-[...15 lines deleted...]
-      <c r="R2" s="1161"/>
+      <c r="B2" s="1084"/>
+      <c r="C2" s="1084"/>
+      <c r="D2" s="1084"/>
+      <c r="E2" s="1084"/>
+      <c r="F2" s="1084"/>
+      <c r="G2" s="1084"/>
+      <c r="H2" s="1084"/>
+      <c r="I2" s="1084"/>
+      <c r="J2" s="1084"/>
+      <c r="K2" s="1084"/>
+      <c r="L2" s="1084"/>
+      <c r="M2" s="1084"/>
+      <c r="N2" s="1084"/>
+      <c r="O2" s="1084"/>
+      <c r="P2" s="1084"/>
+      <c r="Q2" s="1084"/>
+      <c r="R2" s="1084"/>
     </row>
     <row r="3" spans="1:18" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="595" t="s">
         <v>399</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
     </row>
     <row r="4" spans="1:18" ht="20.100000000000001" customHeight="1">
-      <c r="A4" s="1160" t="s">
+      <c r="A4" s="1083" t="s">
         <v>400</v>
       </c>
-      <c r="B4" s="1160"/>
-[...15 lines deleted...]
-      <c r="R4" s="1160"/>
+      <c r="B4" s="1083"/>
+      <c r="C4" s="1083"/>
+      <c r="D4" s="1083"/>
+      <c r="E4" s="1083"/>
+      <c r="F4" s="1083"/>
+      <c r="G4" s="1083"/>
+      <c r="H4" s="1083"/>
+      <c r="I4" s="1083"/>
+      <c r="J4" s="1083"/>
+      <c r="K4" s="1083"/>
+      <c r="L4" s="1083"/>
+      <c r="M4" s="1083"/>
+      <c r="N4" s="1083"/>
+      <c r="O4" s="1083"/>
+      <c r="P4" s="1083"/>
+      <c r="Q4" s="1083"/>
+      <c r="R4" s="1083"/>
     </row>
     <row r="5" spans="1:18" ht="36" customHeight="1">
-      <c r="A5" s="1160"/>
-[...16 lines deleted...]
-      <c r="R5" s="1160"/>
+      <c r="A5" s="1083"/>
+      <c r="B5" s="1083"/>
+      <c r="C5" s="1083"/>
+      <c r="D5" s="1083"/>
+      <c r="E5" s="1083"/>
+      <c r="F5" s="1083"/>
+      <c r="G5" s="1083"/>
+      <c r="H5" s="1083"/>
+      <c r="I5" s="1083"/>
+      <c r="J5" s="1083"/>
+      <c r="K5" s="1083"/>
+      <c r="L5" s="1083"/>
+      <c r="M5" s="1083"/>
+      <c r="N5" s="1083"/>
+      <c r="O5" s="1083"/>
+      <c r="P5" s="1083"/>
+      <c r="Q5" s="1083"/>
+      <c r="R5" s="1083"/>
     </row>
     <row r="6" spans="1:18" ht="14.45" thickBot="1">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
     </row>
     <row r="7" spans="1:18" ht="20.100000000000001" customHeight="1">
-      <c r="A7" s="1120" t="s">
+      <c r="A7" s="1119" t="s">
         <v>401</v>
       </c>
-      <c r="B7" s="1121"/>
-[...2 lines deleted...]
-      <c r="E7" s="1126" t="s">
+      <c r="B7" s="1120"/>
+      <c r="C7" s="1120"/>
+      <c r="D7" s="1121"/>
+      <c r="E7" s="1115" t="s">
         <v>402</v>
       </c>
-      <c r="F7" s="1121"/>
-[...7 lines deleted...]
-      <c r="N7" s="1126" t="s">
+      <c r="F7" s="1120"/>
+      <c r="G7" s="1120"/>
+      <c r="H7" s="1120"/>
+      <c r="I7" s="1120"/>
+      <c r="J7" s="1120"/>
+      <c r="K7" s="1120"/>
+      <c r="L7" s="1120"/>
+      <c r="M7" s="1120"/>
+      <c r="N7" s="1115" t="s">
         <v>403</v>
       </c>
-      <c r="O7" s="1121"/>
-[...1 lines deleted...]
-      <c r="Q7" s="1126" t="s">
+      <c r="O7" s="1120"/>
+      <c r="P7" s="1121"/>
+      <c r="Q7" s="1115" t="s">
         <v>404</v>
       </c>
-      <c r="R7" s="1149"/>
+      <c r="R7" s="1116"/>
     </row>
     <row r="8" spans="1:18" ht="14.45" thickBot="1">
-      <c r="A8" s="1123"/>
-[...16 lines deleted...]
-      <c r="R8" s="1150"/>
+      <c r="A8" s="1122"/>
+      <c r="B8" s="1123"/>
+      <c r="C8" s="1123"/>
+      <c r="D8" s="1124"/>
+      <c r="E8" s="1117"/>
+      <c r="F8" s="1123"/>
+      <c r="G8" s="1123"/>
+      <c r="H8" s="1123"/>
+      <c r="I8" s="1123"/>
+      <c r="J8" s="1123"/>
+      <c r="K8" s="1123"/>
+      <c r="L8" s="1123"/>
+      <c r="M8" s="1123"/>
+      <c r="N8" s="1117"/>
+      <c r="O8" s="1123"/>
+      <c r="P8" s="1124"/>
+      <c r="Q8" s="1117"/>
+      <c r="R8" s="1118"/>
     </row>
     <row r="9" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A9" s="1137"/>
-[...16 lines deleted...]
-      <c r="R9" s="1146"/>
+      <c r="A9" s="1077"/>
+      <c r="B9" s="1078"/>
+      <c r="C9" s="1078"/>
+      <c r="D9" s="1079"/>
+      <c r="E9" s="1085"/>
+      <c r="F9" s="1086"/>
+      <c r="G9" s="1086"/>
+      <c r="H9" s="1086"/>
+      <c r="I9" s="1086"/>
+      <c r="J9" s="1086"/>
+      <c r="K9" s="1086"/>
+      <c r="L9" s="1086"/>
+      <c r="M9" s="1087"/>
+      <c r="N9" s="1103"/>
+      <c r="O9" s="1104"/>
+      <c r="P9" s="1105"/>
+      <c r="Q9" s="1103"/>
+      <c r="R9" s="1112"/>
     </row>
     <row r="10" spans="1:18">
-      <c r="A10" s="1140" t="s">
+      <c r="A10" s="1080" t="s">
         <v>405</v>
       </c>
-      <c r="B10" s="1141"/>
-[...15 lines deleted...]
-      <c r="R10" s="1147"/>
+      <c r="B10" s="1081"/>
+      <c r="C10" s="1081"/>
+      <c r="D10" s="1082"/>
+      <c r="E10" s="1088"/>
+      <c r="F10" s="1089"/>
+      <c r="G10" s="1089"/>
+      <c r="H10" s="1089"/>
+      <c r="I10" s="1089"/>
+      <c r="J10" s="1089"/>
+      <c r="K10" s="1089"/>
+      <c r="L10" s="1089"/>
+      <c r="M10" s="1090"/>
+      <c r="N10" s="1106"/>
+      <c r="O10" s="1107"/>
+      <c r="P10" s="1108"/>
+      <c r="Q10" s="1106"/>
+      <c r="R10" s="1113"/>
     </row>
     <row r="11" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A11" s="1143"/>
-[...16 lines deleted...]
-      <c r="R11" s="1148"/>
+      <c r="A11" s="1074"/>
+      <c r="B11" s="1075"/>
+      <c r="C11" s="1075"/>
+      <c r="D11" s="1076"/>
+      <c r="E11" s="1091"/>
+      <c r="F11" s="1092"/>
+      <c r="G11" s="1092"/>
+      <c r="H11" s="1092"/>
+      <c r="I11" s="1092"/>
+      <c r="J11" s="1092"/>
+      <c r="K11" s="1092"/>
+      <c r="L11" s="1092"/>
+      <c r="M11" s="1093"/>
+      <c r="N11" s="1109"/>
+      <c r="O11" s="1110"/>
+      <c r="P11" s="1111"/>
+      <c r="Q11" s="1109"/>
+      <c r="R11" s="1114"/>
     </row>
     <row r="12" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A12" s="1137"/>
-[...16 lines deleted...]
-      <c r="R12" s="1146"/>
+      <c r="A12" s="1077"/>
+      <c r="B12" s="1078"/>
+      <c r="C12" s="1078"/>
+      <c r="D12" s="1079"/>
+      <c r="E12" s="1085"/>
+      <c r="F12" s="1086"/>
+      <c r="G12" s="1086"/>
+      <c r="H12" s="1086"/>
+      <c r="I12" s="1086"/>
+      <c r="J12" s="1086"/>
+      <c r="K12" s="1086"/>
+      <c r="L12" s="1086"/>
+      <c r="M12" s="1087"/>
+      <c r="N12" s="1103"/>
+      <c r="O12" s="1104"/>
+      <c r="P12" s="1105"/>
+      <c r="Q12" s="1103"/>
+      <c r="R12" s="1112"/>
     </row>
     <row r="13" spans="1:18">
-      <c r="A13" s="1140" t="s">
+      <c r="A13" s="1080" t="s">
         <v>405</v>
       </c>
-      <c r="B13" s="1141"/>
-[...15 lines deleted...]
-      <c r="R13" s="1147"/>
+      <c r="B13" s="1081"/>
+      <c r="C13" s="1081"/>
+      <c r="D13" s="1082"/>
+      <c r="E13" s="1088"/>
+      <c r="F13" s="1089"/>
+      <c r="G13" s="1089"/>
+      <c r="H13" s="1089"/>
+      <c r="I13" s="1089"/>
+      <c r="J13" s="1089"/>
+      <c r="K13" s="1089"/>
+      <c r="L13" s="1089"/>
+      <c r="M13" s="1090"/>
+      <c r="N13" s="1106"/>
+      <c r="O13" s="1107"/>
+      <c r="P13" s="1108"/>
+      <c r="Q13" s="1106"/>
+      <c r="R13" s="1113"/>
     </row>
     <row r="14" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A14" s="1143"/>
-[...16 lines deleted...]
-      <c r="R14" s="1148"/>
+      <c r="A14" s="1074"/>
+      <c r="B14" s="1075"/>
+      <c r="C14" s="1075"/>
+      <c r="D14" s="1076"/>
+      <c r="E14" s="1091"/>
+      <c r="F14" s="1092"/>
+      <c r="G14" s="1092"/>
+      <c r="H14" s="1092"/>
+      <c r="I14" s="1092"/>
+      <c r="J14" s="1092"/>
+      <c r="K14" s="1092"/>
+      <c r="L14" s="1092"/>
+      <c r="M14" s="1093"/>
+      <c r="N14" s="1109"/>
+      <c r="O14" s="1110"/>
+      <c r="P14" s="1111"/>
+      <c r="Q14" s="1109"/>
+      <c r="R14" s="1114"/>
     </row>
     <row r="15" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A15" s="1137"/>
-[...16 lines deleted...]
-      <c r="R15" s="1146"/>
+      <c r="A15" s="1077"/>
+      <c r="B15" s="1078"/>
+      <c r="C15" s="1078"/>
+      <c r="D15" s="1079"/>
+      <c r="E15" s="1085"/>
+      <c r="F15" s="1086"/>
+      <c r="G15" s="1086"/>
+      <c r="H15" s="1086"/>
+      <c r="I15" s="1086"/>
+      <c r="J15" s="1086"/>
+      <c r="K15" s="1086"/>
+      <c r="L15" s="1086"/>
+      <c r="M15" s="1087"/>
+      <c r="N15" s="1103"/>
+      <c r="O15" s="1104"/>
+      <c r="P15" s="1105"/>
+      <c r="Q15" s="1103"/>
+      <c r="R15" s="1112"/>
     </row>
     <row r="16" spans="1:18">
-      <c r="A16" s="1140" t="s">
+      <c r="A16" s="1080" t="s">
         <v>405</v>
       </c>
-      <c r="B16" s="1141"/>
-[...15 lines deleted...]
-      <c r="R16" s="1147"/>
+      <c r="B16" s="1081"/>
+      <c r="C16" s="1081"/>
+      <c r="D16" s="1082"/>
+      <c r="E16" s="1088"/>
+      <c r="F16" s="1089"/>
+      <c r="G16" s="1089"/>
+      <c r="H16" s="1089"/>
+      <c r="I16" s="1089"/>
+      <c r="J16" s="1089"/>
+      <c r="K16" s="1089"/>
+      <c r="L16" s="1089"/>
+      <c r="M16" s="1090"/>
+      <c r="N16" s="1106"/>
+      <c r="O16" s="1107"/>
+      <c r="P16" s="1108"/>
+      <c r="Q16" s="1106"/>
+      <c r="R16" s="1113"/>
     </row>
     <row r="17" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A17" s="1143"/>
-[...16 lines deleted...]
-      <c r="R17" s="1148"/>
+      <c r="A17" s="1074"/>
+      <c r="B17" s="1075"/>
+      <c r="C17" s="1075"/>
+      <c r="D17" s="1076"/>
+      <c r="E17" s="1091"/>
+      <c r="F17" s="1092"/>
+      <c r="G17" s="1092"/>
+      <c r="H17" s="1092"/>
+      <c r="I17" s="1092"/>
+      <c r="J17" s="1092"/>
+      <c r="K17" s="1092"/>
+      <c r="L17" s="1092"/>
+      <c r="M17" s="1093"/>
+      <c r="N17" s="1109"/>
+      <c r="O17" s="1110"/>
+      <c r="P17" s="1111"/>
+      <c r="Q17" s="1109"/>
+      <c r="R17" s="1114"/>
     </row>
     <row r="18" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A18" s="1137"/>
-[...16 lines deleted...]
-      <c r="R18" s="1146"/>
+      <c r="A18" s="1077"/>
+      <c r="B18" s="1078"/>
+      <c r="C18" s="1078"/>
+      <c r="D18" s="1079"/>
+      <c r="E18" s="1085"/>
+      <c r="F18" s="1086"/>
+      <c r="G18" s="1086"/>
+      <c r="H18" s="1086"/>
+      <c r="I18" s="1086"/>
+      <c r="J18" s="1086"/>
+      <c r="K18" s="1086"/>
+      <c r="L18" s="1086"/>
+      <c r="M18" s="1087"/>
+      <c r="N18" s="1103"/>
+      <c r="O18" s="1104"/>
+      <c r="P18" s="1105"/>
+      <c r="Q18" s="1103"/>
+      <c r="R18" s="1112"/>
     </row>
     <row r="19" spans="1:18">
-      <c r="A19" s="1140" t="s">
+      <c r="A19" s="1080" t="s">
         <v>405</v>
       </c>
-      <c r="B19" s="1141"/>
-[...15 lines deleted...]
-      <c r="R19" s="1147"/>
+      <c r="B19" s="1081"/>
+      <c r="C19" s="1081"/>
+      <c r="D19" s="1082"/>
+      <c r="E19" s="1088"/>
+      <c r="F19" s="1089"/>
+      <c r="G19" s="1089"/>
+      <c r="H19" s="1089"/>
+      <c r="I19" s="1089"/>
+      <c r="J19" s="1089"/>
+      <c r="K19" s="1089"/>
+      <c r="L19" s="1089"/>
+      <c r="M19" s="1090"/>
+      <c r="N19" s="1106"/>
+      <c r="O19" s="1107"/>
+      <c r="P19" s="1108"/>
+      <c r="Q19" s="1106"/>
+      <c r="R19" s="1113"/>
     </row>
     <row r="20" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A20" s="1143"/>
-[...16 lines deleted...]
-      <c r="R20" s="1148"/>
+      <c r="A20" s="1074"/>
+      <c r="B20" s="1075"/>
+      <c r="C20" s="1075"/>
+      <c r="D20" s="1076"/>
+      <c r="E20" s="1091"/>
+      <c r="F20" s="1092"/>
+      <c r="G20" s="1092"/>
+      <c r="H20" s="1092"/>
+      <c r="I20" s="1092"/>
+      <c r="J20" s="1092"/>
+      <c r="K20" s="1092"/>
+      <c r="L20" s="1092"/>
+      <c r="M20" s="1093"/>
+      <c r="N20" s="1109"/>
+      <c r="O20" s="1110"/>
+      <c r="P20" s="1111"/>
+      <c r="Q20" s="1109"/>
+      <c r="R20" s="1114"/>
     </row>
     <row r="21" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A21" s="1137"/>
-[...16 lines deleted...]
-      <c r="R21" s="1146"/>
+      <c r="A21" s="1077"/>
+      <c r="B21" s="1078"/>
+      <c r="C21" s="1078"/>
+      <c r="D21" s="1079"/>
+      <c r="E21" s="1085"/>
+      <c r="F21" s="1086"/>
+      <c r="G21" s="1086"/>
+      <c r="H21" s="1086"/>
+      <c r="I21" s="1086"/>
+      <c r="J21" s="1086"/>
+      <c r="K21" s="1086"/>
+      <c r="L21" s="1086"/>
+      <c r="M21" s="1087"/>
+      <c r="N21" s="1103"/>
+      <c r="O21" s="1104"/>
+      <c r="P21" s="1105"/>
+      <c r="Q21" s="1103"/>
+      <c r="R21" s="1112"/>
     </row>
     <row r="22" spans="1:18">
-      <c r="A22" s="1140" t="s">
+      <c r="A22" s="1080" t="s">
         <v>405</v>
       </c>
-      <c r="B22" s="1141"/>
-[...15 lines deleted...]
-      <c r="R22" s="1147"/>
+      <c r="B22" s="1081"/>
+      <c r="C22" s="1081"/>
+      <c r="D22" s="1082"/>
+      <c r="E22" s="1088"/>
+      <c r="F22" s="1089"/>
+      <c r="G22" s="1089"/>
+      <c r="H22" s="1089"/>
+      <c r="I22" s="1089"/>
+      <c r="J22" s="1089"/>
+      <c r="K22" s="1089"/>
+      <c r="L22" s="1089"/>
+      <c r="M22" s="1090"/>
+      <c r="N22" s="1106"/>
+      <c r="O22" s="1107"/>
+      <c r="P22" s="1108"/>
+      <c r="Q22" s="1106"/>
+      <c r="R22" s="1113"/>
     </row>
     <row r="23" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A23" s="1143"/>
-[...16 lines deleted...]
-      <c r="R23" s="1148"/>
+      <c r="A23" s="1074"/>
+      <c r="B23" s="1075"/>
+      <c r="C23" s="1075"/>
+      <c r="D23" s="1076"/>
+      <c r="E23" s="1091"/>
+      <c r="F23" s="1092"/>
+      <c r="G23" s="1092"/>
+      <c r="H23" s="1092"/>
+      <c r="I23" s="1092"/>
+      <c r="J23" s="1092"/>
+      <c r="K23" s="1092"/>
+      <c r="L23" s="1092"/>
+      <c r="M23" s="1093"/>
+      <c r="N23" s="1109"/>
+      <c r="O23" s="1110"/>
+      <c r="P23" s="1111"/>
+      <c r="Q23" s="1109"/>
+      <c r="R23" s="1114"/>
     </row>
     <row r="24" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A24" s="1137"/>
-[...16 lines deleted...]
-      <c r="R24" s="1146"/>
+      <c r="A24" s="1077"/>
+      <c r="B24" s="1078"/>
+      <c r="C24" s="1078"/>
+      <c r="D24" s="1079"/>
+      <c r="E24" s="1094"/>
+      <c r="F24" s="1095"/>
+      <c r="G24" s="1095"/>
+      <c r="H24" s="1095"/>
+      <c r="I24" s="1095"/>
+      <c r="J24" s="1095"/>
+      <c r="K24" s="1095"/>
+      <c r="L24" s="1095"/>
+      <c r="M24" s="1096"/>
+      <c r="N24" s="1103"/>
+      <c r="O24" s="1104"/>
+      <c r="P24" s="1105"/>
+      <c r="Q24" s="1103"/>
+      <c r="R24" s="1112"/>
     </row>
     <row r="25" spans="1:18">
-      <c r="A25" s="1140" t="s">
+      <c r="A25" s="1080" t="s">
         <v>164</v>
       </c>
-      <c r="B25" s="1141"/>
-[...15 lines deleted...]
-      <c r="R25" s="1147"/>
+      <c r="B25" s="1081"/>
+      <c r="C25" s="1081"/>
+      <c r="D25" s="1082"/>
+      <c r="E25" s="1097"/>
+      <c r="F25" s="1098"/>
+      <c r="G25" s="1098"/>
+      <c r="H25" s="1098"/>
+      <c r="I25" s="1098"/>
+      <c r="J25" s="1098"/>
+      <c r="K25" s="1098"/>
+      <c r="L25" s="1098"/>
+      <c r="M25" s="1099"/>
+      <c r="N25" s="1106"/>
+      <c r="O25" s="1107"/>
+      <c r="P25" s="1108"/>
+      <c r="Q25" s="1106"/>
+      <c r="R25" s="1113"/>
     </row>
     <row r="26" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A26" s="1143"/>
-[...16 lines deleted...]
-      <c r="R26" s="1148"/>
+      <c r="A26" s="1074"/>
+      <c r="B26" s="1075"/>
+      <c r="C26" s="1075"/>
+      <c r="D26" s="1076"/>
+      <c r="E26" s="1100"/>
+      <c r="F26" s="1101"/>
+      <c r="G26" s="1101"/>
+      <c r="H26" s="1101"/>
+      <c r="I26" s="1101"/>
+      <c r="J26" s="1101"/>
+      <c r="K26" s="1101"/>
+      <c r="L26" s="1101"/>
+      <c r="M26" s="1102"/>
+      <c r="N26" s="1109"/>
+      <c r="O26" s="1110"/>
+      <c r="P26" s="1111"/>
+      <c r="Q26" s="1109"/>
+      <c r="R26" s="1114"/>
     </row>
     <row r="27" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A27" s="1137"/>
-[...16 lines deleted...]
-      <c r="R27" s="1146"/>
+      <c r="A27" s="1077"/>
+      <c r="B27" s="1078"/>
+      <c r="C27" s="1078"/>
+      <c r="D27" s="1079"/>
+      <c r="E27" s="1094"/>
+      <c r="F27" s="1095"/>
+      <c r="G27" s="1095"/>
+      <c r="H27" s="1095"/>
+      <c r="I27" s="1095"/>
+      <c r="J27" s="1095"/>
+      <c r="K27" s="1095"/>
+      <c r="L27" s="1095"/>
+      <c r="M27" s="1096"/>
+      <c r="N27" s="1103"/>
+      <c r="O27" s="1104"/>
+      <c r="P27" s="1105"/>
+      <c r="Q27" s="1103"/>
+      <c r="R27" s="1112"/>
     </row>
     <row r="28" spans="1:18">
-      <c r="A28" s="1140" t="s">
+      <c r="A28" s="1080" t="s">
         <v>164</v>
       </c>
-      <c r="B28" s="1141"/>
-[...15 lines deleted...]
-      <c r="R28" s="1147"/>
+      <c r="B28" s="1081"/>
+      <c r="C28" s="1081"/>
+      <c r="D28" s="1082"/>
+      <c r="E28" s="1097"/>
+      <c r="F28" s="1098"/>
+      <c r="G28" s="1098"/>
+      <c r="H28" s="1098"/>
+      <c r="I28" s="1098"/>
+      <c r="J28" s="1098"/>
+      <c r="K28" s="1098"/>
+      <c r="L28" s="1098"/>
+      <c r="M28" s="1099"/>
+      <c r="N28" s="1106"/>
+      <c r="O28" s="1107"/>
+      <c r="P28" s="1108"/>
+      <c r="Q28" s="1106"/>
+      <c r="R28" s="1113"/>
     </row>
     <row r="29" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A29" s="1143"/>
-[...16 lines deleted...]
-      <c r="R29" s="1148"/>
+      <c r="A29" s="1074"/>
+      <c r="B29" s="1075"/>
+      <c r="C29" s="1075"/>
+      <c r="D29" s="1076"/>
+      <c r="E29" s="1100"/>
+      <c r="F29" s="1101"/>
+      <c r="G29" s="1101"/>
+      <c r="H29" s="1101"/>
+      <c r="I29" s="1101"/>
+      <c r="J29" s="1101"/>
+      <c r="K29" s="1101"/>
+      <c r="L29" s="1101"/>
+      <c r="M29" s="1102"/>
+      <c r="N29" s="1109"/>
+      <c r="O29" s="1110"/>
+      <c r="P29" s="1111"/>
+      <c r="Q29" s="1109"/>
+      <c r="R29" s="1114"/>
     </row>
     <row r="30" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A30" s="1137"/>
-[...16 lines deleted...]
-      <c r="R30" s="1146"/>
+      <c r="A30" s="1077"/>
+      <c r="B30" s="1078"/>
+      <c r="C30" s="1078"/>
+      <c r="D30" s="1079"/>
+      <c r="E30" s="1094"/>
+      <c r="F30" s="1095"/>
+      <c r="G30" s="1095"/>
+      <c r="H30" s="1095"/>
+      <c r="I30" s="1095"/>
+      <c r="J30" s="1095"/>
+      <c r="K30" s="1095"/>
+      <c r="L30" s="1095"/>
+      <c r="M30" s="1096"/>
+      <c r="N30" s="1103"/>
+      <c r="O30" s="1104"/>
+      <c r="P30" s="1105"/>
+      <c r="Q30" s="1103"/>
+      <c r="R30" s="1112"/>
     </row>
     <row r="31" spans="1:18">
-      <c r="A31" s="1140" t="s">
+      <c r="A31" s="1080" t="s">
         <v>164</v>
       </c>
-      <c r="B31" s="1141"/>
-[...15 lines deleted...]
-      <c r="R31" s="1147"/>
+      <c r="B31" s="1081"/>
+      <c r="C31" s="1081"/>
+      <c r="D31" s="1082"/>
+      <c r="E31" s="1097"/>
+      <c r="F31" s="1098"/>
+      <c r="G31" s="1098"/>
+      <c r="H31" s="1098"/>
+      <c r="I31" s="1098"/>
+      <c r="J31" s="1098"/>
+      <c r="K31" s="1098"/>
+      <c r="L31" s="1098"/>
+      <c r="M31" s="1099"/>
+      <c r="N31" s="1106"/>
+      <c r="O31" s="1107"/>
+      <c r="P31" s="1108"/>
+      <c r="Q31" s="1106"/>
+      <c r="R31" s="1113"/>
     </row>
     <row r="32" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A32" s="1143"/>
-[...16 lines deleted...]
-      <c r="R32" s="1148"/>
+      <c r="A32" s="1074"/>
+      <c r="B32" s="1075"/>
+      <c r="C32" s="1075"/>
+      <c r="D32" s="1076"/>
+      <c r="E32" s="1100"/>
+      <c r="F32" s="1101"/>
+      <c r="G32" s="1101"/>
+      <c r="H32" s="1101"/>
+      <c r="I32" s="1101"/>
+      <c r="J32" s="1101"/>
+      <c r="K32" s="1101"/>
+      <c r="L32" s="1101"/>
+      <c r="M32" s="1102"/>
+      <c r="N32" s="1109"/>
+      <c r="O32" s="1110"/>
+      <c r="P32" s="1111"/>
+      <c r="Q32" s="1109"/>
+      <c r="R32" s="1114"/>
     </row>
     <row r="33" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A33" s="1137"/>
-[...16 lines deleted...]
-      <c r="R33" s="1146"/>
+      <c r="A33" s="1077"/>
+      <c r="B33" s="1078"/>
+      <c r="C33" s="1078"/>
+      <c r="D33" s="1079"/>
+      <c r="E33" s="1094"/>
+      <c r="F33" s="1095"/>
+      <c r="G33" s="1095"/>
+      <c r="H33" s="1095"/>
+      <c r="I33" s="1095"/>
+      <c r="J33" s="1095"/>
+      <c r="K33" s="1095"/>
+      <c r="L33" s="1095"/>
+      <c r="M33" s="1096"/>
+      <c r="N33" s="1103"/>
+      <c r="O33" s="1104"/>
+      <c r="P33" s="1105"/>
+      <c r="Q33" s="1103"/>
+      <c r="R33" s="1112"/>
     </row>
     <row r="34" spans="1:18">
-      <c r="A34" s="1140" t="s">
+      <c r="A34" s="1080" t="s">
         <v>164</v>
       </c>
-      <c r="B34" s="1141"/>
-[...15 lines deleted...]
-      <c r="R34" s="1147"/>
+      <c r="B34" s="1081"/>
+      <c r="C34" s="1081"/>
+      <c r="D34" s="1082"/>
+      <c r="E34" s="1097"/>
+      <c r="F34" s="1098"/>
+      <c r="G34" s="1098"/>
+      <c r="H34" s="1098"/>
+      <c r="I34" s="1098"/>
+      <c r="J34" s="1098"/>
+      <c r="K34" s="1098"/>
+      <c r="L34" s="1098"/>
+      <c r="M34" s="1099"/>
+      <c r="N34" s="1106"/>
+      <c r="O34" s="1107"/>
+      <c r="P34" s="1108"/>
+      <c r="Q34" s="1106"/>
+      <c r="R34" s="1113"/>
     </row>
     <row r="35" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A35" s="1143"/>
-[...16 lines deleted...]
-      <c r="R35" s="1148"/>
+      <c r="A35" s="1074"/>
+      <c r="B35" s="1075"/>
+      <c r="C35" s="1075"/>
+      <c r="D35" s="1076"/>
+      <c r="E35" s="1100"/>
+      <c r="F35" s="1101"/>
+      <c r="G35" s="1101"/>
+      <c r="H35" s="1101"/>
+      <c r="I35" s="1101"/>
+      <c r="J35" s="1101"/>
+      <c r="K35" s="1101"/>
+      <c r="L35" s="1101"/>
+      <c r="M35" s="1102"/>
+      <c r="N35" s="1109"/>
+      <c r="O35" s="1110"/>
+      <c r="P35" s="1111"/>
+      <c r="Q35" s="1109"/>
+      <c r="R35" s="1114"/>
     </row>
     <row r="36" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A36" s="1137"/>
-[...16 lines deleted...]
-      <c r="R36" s="1146"/>
+      <c r="A36" s="1077"/>
+      <c r="B36" s="1078"/>
+      <c r="C36" s="1078"/>
+      <c r="D36" s="1079"/>
+      <c r="E36" s="1094"/>
+      <c r="F36" s="1095"/>
+      <c r="G36" s="1095"/>
+      <c r="H36" s="1095"/>
+      <c r="I36" s="1095"/>
+      <c r="J36" s="1095"/>
+      <c r="K36" s="1095"/>
+      <c r="L36" s="1095"/>
+      <c r="M36" s="1096"/>
+      <c r="N36" s="1103"/>
+      <c r="O36" s="1104"/>
+      <c r="P36" s="1105"/>
+      <c r="Q36" s="1103"/>
+      <c r="R36" s="1112"/>
     </row>
     <row r="37" spans="1:18">
-      <c r="A37" s="1140" t="s">
+      <c r="A37" s="1080" t="s">
         <v>164</v>
       </c>
-      <c r="B37" s="1141"/>
-[...15 lines deleted...]
-      <c r="R37" s="1147"/>
+      <c r="B37" s="1081"/>
+      <c r="C37" s="1081"/>
+      <c r="D37" s="1082"/>
+      <c r="E37" s="1097"/>
+      <c r="F37" s="1098"/>
+      <c r="G37" s="1098"/>
+      <c r="H37" s="1098"/>
+      <c r="I37" s="1098"/>
+      <c r="J37" s="1098"/>
+      <c r="K37" s="1098"/>
+      <c r="L37" s="1098"/>
+      <c r="M37" s="1099"/>
+      <c r="N37" s="1106"/>
+      <c r="O37" s="1107"/>
+      <c r="P37" s="1108"/>
+      <c r="Q37" s="1106"/>
+      <c r="R37" s="1113"/>
     </row>
     <row r="38" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A38" s="1143"/>
-[...16 lines deleted...]
-      <c r="R38" s="1148"/>
+      <c r="A38" s="1074"/>
+      <c r="B38" s="1075"/>
+      <c r="C38" s="1075"/>
+      <c r="D38" s="1076"/>
+      <c r="E38" s="1100"/>
+      <c r="F38" s="1101"/>
+      <c r="G38" s="1101"/>
+      <c r="H38" s="1101"/>
+      <c r="I38" s="1101"/>
+      <c r="J38" s="1101"/>
+      <c r="K38" s="1101"/>
+      <c r="L38" s="1101"/>
+      <c r="M38" s="1102"/>
+      <c r="N38" s="1109"/>
+      <c r="O38" s="1110"/>
+      <c r="P38" s="1111"/>
+      <c r="Q38" s="1109"/>
+      <c r="R38" s="1114"/>
     </row>
     <row r="39" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A39" s="1137"/>
-[...16 lines deleted...]
-      <c r="R39" s="1146"/>
+      <c r="A39" s="1077"/>
+      <c r="B39" s="1078"/>
+      <c r="C39" s="1078"/>
+      <c r="D39" s="1079"/>
+      <c r="E39" s="1094"/>
+      <c r="F39" s="1095"/>
+      <c r="G39" s="1095"/>
+      <c r="H39" s="1095"/>
+      <c r="I39" s="1095"/>
+      <c r="J39" s="1095"/>
+      <c r="K39" s="1095"/>
+      <c r="L39" s="1095"/>
+      <c r="M39" s="1096"/>
+      <c r="N39" s="1103"/>
+      <c r="O39" s="1104"/>
+      <c r="P39" s="1105"/>
+      <c r="Q39" s="1103"/>
+      <c r="R39" s="1112"/>
     </row>
     <row r="40" spans="1:18">
-      <c r="A40" s="1140" t="s">
+      <c r="A40" s="1080" t="s">
         <v>164</v>
       </c>
-      <c r="B40" s="1141"/>
-[...15 lines deleted...]
-      <c r="R40" s="1147"/>
+      <c r="B40" s="1081"/>
+      <c r="C40" s="1081"/>
+      <c r="D40" s="1082"/>
+      <c r="E40" s="1097"/>
+      <c r="F40" s="1098"/>
+      <c r="G40" s="1098"/>
+      <c r="H40" s="1098"/>
+      <c r="I40" s="1098"/>
+      <c r="J40" s="1098"/>
+      <c r="K40" s="1098"/>
+      <c r="L40" s="1098"/>
+      <c r="M40" s="1099"/>
+      <c r="N40" s="1106"/>
+      <c r="O40" s="1107"/>
+      <c r="P40" s="1108"/>
+      <c r="Q40" s="1106"/>
+      <c r="R40" s="1113"/>
     </row>
     <row r="41" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A41" s="1143"/>
-[...16 lines deleted...]
-      <c r="R41" s="1148"/>
+      <c r="A41" s="1074"/>
+      <c r="B41" s="1075"/>
+      <c r="C41" s="1075"/>
+      <c r="D41" s="1076"/>
+      <c r="E41" s="1100"/>
+      <c r="F41" s="1101"/>
+      <c r="G41" s="1101"/>
+      <c r="H41" s="1101"/>
+      <c r="I41" s="1101"/>
+      <c r="J41" s="1101"/>
+      <c r="K41" s="1101"/>
+      <c r="L41" s="1101"/>
+      <c r="M41" s="1102"/>
+      <c r="N41" s="1109"/>
+      <c r="O41" s="1110"/>
+      <c r="P41" s="1111"/>
+      <c r="Q41" s="1109"/>
+      <c r="R41" s="1114"/>
     </row>
     <row r="42" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A42" s="1137"/>
-[...16 lines deleted...]
-      <c r="R42" s="1146"/>
+      <c r="A42" s="1077"/>
+      <c r="B42" s="1078"/>
+      <c r="C42" s="1078"/>
+      <c r="D42" s="1079"/>
+      <c r="E42" s="1094"/>
+      <c r="F42" s="1095"/>
+      <c r="G42" s="1095"/>
+      <c r="H42" s="1095"/>
+      <c r="I42" s="1095"/>
+      <c r="J42" s="1095"/>
+      <c r="K42" s="1095"/>
+      <c r="L42" s="1095"/>
+      <c r="M42" s="1096"/>
+      <c r="N42" s="1103"/>
+      <c r="O42" s="1104"/>
+      <c r="P42" s="1105"/>
+      <c r="Q42" s="1103"/>
+      <c r="R42" s="1112"/>
     </row>
     <row r="43" spans="1:18">
-      <c r="A43" s="1140" t="s">
+      <c r="A43" s="1080" t="s">
         <v>164</v>
       </c>
-      <c r="B43" s="1141"/>
-[...15 lines deleted...]
-      <c r="R43" s="1147"/>
+      <c r="B43" s="1081"/>
+      <c r="C43" s="1081"/>
+      <c r="D43" s="1082"/>
+      <c r="E43" s="1097"/>
+      <c r="F43" s="1098"/>
+      <c r="G43" s="1098"/>
+      <c r="H43" s="1098"/>
+      <c r="I43" s="1098"/>
+      <c r="J43" s="1098"/>
+      <c r="K43" s="1098"/>
+      <c r="L43" s="1098"/>
+      <c r="M43" s="1099"/>
+      <c r="N43" s="1106"/>
+      <c r="O43" s="1107"/>
+      <c r="P43" s="1108"/>
+      <c r="Q43" s="1106"/>
+      <c r="R43" s="1113"/>
     </row>
     <row r="44" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A44" s="1143"/>
-[...16 lines deleted...]
-      <c r="R44" s="1148"/>
+      <c r="A44" s="1074"/>
+      <c r="B44" s="1075"/>
+      <c r="C44" s="1075"/>
+      <c r="D44" s="1076"/>
+      <c r="E44" s="1100"/>
+      <c r="F44" s="1101"/>
+      <c r="G44" s="1101"/>
+      <c r="H44" s="1101"/>
+      <c r="I44" s="1101"/>
+      <c r="J44" s="1101"/>
+      <c r="K44" s="1101"/>
+      <c r="L44" s="1101"/>
+      <c r="M44" s="1102"/>
+      <c r="N44" s="1109"/>
+      <c r="O44" s="1110"/>
+      <c r="P44" s="1111"/>
+      <c r="Q44" s="1109"/>
+      <c r="R44" s="1114"/>
     </row>
     <row r="45" spans="1:18" ht="24.95" customHeight="1">
-      <c r="A45" s="1137"/>
-[...16 lines deleted...]
-      <c r="R45" s="1146"/>
+      <c r="A45" s="1077"/>
+      <c r="B45" s="1078"/>
+      <c r="C45" s="1078"/>
+      <c r="D45" s="1079"/>
+      <c r="E45" s="1094"/>
+      <c r="F45" s="1095"/>
+      <c r="G45" s="1095"/>
+      <c r="H45" s="1095"/>
+      <c r="I45" s="1095"/>
+      <c r="J45" s="1095"/>
+      <c r="K45" s="1095"/>
+      <c r="L45" s="1095"/>
+      <c r="M45" s="1096"/>
+      <c r="N45" s="1103"/>
+      <c r="O45" s="1104"/>
+      <c r="P45" s="1105"/>
+      <c r="Q45" s="1103"/>
+      <c r="R45" s="1112"/>
     </row>
     <row r="46" spans="1:18">
-      <c r="A46" s="1140" t="s">
+      <c r="A46" s="1080" t="s">
         <v>164</v>
       </c>
-      <c r="B46" s="1141"/>
-[...15 lines deleted...]
-      <c r="R46" s="1147"/>
+      <c r="B46" s="1081"/>
+      <c r="C46" s="1081"/>
+      <c r="D46" s="1082"/>
+      <c r="E46" s="1097"/>
+      <c r="F46" s="1098"/>
+      <c r="G46" s="1098"/>
+      <c r="H46" s="1098"/>
+      <c r="I46" s="1098"/>
+      <c r="J46" s="1098"/>
+      <c r="K46" s="1098"/>
+      <c r="L46" s="1098"/>
+      <c r="M46" s="1099"/>
+      <c r="N46" s="1106"/>
+      <c r="O46" s="1107"/>
+      <c r="P46" s="1108"/>
+      <c r="Q46" s="1106"/>
+      <c r="R46" s="1113"/>
     </row>
     <row r="47" spans="1:18" ht="24.95" customHeight="1" thickBot="1">
-      <c r="A47" s="1143"/>
-[...16 lines deleted...]
-      <c r="R47" s="1148"/>
+      <c r="A47" s="1074"/>
+      <c r="B47" s="1075"/>
+      <c r="C47" s="1075"/>
+      <c r="D47" s="1076"/>
+      <c r="E47" s="1100"/>
+      <c r="F47" s="1101"/>
+      <c r="G47" s="1101"/>
+      <c r="H47" s="1101"/>
+      <c r="I47" s="1101"/>
+      <c r="J47" s="1101"/>
+      <c r="K47" s="1101"/>
+      <c r="L47" s="1101"/>
+      <c r="M47" s="1102"/>
+      <c r="N47" s="1109"/>
+      <c r="O47" s="1110"/>
+      <c r="P47" s="1111"/>
+      <c r="Q47" s="1109"/>
+      <c r="R47" s="1114"/>
     </row>
   </sheetData>
   <mergeCells count="84">
-    <mergeCell ref="A41:D41"/>
-[...52 lines deleted...]
-    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="E15:M17"/>
+    <mergeCell ref="A7:D8"/>
+    <mergeCell ref="E12:M14"/>
+    <mergeCell ref="E7:M8"/>
+    <mergeCell ref="N7:P8"/>
+    <mergeCell ref="N9:P11"/>
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="A16:D16"/>
+    <mergeCell ref="A17:D17"/>
+    <mergeCell ref="Q12:R14"/>
+    <mergeCell ref="Q15:R17"/>
+    <mergeCell ref="N15:P17"/>
+    <mergeCell ref="N12:P14"/>
+    <mergeCell ref="Q7:R8"/>
+    <mergeCell ref="Q9:R11"/>
     <mergeCell ref="N21:P23"/>
     <mergeCell ref="Q21:R23"/>
     <mergeCell ref="E18:M20"/>
     <mergeCell ref="A20:D20"/>
     <mergeCell ref="A21:D21"/>
     <mergeCell ref="A22:D22"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="N18:P20"/>
     <mergeCell ref="Q18:R20"/>
     <mergeCell ref="E21:M23"/>
     <mergeCell ref="A18:D18"/>
     <mergeCell ref="A19:D19"/>
-    <mergeCell ref="Q12:R14"/>
-[...16 lines deleted...]
-    <mergeCell ref="A17:D17"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="E24:M26"/>
+    <mergeCell ref="E30:M32"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="N24:P26"/>
+    <mergeCell ref="Q24:R26"/>
+    <mergeCell ref="E27:M29"/>
+    <mergeCell ref="N27:P29"/>
+    <mergeCell ref="Q27:R29"/>
+    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="A34:D34"/>
+    <mergeCell ref="N30:P32"/>
+    <mergeCell ref="Q30:R32"/>
+    <mergeCell ref="E33:M35"/>
+    <mergeCell ref="N33:P35"/>
+    <mergeCell ref="Q33:R35"/>
+    <mergeCell ref="A35:D35"/>
+    <mergeCell ref="E45:M47"/>
+    <mergeCell ref="N45:P47"/>
+    <mergeCell ref="Q45:R47"/>
+    <mergeCell ref="A46:D46"/>
+    <mergeCell ref="A47:D47"/>
+    <mergeCell ref="E42:M44"/>
+    <mergeCell ref="N42:P44"/>
+    <mergeCell ref="Q42:R44"/>
+    <mergeCell ref="E36:M38"/>
+    <mergeCell ref="N36:P38"/>
+    <mergeCell ref="Q36:R38"/>
+    <mergeCell ref="E39:M41"/>
+    <mergeCell ref="N39:P41"/>
+    <mergeCell ref="Q39:R41"/>
+    <mergeCell ref="A4:R5"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="A2:R2"/>
+    <mergeCell ref="E9:M11"/>
+    <mergeCell ref="A36:D36"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="A42:D42"/>
+    <mergeCell ref="A43:D43"/>
+    <mergeCell ref="A44:D44"/>
+    <mergeCell ref="A45:D45"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="1">
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A9:D47" xr:uid="{C092B1C6-73F7-4B15-9D54-E7C4766CD7E7}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F243AB4D-0BCB-41FB-A6E5-2D2EBC1991E3}">
   <sheetPr>
     <tabColor rgb="FFFFCCFF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M78"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="55" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="55" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="K5" sqref="K5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.85546875" defaultRowHeight="12.95"/>
   <cols>
     <col min="1" max="1" width="2.42578125" style="3" customWidth="1"/>
     <col min="2" max="11" width="10.42578125" style="3" customWidth="1"/>
     <col min="12" max="12" width="5.140625" style="3" customWidth="1"/>
     <col min="13" max="13" width="15.85546875" style="3" customWidth="1"/>
     <col min="14" max="24" width="11.42578125" style="3" customWidth="1"/>
     <col min="25" max="16384" width="9.85546875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="36" customHeight="1">
       <c r="A1" s="4"/>
       <c r="B1" s="21"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
       <c r="K1" s="24" t="s">
         <v>406</v>
       </c>
       <c r="L1" s="4"/>
     </row>
     <row r="2" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="5"/>
-      <c r="B2" s="616" t="s">
+      <c r="B2" s="1146" t="s">
         <v>407</v>
       </c>
-      <c r="C2" s="617"/>
-[...7 lines deleted...]
-      <c r="K2" s="618"/>
+      <c r="C2" s="1147"/>
+      <c r="D2" s="1147"/>
+      <c r="E2" s="1147"/>
+      <c r="F2" s="1147"/>
+      <c r="G2" s="1147"/>
+      <c r="H2" s="1147"/>
+      <c r="I2" s="1147"/>
+      <c r="J2" s="1147"/>
+      <c r="K2" s="1148"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" ht="7.5" customHeight="1">
       <c r="B3" s="25"/>
       <c r="K3" s="26"/>
     </row>
     <row r="4" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="5"/>
-      <c r="B4" s="619" t="s">
+      <c r="B4" s="1149" t="s">
         <v>408</v>
       </c>
-      <c r="C4" s="620"/>
-[...7 lines deleted...]
-      <c r="K4" s="621"/>
+      <c r="C4" s="1150"/>
+      <c r="D4" s="1150"/>
+      <c r="E4" s="1150"/>
+      <c r="F4" s="1150"/>
+      <c r="G4" s="1150"/>
+      <c r="H4" s="1150"/>
+      <c r="I4" s="1150"/>
+      <c r="J4" s="1150"/>
+      <c r="K4" s="1151"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="B5" s="27"/>
       <c r="K5" s="26"/>
     </row>
     <row r="6" spans="1:12" ht="20.100000000000001" customHeight="1">
-      <c r="B6" s="622">
+      <c r="B6" s="1152">
         <v>46113</v>
       </c>
-      <c r="C6" s="623"/>
-[...7 lines deleted...]
-      <c r="K6" s="624"/>
+      <c r="C6" s="1153"/>
+      <c r="D6" s="1153"/>
+      <c r="E6" s="1153"/>
+      <c r="F6" s="1153"/>
+      <c r="G6" s="1153"/>
+      <c r="H6" s="1153"/>
+      <c r="I6" s="1153"/>
+      <c r="J6" s="1153"/>
+      <c r="K6" s="1154"/>
     </row>
     <row r="7" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A7" s="6"/>
-      <c r="B7" s="625" t="s">
+      <c r="B7" s="1155" t="s">
         <v>409</v>
       </c>
-      <c r="C7" s="626"/>
-[...7 lines deleted...]
-      <c r="K7" s="627"/>
+      <c r="C7" s="1156"/>
+      <c r="D7" s="1156"/>
+      <c r="E7" s="1156"/>
+      <c r="F7" s="1156"/>
+      <c r="G7" s="1156"/>
+      <c r="H7" s="1156"/>
+      <c r="I7" s="1156"/>
+      <c r="J7" s="1156"/>
+      <c r="K7" s="1157"/>
       <c r="L7" s="6"/>
     </row>
     <row r="8" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A8" s="6"/>
-      <c r="B8" s="625"/>
-[...8 lines deleted...]
-      <c r="K8" s="627"/>
+      <c r="B8" s="1155"/>
+      <c r="C8" s="1156"/>
+      <c r="D8" s="1156"/>
+      <c r="E8" s="1156"/>
+      <c r="F8" s="1156"/>
+      <c r="G8" s="1156"/>
+      <c r="H8" s="1156"/>
+      <c r="I8" s="1156"/>
+      <c r="J8" s="1156"/>
+      <c r="K8" s="1157"/>
       <c r="L8" s="6"/>
     </row>
     <row r="9" spans="1:12" ht="9.75" customHeight="1">
       <c r="A9" s="8"/>
       <c r="B9" s="28"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="29"/>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A10" s="10"/>
       <c r="B10" s="30" t="s">
         <v>410</v>
       </c>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
@@ -31796,373 +31796,373 @@
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="34"/>
       <c r="L13" s="6"/>
     </row>
     <row r="14" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="10"/>
       <c r="B14" s="30" t="s">
         <v>413</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="31"/>
       <c r="L14" s="10"/>
     </row>
     <row r="15" spans="1:12" s="48" customFormat="1" ht="35.1" customHeight="1">
-      <c r="B15" s="628" t="s">
+      <c r="B15" s="1158" t="s">
         <v>414</v>
       </c>
-      <c r="C15" s="614"/>
-[...7 lines deleted...]
-      <c r="K15" s="615"/>
+      <c r="C15" s="1144"/>
+      <c r="D15" s="1144"/>
+      <c r="E15" s="1144"/>
+      <c r="F15" s="1144"/>
+      <c r="G15" s="1144"/>
+      <c r="H15" s="1144"/>
+      <c r="I15" s="1144"/>
+      <c r="J15" s="1144"/>
+      <c r="K15" s="1145"/>
     </row>
     <row r="16" spans="1:12" ht="79.5" customHeight="1">
       <c r="A16" s="6"/>
-      <c r="B16" s="629" t="s">
+      <c r="B16" s="1136" t="s">
         <v>415</v>
       </c>
-      <c r="C16" s="630"/>
-[...7 lines deleted...]
-      <c r="K16" s="631"/>
+      <c r="C16" s="1137"/>
+      <c r="D16" s="1137"/>
+      <c r="E16" s="1137"/>
+      <c r="F16" s="1137"/>
+      <c r="G16" s="1137"/>
+      <c r="H16" s="1137"/>
+      <c r="I16" s="1137"/>
+      <c r="J16" s="1137"/>
+      <c r="K16" s="1138"/>
       <c r="L16" s="6"/>
     </row>
     <row r="17" spans="1:13" ht="10.5" customHeight="1">
       <c r="B17" s="49"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="34"/>
     </row>
     <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A18" s="10"/>
       <c r="B18" s="30" t="s">
         <v>416</v>
       </c>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="31"/>
       <c r="L18" s="10"/>
     </row>
     <row r="19" spans="1:13" s="48" customFormat="1" ht="28.5" customHeight="1">
-      <c r="B19" s="632" t="s">
+      <c r="B19" s="1133" t="s">
         <v>417</v>
       </c>
-      <c r="C19" s="633"/>
-[...7 lines deleted...]
-      <c r="K19" s="634"/>
+      <c r="C19" s="1134"/>
+      <c r="D19" s="1134"/>
+      <c r="E19" s="1134"/>
+      <c r="F19" s="1134"/>
+      <c r="G19" s="1134"/>
+      <c r="H19" s="1134"/>
+      <c r="I19" s="1134"/>
+      <c r="J19" s="1134"/>
+      <c r="K19" s="1135"/>
     </row>
     <row r="20" spans="1:13" s="48" customFormat="1" ht="21" customHeight="1">
-      <c r="B20" s="635" t="s">
+      <c r="B20" s="1159" t="s">
         <v>418</v>
       </c>
-      <c r="C20" s="636"/>
-[...7 lines deleted...]
-      <c r="K20" s="637"/>
+      <c r="C20" s="1160"/>
+      <c r="D20" s="1160"/>
+      <c r="E20" s="1160"/>
+      <c r="F20" s="1160"/>
+      <c r="G20" s="1160"/>
+      <c r="H20" s="1160"/>
+      <c r="I20" s="1160"/>
+      <c r="J20" s="1160"/>
+      <c r="K20" s="1161"/>
     </row>
     <row r="21" spans="1:13" s="48" customFormat="1" ht="15.75" customHeight="1">
-      <c r="B21" s="635" t="s">
+      <c r="B21" s="1159" t="s">
         <v>419</v>
       </c>
-      <c r="C21" s="636"/>
-[...7 lines deleted...]
-      <c r="K21" s="637"/>
+      <c r="C21" s="1160"/>
+      <c r="D21" s="1160"/>
+      <c r="E21" s="1160"/>
+      <c r="F21" s="1160"/>
+      <c r="G21" s="1160"/>
+      <c r="H21" s="1160"/>
+      <c r="I21" s="1160"/>
+      <c r="J21" s="1160"/>
+      <c r="K21" s="1161"/>
     </row>
     <row r="22" spans="1:13" s="48" customFormat="1" ht="29.45" customHeight="1">
-      <c r="B22" s="635" t="s">
+      <c r="B22" s="1159" t="s">
         <v>420</v>
       </c>
-      <c r="C22" s="636"/>
-[...7 lines deleted...]
-      <c r="K22" s="637"/>
+      <c r="C22" s="1160"/>
+      <c r="D22" s="1160"/>
+      <c r="E22" s="1160"/>
+      <c r="F22" s="1160"/>
+      <c r="G22" s="1160"/>
+      <c r="H22" s="1160"/>
+      <c r="I22" s="1160"/>
+      <c r="J22" s="1160"/>
+      <c r="K22" s="1161"/>
     </row>
     <row r="23" spans="1:13" s="48" customFormat="1" ht="30" customHeight="1">
-      <c r="B23" s="635" t="s">
+      <c r="B23" s="1159" t="s">
         <v>421</v>
       </c>
-      <c r="C23" s="636"/>
-[...7 lines deleted...]
-      <c r="K23" s="637"/>
+      <c r="C23" s="1160"/>
+      <c r="D23" s="1160"/>
+      <c r="E23" s="1160"/>
+      <c r="F23" s="1160"/>
+      <c r="G23" s="1160"/>
+      <c r="H23" s="1160"/>
+      <c r="I23" s="1160"/>
+      <c r="J23" s="1160"/>
+      <c r="K23" s="1161"/>
     </row>
     <row r="24" spans="1:13" s="48" customFormat="1" ht="13.5" customHeight="1">
       <c r="A24" s="551"/>
       <c r="B24" s="35"/>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="34"/>
-      <c r="M24" s="612"/>
+      <c r="M24" s="1142"/>
     </row>
     <row r="25" spans="1:13" s="48" customFormat="1" ht="23.25" customHeight="1">
       <c r="A25" s="551"/>
       <c r="B25" s="30" t="s">
         <v>422</v>
       </c>
       <c r="C25" s="9"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
       <c r="J25" s="9"/>
       <c r="K25" s="31"/>
-      <c r="M25" s="612"/>
+      <c r="M25" s="1142"/>
     </row>
     <row r="26" spans="1:13" s="48" customFormat="1" ht="51" customHeight="1">
       <c r="A26" s="551"/>
-      <c r="B26" s="613" t="s">
+      <c r="B26" s="1143" t="s">
         <v>423</v>
       </c>
-      <c r="C26" s="614"/>
-[...8 lines deleted...]
-      <c r="M26" s="612"/>
+      <c r="C26" s="1144"/>
+      <c r="D26" s="1144"/>
+      <c r="E26" s="1144"/>
+      <c r="F26" s="1144"/>
+      <c r="G26" s="1144"/>
+      <c r="H26" s="1144"/>
+      <c r="I26" s="1144"/>
+      <c r="J26" s="1144"/>
+      <c r="K26" s="1145"/>
+      <c r="M26" s="1142"/>
     </row>
     <row r="27" spans="1:13" ht="34.5" customHeight="1">
-      <c r="B27" s="638" t="s">
+      <c r="B27" s="1131" t="s">
         <v>424</v>
       </c>
-      <c r="C27" s="639"/>
-[...7 lines deleted...]
-      <c r="K27" s="640"/>
+      <c r="C27" s="762"/>
+      <c r="D27" s="762"/>
+      <c r="E27" s="762"/>
+      <c r="F27" s="762"/>
+      <c r="G27" s="762"/>
+      <c r="H27" s="762"/>
+      <c r="I27" s="762"/>
+      <c r="J27" s="762"/>
+      <c r="K27" s="1132"/>
     </row>
     <row r="28" spans="1:13" ht="15" customHeight="1">
       <c r="A28" s="12"/>
       <c r="B28" s="36"/>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
       <c r="I28" s="11"/>
       <c r="J28" s="11"/>
       <c r="K28" s="34"/>
       <c r="L28" s="12"/>
     </row>
     <row r="29" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="B29" s="30" t="s">
         <v>425</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="37"/>
     </row>
     <row r="30" spans="1:13" ht="37.5" customHeight="1">
       <c r="A30" s="10"/>
-      <c r="B30" s="632" t="s">
+      <c r="B30" s="1133" t="s">
         <v>426</v>
       </c>
-      <c r="C30" s="633"/>
-[...7 lines deleted...]
-      <c r="K30" s="634"/>
+      <c r="C30" s="1134"/>
+      <c r="D30" s="1134"/>
+      <c r="E30" s="1134"/>
+      <c r="F30" s="1134"/>
+      <c r="G30" s="1134"/>
+      <c r="H30" s="1134"/>
+      <c r="I30" s="1134"/>
+      <c r="J30" s="1134"/>
+      <c r="K30" s="1135"/>
       <c r="L30" s="10"/>
     </row>
     <row r="31" spans="1:13" ht="14.25" customHeight="1">
       <c r="A31" s="12"/>
       <c r="B31" s="38"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="39"/>
       <c r="L31" s="12"/>
     </row>
     <row r="32" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A32" s="12"/>
       <c r="B32" s="30" t="s">
         <v>427</v>
       </c>
       <c r="C32" s="9"/>
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="9"/>
       <c r="I32" s="9"/>
       <c r="J32" s="9"/>
       <c r="K32" s="31"/>
       <c r="L32" s="12"/>
     </row>
     <row r="33" spans="1:12" ht="30" customHeight="1">
       <c r="A33" s="12"/>
-      <c r="B33" s="629" t="s">
+      <c r="B33" s="1136" t="s">
         <v>428</v>
       </c>
-      <c r="C33" s="630"/>
-[...7 lines deleted...]
-      <c r="K33" s="631"/>
+      <c r="C33" s="1137"/>
+      <c r="D33" s="1137"/>
+      <c r="E33" s="1137"/>
+      <c r="F33" s="1137"/>
+      <c r="G33" s="1137"/>
+      <c r="H33" s="1137"/>
+      <c r="I33" s="1137"/>
+      <c r="J33" s="1137"/>
+      <c r="K33" s="1138"/>
       <c r="L33" s="12"/>
     </row>
     <row r="34" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A34" s="6"/>
       <c r="B34" s="40" t="s">
         <v>429</v>
       </c>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
       <c r="H34" s="11"/>
       <c r="I34" s="11"/>
       <c r="J34" s="11"/>
       <c r="K34" s="34"/>
       <c r="L34" s="15"/>
     </row>
     <row r="35" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A35" s="6"/>
-      <c r="B35" s="641" t="s">
+      <c r="B35" s="1139" t="s">
         <v>430</v>
       </c>
-      <c r="C35" s="642"/>
-[...7 lines deleted...]
-      <c r="K35" s="643"/>
+      <c r="C35" s="1140"/>
+      <c r="D35" s="1140"/>
+      <c r="E35" s="1140"/>
+      <c r="F35" s="1140"/>
+      <c r="G35" s="1140"/>
+      <c r="H35" s="1140"/>
+      <c r="I35" s="1140"/>
+      <c r="J35" s="1140"/>
+      <c r="K35" s="1141"/>
       <c r="L35" s="15"/>
     </row>
     <row r="36" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A36" s="6"/>
-      <c r="B36" s="641" t="s">
+      <c r="B36" s="1139" t="s">
         <v>431</v>
       </c>
-      <c r="C36" s="642"/>
-[...7 lines deleted...]
-      <c r="K36" s="643"/>
+      <c r="C36" s="1140"/>
+      <c r="D36" s="1140"/>
+      <c r="E36" s="1140"/>
+      <c r="F36" s="1140"/>
+      <c r="G36" s="1140"/>
+      <c r="H36" s="1140"/>
+      <c r="I36" s="1140"/>
+      <c r="J36" s="1140"/>
+      <c r="K36" s="1141"/>
       <c r="L36" s="15"/>
     </row>
     <row r="37" spans="1:12" ht="8.25" customHeight="1">
       <c r="A37" s="6"/>
       <c r="B37" s="41"/>
       <c r="C37" s="13"/>
       <c r="D37" s="14"/>
       <c r="E37" s="14"/>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
       <c r="H37" s="14"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
       <c r="K37" s="39"/>
       <c r="L37" s="15"/>
     </row>
     <row r="38" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A38" s="6"/>
       <c r="B38" s="40" t="s">
         <v>432</v>
       </c>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
@@ -32202,149 +32202,149 @@
     </row>
     <row r="41" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A41" s="43"/>
       <c r="B41" s="40"/>
       <c r="E41" s="42"/>
       <c r="F41" s="16"/>
       <c r="G41" s="3" t="s">
         <v>436</v>
       </c>
       <c r="H41" s="16"/>
       <c r="I41" s="3" t="s">
         <v>437</v>
       </c>
       <c r="J41" s="128"/>
       <c r="K41" s="26" t="s">
         <v>199</v>
       </c>
       <c r="L41" s="17"/>
     </row>
     <row r="42" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A42" s="12"/>
       <c r="B42" s="40"/>
       <c r="C42" s="129" t="s">
         <v>438</v>
       </c>
-      <c r="D42" s="645"/>
-[...6 lines deleted...]
-      <c r="K42" s="646"/>
+      <c r="D42" s="1126"/>
+      <c r="E42" s="1126"/>
+      <c r="F42" s="1126"/>
+      <c r="G42" s="1126"/>
+      <c r="H42" s="1126"/>
+      <c r="I42" s="1126"/>
+      <c r="J42" s="1126"/>
+      <c r="K42" s="1127"/>
       <c r="L42" s="18"/>
     </row>
     <row r="43" spans="1:12" ht="12" customHeight="1">
       <c r="B43" s="40"/>
       <c r="C43" s="44"/>
       <c r="D43" s="44"/>
       <c r="E43" s="44"/>
       <c r="F43" s="44"/>
       <c r="G43" s="44"/>
       <c r="H43" s="44"/>
       <c r="I43" s="44"/>
       <c r="J43" s="45"/>
       <c r="K43" s="46"/>
     </row>
     <row r="44" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A44" s="12"/>
       <c r="B44" s="40"/>
       <c r="C44" s="129" t="s">
         <v>439</v>
       </c>
-      <c r="D44" s="645"/>
-[...6 lines deleted...]
-      <c r="K44" s="646"/>
+      <c r="D44" s="1126"/>
+      <c r="E44" s="1126"/>
+      <c r="F44" s="1126"/>
+      <c r="G44" s="1126"/>
+      <c r="H44" s="1126"/>
+      <c r="I44" s="1126"/>
+      <c r="J44" s="1126"/>
+      <c r="K44" s="1127"/>
       <c r="L44" s="12"/>
     </row>
     <row r="45" spans="1:12" ht="9" customHeight="1">
       <c r="B45" s="47"/>
       <c r="K45" s="26"/>
     </row>
     <row r="46" spans="1:12" ht="13.5" thickBot="1">
-      <c r="B46" s="647" t="s">
+      <c r="B46" s="1128" t="s">
         <v>440</v>
       </c>
-      <c r="C46" s="648"/>
-[...7 lines deleted...]
-      <c r="K46" s="649"/>
+      <c r="C46" s="1129"/>
+      <c r="D46" s="1129"/>
+      <c r="E46" s="1129"/>
+      <c r="F46" s="1129"/>
+      <c r="G46" s="1129"/>
+      <c r="H46" s="1129"/>
+      <c r="I46" s="1129"/>
+      <c r="J46" s="1129"/>
+      <c r="K46" s="1130"/>
     </row>
     <row r="65" spans="2:6" ht="27.75" customHeight="1"/>
     <row r="66" spans="2:6" ht="117.75" customHeight="1"/>
     <row r="72" spans="2:6">
-      <c r="B72" s="644"/>
-[...3 lines deleted...]
-      <c r="F72" s="644"/>
+      <c r="B72" s="1125"/>
+      <c r="C72" s="1125"/>
+      <c r="D72" s="1125"/>
+      <c r="E72" s="1125"/>
+      <c r="F72" s="1125"/>
     </row>
     <row r="73" spans="2:6">
-      <c r="B73" s="644"/>
-[...3 lines deleted...]
-      <c r="F73" s="644"/>
+      <c r="B73" s="1125"/>
+      <c r="C73" s="1125"/>
+      <c r="D73" s="1125"/>
+      <c r="E73" s="1125"/>
+      <c r="F73" s="1125"/>
     </row>
     <row r="74" spans="2:6" ht="39.950000000000003" customHeight="1"/>
     <row r="78" spans="2:6" ht="61.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="B73:F73"/>
-[...8 lines deleted...]
-    <mergeCell ref="B36:K36"/>
     <mergeCell ref="M24:M26"/>
     <mergeCell ref="B26:K26"/>
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="B4:K4"/>
     <mergeCell ref="B6:K6"/>
     <mergeCell ref="B7:K8"/>
     <mergeCell ref="B15:K15"/>
     <mergeCell ref="B16:K16"/>
     <mergeCell ref="B19:K19"/>
     <mergeCell ref="B20:K20"/>
     <mergeCell ref="B21:K21"/>
     <mergeCell ref="B22:K22"/>
     <mergeCell ref="B23:K23"/>
+    <mergeCell ref="B27:K27"/>
+    <mergeCell ref="B30:K30"/>
+    <mergeCell ref="B33:K33"/>
+    <mergeCell ref="B35:K35"/>
+    <mergeCell ref="B36:K36"/>
+    <mergeCell ref="B73:F73"/>
+    <mergeCell ref="D42:K42"/>
+    <mergeCell ref="D44:K44"/>
+    <mergeCell ref="B46:K46"/>
+    <mergeCell ref="B72:F72"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B40 D40" xr:uid="{E6A3D1AA-4558-4F87-98C5-59E4590F3E3C}">
       <formula1>"✓"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="B46:K46" r:id="rId1" location="Handling/" display="なお当協会の個人情報の取扱については、https://www.aots.jp/privacy-policy/#Handling/をご覧ください。" xr:uid="{20B40C10-117C-4AC9-8B71-16881EFDFB21}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" orientation="portrait" blackAndWhite="1" r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8AB94CC-47F9-4E09-BB31-7A2EE2AFE296}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:L85"/>
   <sheetViews>
@@ -32355,114 +32355,114 @@
   <sheetFormatPr defaultColWidth="9.85546875" defaultRowHeight="14.1"/>
   <cols>
     <col min="1" max="1" width="2.42578125" style="417" customWidth="1"/>
     <col min="2" max="2" width="15.85546875" style="417" customWidth="1"/>
     <col min="3" max="8" width="15.42578125" style="417" customWidth="1"/>
     <col min="9" max="9" width="5" style="417" customWidth="1"/>
     <col min="10" max="10" width="5.140625" style="417" customWidth="1"/>
     <col min="11" max="11" width="5" style="417" customWidth="1"/>
     <col min="12" max="23" width="11.42578125" style="417" customWidth="1"/>
     <col min="24" max="16384" width="9.85546875" style="417"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" ht="21.75" customHeight="1">
       <c r="C1" s="418"/>
       <c r="D1" s="418"/>
       <c r="E1" s="418"/>
       <c r="F1" s="419"/>
       <c r="G1" s="419"/>
       <c r="H1" s="420" t="s">
         <v>441</v>
       </c>
       <c r="I1" s="419"/>
       <c r="J1" s="419"/>
     </row>
     <row r="2" spans="2:11" ht="69.599999999999994" customHeight="1">
-      <c r="B2" s="1173" t="s">
+      <c r="B2" s="1163" t="s">
         <v>442</v>
       </c>
-      <c r="C2" s="1174"/>
-[...4 lines deleted...]
-      <c r="H2" s="1174"/>
+      <c r="C2" s="1164"/>
+      <c r="D2" s="1164"/>
+      <c r="E2" s="1164"/>
+      <c r="F2" s="1164"/>
+      <c r="G2" s="1164"/>
+      <c r="H2" s="1164"/>
       <c r="I2" s="421"/>
       <c r="J2" s="421"/>
     </row>
     <row r="3" spans="2:11" ht="7.5" customHeight="1">
       <c r="B3" s="422"/>
     </row>
     <row r="4" spans="2:11" ht="20.100000000000001" customHeight="1">
-      <c r="B4" s="1174" t="s">
+      <c r="B4" s="1164" t="s">
         <v>443</v>
       </c>
-      <c r="C4" s="1174"/>
-[...4 lines deleted...]
-      <c r="H4" s="1174"/>
+      <c r="C4" s="1164"/>
+      <c r="D4" s="1164"/>
+      <c r="E4" s="1164"/>
+      <c r="F4" s="1164"/>
+      <c r="G4" s="1164"/>
+      <c r="H4" s="1164"/>
       <c r="I4" s="421"/>
       <c r="J4" s="421"/>
     </row>
     <row r="5" spans="2:11" ht="3" customHeight="1">
       <c r="B5" s="423"/>
     </row>
     <row r="6" spans="2:11" ht="18" customHeight="1">
-      <c r="B6" s="1175" t="s">
+      <c r="B6" s="1165" t="s">
         <v>444</v>
       </c>
-      <c r="C6" s="1175"/>
-[...4 lines deleted...]
-      <c r="H6" s="1175"/>
+      <c r="C6" s="1165"/>
+      <c r="D6" s="1165"/>
+      <c r="E6" s="1165"/>
+      <c r="F6" s="1165"/>
+      <c r="G6" s="1165"/>
+      <c r="H6" s="1165"/>
     </row>
     <row r="7" spans="2:11" ht="20.100000000000001" customHeight="1">
-      <c r="B7" s="1176" t="s">
+      <c r="B7" s="1166" t="s">
         <v>445</v>
       </c>
-      <c r="C7" s="1176"/>
-[...4 lines deleted...]
-      <c r="H7" s="1176"/>
+      <c r="C7" s="1166"/>
+      <c r="D7" s="1166"/>
+      <c r="E7" s="1166"/>
+      <c r="F7" s="1166"/>
+      <c r="G7" s="1166"/>
+      <c r="H7" s="1166"/>
       <c r="I7" s="424"/>
       <c r="J7" s="424"/>
       <c r="K7" s="424"/>
     </row>
     <row r="8" spans="2:11" ht="20.100000000000001" customHeight="1">
-      <c r="B8" s="1176"/>
-[...5 lines deleted...]
-      <c r="H8" s="1176"/>
+      <c r="B8" s="1166"/>
+      <c r="C8" s="1166"/>
+      <c r="D8" s="1166"/>
+      <c r="E8" s="1166"/>
+      <c r="F8" s="1166"/>
+      <c r="G8" s="1166"/>
+      <c r="H8" s="1166"/>
       <c r="I8" s="424"/>
       <c r="J8" s="424"/>
       <c r="K8" s="424"/>
     </row>
     <row r="9" spans="2:11" ht="8.1" customHeight="1">
       <c r="B9" s="425"/>
       <c r="C9" s="425"/>
       <c r="D9" s="425"/>
       <c r="E9" s="425"/>
       <c r="F9" s="425"/>
       <c r="G9" s="425"/>
       <c r="H9" s="425"/>
       <c r="I9" s="426"/>
       <c r="J9" s="426"/>
     </row>
     <row r="10" spans="2:11" ht="20.100000000000001" customHeight="1">
       <c r="B10" s="427" t="s">
         <v>446</v>
       </c>
       <c r="C10" s="428"/>
       <c r="D10" s="428"/>
       <c r="E10" s="428"/>
       <c r="F10" s="428"/>
       <c r="G10" s="428"/>
       <c r="H10" s="428"/>
@@ -32496,313 +32496,313 @@
       <c r="J12" s="424"/>
     </row>
     <row r="13" spans="2:11" ht="8.1" customHeight="1">
       <c r="B13" s="432"/>
       <c r="C13" s="431"/>
       <c r="D13" s="431"/>
       <c r="E13" s="431"/>
       <c r="F13" s="431"/>
       <c r="G13" s="431"/>
       <c r="H13" s="431"/>
     </row>
     <row r="14" spans="2:11" ht="20.100000000000001" customHeight="1">
       <c r="B14" s="428" t="s">
         <v>449</v>
       </c>
       <c r="C14" s="428"/>
       <c r="D14" s="428"/>
       <c r="E14" s="428"/>
       <c r="F14" s="428"/>
       <c r="G14" s="428"/>
       <c r="H14" s="428"/>
       <c r="I14" s="429"/>
       <c r="J14" s="429"/>
     </row>
     <row r="15" spans="2:11" ht="71.25" customHeight="1">
-      <c r="B15" s="1164" t="s">
+      <c r="B15" s="1167" t="s">
         <v>450</v>
       </c>
-      <c r="C15" s="1164"/>
-[...4 lines deleted...]
-      <c r="H15" s="1164"/>
+      <c r="C15" s="1167"/>
+      <c r="D15" s="1167"/>
+      <c r="E15" s="1167"/>
+      <c r="F15" s="1167"/>
+      <c r="G15" s="1167"/>
+      <c r="H15" s="1167"/>
       <c r="I15" s="424"/>
       <c r="J15" s="424"/>
     </row>
     <row r="16" spans="2:11" ht="38.25" customHeight="1">
-      <c r="B16" s="1172" t="s">
+      <c r="B16" s="1162" t="s">
         <v>451</v>
       </c>
-      <c r="C16" s="1172"/>
-[...4 lines deleted...]
-      <c r="H16" s="1172"/>
+      <c r="C16" s="1162"/>
+      <c r="D16" s="1162"/>
+      <c r="E16" s="1162"/>
+      <c r="F16" s="1162"/>
+      <c r="G16" s="1162"/>
+      <c r="H16" s="1162"/>
     </row>
     <row r="17" spans="2:10" ht="20.100000000000001" customHeight="1">
-      <c r="B17" s="1167" t="s">
+      <c r="B17" s="1168" t="s">
         <v>452</v>
       </c>
-      <c r="C17" s="1167"/>
-[...3 lines deleted...]
-      <c r="G17" s="1167"/>
+      <c r="C17" s="1168"/>
+      <c r="D17" s="1168"/>
+      <c r="E17" s="1168"/>
+      <c r="F17" s="1168"/>
+      <c r="G17" s="1168"/>
       <c r="H17" s="431"/>
     </row>
     <row r="18" spans="2:10" ht="20.100000000000001" customHeight="1">
-      <c r="B18" s="1167" t="s">
+      <c r="B18" s="1168" t="s">
         <v>453</v>
       </c>
-      <c r="C18" s="1167"/>
-[...3 lines deleted...]
-      <c r="G18" s="1167"/>
+      <c r="C18" s="1168"/>
+      <c r="D18" s="1168"/>
+      <c r="E18" s="1168"/>
+      <c r="F18" s="1168"/>
+      <c r="G18" s="1168"/>
       <c r="H18" s="431"/>
     </row>
     <row r="19" spans="2:10" ht="20.100000000000001" customHeight="1">
-      <c r="B19" s="1167" t="s">
+      <c r="B19" s="1168" t="s">
         <v>454</v>
       </c>
-      <c r="C19" s="1167"/>
-[...3 lines deleted...]
-      <c r="G19" s="1167"/>
+      <c r="C19" s="1168"/>
+      <c r="D19" s="1168"/>
+      <c r="E19" s="1168"/>
+      <c r="F19" s="1168"/>
+      <c r="G19" s="1168"/>
       <c r="H19" s="431"/>
     </row>
     <row r="20" spans="2:10" ht="20.100000000000001" customHeight="1">
-      <c r="B20" s="1167" t="s">
+      <c r="B20" s="1168" t="s">
         <v>455</v>
       </c>
-      <c r="C20" s="1167"/>
-[...3 lines deleted...]
-      <c r="G20" s="1167"/>
+      <c r="C20" s="1168"/>
+      <c r="D20" s="1168"/>
+      <c r="E20" s="1168"/>
+      <c r="F20" s="1168"/>
+      <c r="G20" s="1168"/>
       <c r="H20" s="431"/>
     </row>
     <row r="21" spans="2:10" ht="8.1" customHeight="1">
       <c r="B21" s="433"/>
       <c r="C21" s="433"/>
       <c r="D21" s="433"/>
       <c r="E21" s="433"/>
       <c r="F21" s="433"/>
       <c r="G21" s="433"/>
       <c r="H21" s="431"/>
     </row>
     <row r="22" spans="2:10" ht="20.100000000000001" customHeight="1">
       <c r="B22" s="428" t="s">
         <v>456</v>
       </c>
       <c r="C22" s="428"/>
       <c r="D22" s="428"/>
       <c r="E22" s="428"/>
       <c r="F22" s="428"/>
       <c r="G22" s="428"/>
       <c r="H22" s="428"/>
       <c r="I22" s="429"/>
       <c r="J22" s="429"/>
     </row>
     <row r="23" spans="2:10" ht="34.5" customHeight="1">
-      <c r="B23" s="1164" t="s">
+      <c r="B23" s="1167" t="s">
         <v>457</v>
       </c>
-      <c r="C23" s="1168"/>
-[...4 lines deleted...]
-      <c r="H23" s="1168"/>
+      <c r="C23" s="1169"/>
+      <c r="D23" s="1169"/>
+      <c r="E23" s="1169"/>
+      <c r="F23" s="1169"/>
+      <c r="G23" s="1169"/>
+      <c r="H23" s="1169"/>
       <c r="I23" s="424"/>
       <c r="J23" s="424"/>
     </row>
     <row r="24" spans="2:10" ht="20.100000000000001" customHeight="1">
-      <c r="B24" s="1169" t="s">
+      <c r="B24" s="1170" t="s">
         <v>458</v>
       </c>
-      <c r="C24" s="1169"/>
-[...3 lines deleted...]
-      <c r="G24" s="1169"/>
+      <c r="C24" s="1170"/>
+      <c r="D24" s="1170"/>
+      <c r="E24" s="1170"/>
+      <c r="F24" s="1170"/>
+      <c r="G24" s="1170"/>
       <c r="H24" s="431"/>
     </row>
     <row r="25" spans="2:10" ht="36" customHeight="1">
-      <c r="B25" s="1169" t="s">
+      <c r="B25" s="1170" t="s">
         <v>459</v>
       </c>
-      <c r="C25" s="1169"/>
-[...3 lines deleted...]
-      <c r="G25" s="1169"/>
+      <c r="C25" s="1170"/>
+      <c r="D25" s="1170"/>
+      <c r="E25" s="1170"/>
+      <c r="F25" s="1170"/>
+      <c r="G25" s="1170"/>
       <c r="H25" s="431"/>
     </row>
     <row r="26" spans="2:10" ht="32.25" customHeight="1">
-      <c r="B26" s="1169" t="s">
+      <c r="B26" s="1170" t="s">
         <v>460</v>
       </c>
-      <c r="C26" s="1169"/>
-[...3 lines deleted...]
-      <c r="G26" s="1169"/>
+      <c r="C26" s="1170"/>
+      <c r="D26" s="1170"/>
+      <c r="E26" s="1170"/>
+      <c r="F26" s="1170"/>
+      <c r="G26" s="1170"/>
       <c r="H26" s="431"/>
     </row>
     <row r="27" spans="2:10" ht="53.25" customHeight="1">
-      <c r="B27" s="1169" t="s">
+      <c r="B27" s="1170" t="s">
         <v>461</v>
       </c>
-      <c r="C27" s="1169"/>
-[...3 lines deleted...]
-      <c r="G27" s="1169"/>
+      <c r="C27" s="1170"/>
+      <c r="D27" s="1170"/>
+      <c r="E27" s="1170"/>
+      <c r="F27" s="1170"/>
+      <c r="G27" s="1170"/>
       <c r="H27" s="431"/>
     </row>
     <row r="28" spans="2:10" ht="8.1" customHeight="1">
       <c r="B28" s="431"/>
       <c r="C28" s="431"/>
       <c r="D28" s="431"/>
       <c r="E28" s="431"/>
       <c r="F28" s="431"/>
       <c r="G28" s="431"/>
       <c r="H28" s="431"/>
       <c r="I28" s="424"/>
       <c r="J28" s="424"/>
     </row>
     <row r="29" spans="2:10" ht="20.100000000000001" customHeight="1">
-      <c r="B29" s="1171" t="s">
+      <c r="B29" s="1172" t="s">
         <v>462</v>
       </c>
-      <c r="C29" s="1171"/>
-[...4 lines deleted...]
-      <c r="H29" s="1171"/>
+      <c r="C29" s="1172"/>
+      <c r="D29" s="1172"/>
+      <c r="E29" s="1172"/>
+      <c r="F29" s="1172"/>
+      <c r="G29" s="1172"/>
+      <c r="H29" s="1172"/>
     </row>
     <row r="30" spans="2:10" ht="70.5" customHeight="1">
-      <c r="B30" s="1170" t="s">
+      <c r="B30" s="1171" t="s">
         <v>463</v>
       </c>
-      <c r="C30" s="1170"/>
-[...4 lines deleted...]
-      <c r="H30" s="1170"/>
+      <c r="C30" s="1171"/>
+      <c r="D30" s="1171"/>
+      <c r="E30" s="1171"/>
+      <c r="F30" s="1171"/>
+      <c r="G30" s="1171"/>
+      <c r="H30" s="1171"/>
       <c r="I30" s="434"/>
       <c r="J30" s="434"/>
     </row>
     <row r="31" spans="2:10" ht="36.75" customHeight="1">
-      <c r="B31" s="1164" t="s">
+      <c r="B31" s="1167" t="s">
         <v>464</v>
       </c>
-      <c r="C31" s="1164"/>
-[...4 lines deleted...]
-      <c r="H31" s="1164"/>
+      <c r="C31" s="1167"/>
+      <c r="D31" s="1167"/>
+      <c r="E31" s="1167"/>
+      <c r="F31" s="1167"/>
+      <c r="G31" s="1167"/>
+      <c r="H31" s="1167"/>
       <c r="I31" s="434"/>
       <c r="J31" s="434"/>
     </row>
     <row r="32" spans="2:10" ht="8.1" customHeight="1">
       <c r="B32" s="428"/>
       <c r="C32" s="421"/>
       <c r="D32" s="421"/>
       <c r="E32" s="421"/>
       <c r="F32" s="421"/>
       <c r="G32" s="421"/>
       <c r="H32" s="421"/>
       <c r="I32" s="419"/>
       <c r="J32" s="419"/>
     </row>
     <row r="33" spans="2:12" ht="20.100000000000001" customHeight="1">
       <c r="B33" s="428" t="s">
         <v>465</v>
       </c>
       <c r="C33" s="421"/>
       <c r="D33" s="421"/>
       <c r="E33" s="421"/>
       <c r="F33" s="421"/>
       <c r="G33" s="421"/>
       <c r="H33" s="421"/>
       <c r="I33" s="419"/>
       <c r="J33" s="419"/>
     </row>
     <row r="34" spans="2:12" ht="33" customHeight="1">
-      <c r="B34" s="1164" t="s">
+      <c r="B34" s="1167" t="s">
         <v>466</v>
       </c>
-      <c r="C34" s="1164"/>
-[...4 lines deleted...]
-      <c r="H34" s="1164"/>
+      <c r="C34" s="1167"/>
+      <c r="D34" s="1167"/>
+      <c r="E34" s="1167"/>
+      <c r="F34" s="1167"/>
+      <c r="G34" s="1167"/>
+      <c r="H34" s="1167"/>
       <c r="I34" s="434"/>
       <c r="J34" s="434"/>
     </row>
     <row r="35" spans="2:12" ht="8.1" customHeight="1">
       <c r="B35" s="435"/>
       <c r="C35" s="431"/>
       <c r="D35" s="431"/>
       <c r="E35" s="431"/>
       <c r="F35" s="431"/>
       <c r="G35" s="431"/>
       <c r="H35" s="431"/>
     </row>
     <row r="36" spans="2:12" ht="20.100000000000001" customHeight="1">
       <c r="B36" s="428" t="s">
         <v>467</v>
       </c>
       <c r="C36" s="428"/>
       <c r="D36" s="428"/>
       <c r="E36" s="428"/>
       <c r="F36" s="428"/>
       <c r="G36" s="428"/>
       <c r="H36" s="428"/>
       <c r="I36" s="429"/>
       <c r="J36" s="429"/>
     </row>
     <row r="37" spans="2:12" ht="39.950000000000003" customHeight="1">
-      <c r="B37" s="1164" t="s">
+      <c r="B37" s="1167" t="s">
         <v>468</v>
       </c>
-      <c r="C37" s="1164"/>
-[...4 lines deleted...]
-      <c r="H37" s="1164"/>
+      <c r="C37" s="1167"/>
+      <c r="D37" s="1167"/>
+      <c r="E37" s="1167"/>
+      <c r="F37" s="1167"/>
+      <c r="G37" s="1167"/>
+      <c r="H37" s="1167"/>
       <c r="I37" s="434"/>
       <c r="J37" s="434"/>
     </row>
     <row r="38" spans="2:12" ht="20.100000000000001" customHeight="1">
       <c r="B38" s="431" t="s">
         <v>469</v>
       </c>
       <c r="C38" s="431"/>
       <c r="D38" s="431"/>
       <c r="E38" s="431"/>
       <c r="F38" s="431"/>
       <c r="G38" s="431"/>
       <c r="H38" s="431"/>
       <c r="I38" s="434"/>
       <c r="J38" s="434"/>
       <c r="K38" s="434"/>
     </row>
     <row r="39" spans="2:12" ht="20.100000000000001" customHeight="1">
       <c r="B39" s="436"/>
       <c r="C39" s="436"/>
       <c r="D39" s="564"/>
       <c r="E39" s="564"/>
       <c r="F39" s="564"/>
       <c r="G39" s="564"/>
       <c r="H39" s="564"/>
@@ -32861,202 +32861,211 @@
       <c r="G43" s="431"/>
       <c r="H43" s="431"/>
       <c r="I43" s="437"/>
       <c r="J43" s="437"/>
       <c r="K43" s="437"/>
     </row>
     <row r="44" spans="2:12" ht="9" customHeight="1">
       <c r="C44" s="431"/>
       <c r="D44" s="439"/>
       <c r="E44" s="431"/>
       <c r="F44" s="440"/>
       <c r="G44" s="431"/>
       <c r="H44" s="431"/>
       <c r="I44" s="437"/>
       <c r="J44" s="437"/>
       <c r="K44" s="437"/>
     </row>
     <row r="45" spans="2:12" ht="21" customHeight="1">
       <c r="B45" s="431"/>
       <c r="C45" s="431"/>
       <c r="D45" s="439"/>
       <c r="E45" s="431"/>
       <c r="F45" s="440" t="s">
         <v>474</v>
       </c>
-      <c r="G45" s="1165"/>
-      <c r="H45" s="1165"/>
+      <c r="G45" s="1175"/>
+      <c r="H45" s="1175"/>
       <c r="I45" s="441"/>
       <c r="J45" s="441"/>
       <c r="K45" s="19"/>
       <c r="L45" s="20"/>
     </row>
     <row r="46" spans="2:12" ht="9" customHeight="1">
       <c r="B46" s="435"/>
       <c r="C46" s="431"/>
       <c r="D46" s="431"/>
       <c r="E46" s="431"/>
       <c r="F46" s="431"/>
       <c r="G46" s="431"/>
       <c r="H46" s="431"/>
       <c r="I46" s="441"/>
       <c r="J46" s="441"/>
       <c r="K46" s="441"/>
     </row>
     <row r="47" spans="2:12" ht="20.100000000000001" customHeight="1">
       <c r="C47" s="442" t="s">
         <v>475</v>
       </c>
-      <c r="D47" s="1166"/>
-[...3 lines deleted...]
-      <c r="H47" s="1166"/>
+      <c r="D47" s="1176"/>
+      <c r="E47" s="1176"/>
+      <c r="F47" s="1176"/>
+      <c r="G47" s="1176"/>
+      <c r="H47" s="1176"/>
       <c r="I47" s="443"/>
       <c r="J47" s="443"/>
       <c r="K47" s="441"/>
     </row>
     <row r="48" spans="2:12" ht="9" customHeight="1">
       <c r="C48" s="444"/>
       <c r="D48" s="445"/>
       <c r="E48" s="446"/>
       <c r="F48" s="446"/>
       <c r="G48" s="447"/>
       <c r="H48" s="447"/>
       <c r="I48" s="443"/>
       <c r="J48" s="443"/>
       <c r="K48" s="441"/>
     </row>
     <row r="49" spans="2:11" ht="20.100000000000001" customHeight="1">
       <c r="C49" s="448" t="s">
         <v>476</v>
       </c>
-      <c r="D49" s="1166"/>
-[...3 lines deleted...]
-      <c r="H49" s="1166"/>
+      <c r="D49" s="1176"/>
+      <c r="E49" s="1176"/>
+      <c r="F49" s="1176"/>
+      <c r="G49" s="1176"/>
+      <c r="H49" s="1176"/>
       <c r="I49" s="449"/>
       <c r="J49" s="449"/>
       <c r="K49" s="441"/>
     </row>
     <row r="50" spans="2:11" ht="8.1" customHeight="1">
       <c r="B50" s="432"/>
       <c r="C50" s="431"/>
       <c r="D50" s="431"/>
       <c r="E50" s="431"/>
       <c r="F50" s="431"/>
       <c r="G50" s="431"/>
       <c r="H50" s="431"/>
     </row>
     <row r="51" spans="2:11" ht="15" customHeight="1">
-      <c r="B51" s="1162" t="s">
+      <c r="B51" s="1173" t="s">
         <v>477</v>
       </c>
-      <c r="C51" s="1162"/>
-[...4 lines deleted...]
-      <c r="H51" s="1162"/>
+      <c r="C51" s="1173"/>
+      <c r="D51" s="1173"/>
+      <c r="E51" s="1173"/>
+      <c r="F51" s="1173"/>
+      <c r="G51" s="1173"/>
+      <c r="H51" s="1173"/>
       <c r="I51" s="434"/>
       <c r="J51" s="434"/>
       <c r="K51" s="434"/>
     </row>
     <row r="52" spans="2:11" ht="20.100000000000001" customHeight="1"/>
     <row r="72" spans="2:5" ht="27.75" customHeight="1"/>
     <row r="73" spans="2:5" ht="117.75" customHeight="1"/>
     <row r="77" spans="2:5">
-      <c r="B77" s="1163"/>
-[...2 lines deleted...]
-      <c r="E77" s="1163"/>
+      <c r="B77" s="1174"/>
+      <c r="C77" s="1174"/>
+      <c r="D77" s="1174"/>
+      <c r="E77" s="1174"/>
     </row>
     <row r="78" spans="2:5">
-      <c r="B78" s="1163"/>
-[...2 lines deleted...]
-      <c r="E78" s="1163"/>
+      <c r="B78" s="1174"/>
+      <c r="C78" s="1174"/>
+      <c r="D78" s="1174"/>
+      <c r="E78" s="1174"/>
     </row>
     <row r="81" s="417" customFormat="1" ht="39.950000000000003" customHeight="1"/>
     <row r="85" s="417" customFormat="1" ht="61.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="B16:H16"/>
-[...4 lines deleted...]
-    <mergeCell ref="B15:H15"/>
+    <mergeCell ref="B51:H51"/>
+    <mergeCell ref="B77:E77"/>
+    <mergeCell ref="B78:E78"/>
+    <mergeCell ref="B37:H37"/>
+    <mergeCell ref="G45:H45"/>
+    <mergeCell ref="D47:H47"/>
+    <mergeCell ref="D49:H49"/>
     <mergeCell ref="B34:H34"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="B18:G18"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="B20:G20"/>
     <mergeCell ref="B23:H23"/>
     <mergeCell ref="B24:G24"/>
     <mergeCell ref="B25:G25"/>
     <mergeCell ref="B26:G26"/>
     <mergeCell ref="B27:G27"/>
     <mergeCell ref="B30:H30"/>
     <mergeCell ref="B31:H31"/>
     <mergeCell ref="B29:H29"/>
-    <mergeCell ref="B51:H51"/>
-[...5 lines deleted...]
-    <mergeCell ref="D49:H49"/>
+    <mergeCell ref="B16:H16"/>
+    <mergeCell ref="B2:H2"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="B6:H6"/>
+    <mergeCell ref="B7:H8"/>
+    <mergeCell ref="B15:H15"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C43 E43" xr:uid="{7FBF2F75-140A-44E4-BB3B-36DBE830A433}">
       <formula1>"✓"</formula1>
     </dataValidation>
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G45:H45 D47:H47 D49:H49" xr:uid="{997E6ECE-A41B-46E4-9813-F3E8BF3739F8}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="67" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101008BA6F22894912F4993014676C3D0D495" ma:contentTypeVersion="9" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="eb415beae676fd2a5395ebbf32af8750">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2a9c6473-70ca-4377-92db-b35c17702f36" xmlns:ns3="113507c8-d662-49c4-a909-fc31cbd576ff" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5a11ab0c0464bf68dd138977d8f465d" ns2:_="" ns3:_="">
     <xsd:import namespace="2a9c6473-70ca-4377-92db-b35c17702f36"/>
     <xsd:import namespace="113507c8-d662-49c4-a909-fc31cbd576ff"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -33193,76 +33202,67 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="113507c8-d662-49c4-a909-fc31cbd576ff" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2a9c6473-70ca-4377-92db-b35c17702f36">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C09FCC15-6E22-4F69-ABB2-9B4B0C58FBBE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2905F753-D1C8-4687-B139-1E87069452D4}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2905F753-D1C8-4687-B139-1E87069452D4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C09FCC15-6E22-4F69-ABB2-9B4B0C58FBBE}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D50ED78-8A52-4680-B10E-F7B81C80CBFF}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>